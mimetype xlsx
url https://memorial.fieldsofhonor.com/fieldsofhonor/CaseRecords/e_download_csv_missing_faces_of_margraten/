--- v2 (2026-08-17)
+++ v3 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3343">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3322">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Unit - Company - Squadron</t>
   </si>
   <si>
     <t>Unit - Battalion</t>
   </si>
   <si>
     <t>Unit - Regiment</t>
   </si>
   <si>
     <t>Unit - Division</t>
   </si>
   <si>
     <t>Unit - Group</t>
   </si>
   <si>
     <t>Service number</t>
   </si>
   <si>
@@ -830,50 +830,53 @@
   <si>
     <t>Chicago, Cook County, Illinois</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/7136-bergreen-carl-gustave</t>
   </si>
   <si>
     <t>BERNARDINI, Mario Joseph</t>
   </si>
   <si>
     <t>291st Infantry Regiment</t>
   </si>
   <si>
     <t>Lawrence, Essex County, Massachusetts</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/7143-bernardini-mario-joseph</t>
   </si>
   <si>
     <t>BEST, William Elon</t>
   </si>
   <si>
     <t>I Company</t>
   </si>
   <si>
+    <t>Los Angeles County, California</t>
+  </si>
+  <si>
     <t>https://memorial.fieldsofhonor.com/case/7231-best-william-elon</t>
   </si>
   <si>
     <t>BETZ, Francis Paul</t>
   </si>
   <si>
     <t>95th Chemical Mortar Battalion</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/7317-betz-francis-paul</t>
   </si>
   <si>
     <t>BEVINS, Raymond George</t>
   </si>
   <si>
     <t>405th Infantry Regiment</t>
   </si>
   <si>
     <t>Wayne County, Michigan</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/7319-bevins-raymond-george</t>
   </si>
   <si>
     <t>BINDRIM, Edward G</t>
@@ -1607,53 +1610,50 @@
   <si>
     <t>CASEY, Dennis Francis</t>
   </si>
   <si>
     <t>379th Infantry Regiment</t>
   </si>
   <si>
     <t>95th Infantry Division</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/23116-casey-dennis-francis</t>
   </si>
   <si>
     <t>CASSETTI, David Benavides</t>
   </si>
   <si>
     <t>H Company</t>
   </si>
   <si>
     <t>504th Parachute Infantry Regiment</t>
   </si>
   <si>
     <t>82nd Airborne Division</t>
   </si>
   <si>
-    <t>Los Angeles County, California</t>
-[...1 lines deleted...]
-  <si>
     <t>https://memorial.fieldsofhonor.com/case/23121-cassetti-david-benavides</t>
   </si>
   <si>
     <t>CASTIE, Albert Caleb</t>
   </si>
   <si>
     <t>Zwolle, Sabine Parish, Louisiana</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/23125-castie-albert-caleb</t>
   </si>
   <si>
     <t>CASTILLO, Remigio Montero</t>
   </si>
   <si>
     <t>101st General Hospital</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/23126-castillo-remigio-montero</t>
   </si>
   <si>
     <t>CASTRO, Silvestre P</t>
   </si>
   <si>
     <t>Gila County, Arizona</t>
@@ -1688,60 +1688,60 @@
   <si>
     <t>CHADWICK, William Oliver Jr</t>
   </si>
   <si>
     <t>Winnebago County, Illinois</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/23145-chadwick-william-oliver-jr</t>
   </si>
   <si>
     <t>CHAMBERLIN, William Bowen</t>
   </si>
   <si>
     <t>301st Field Artillery Battalion</t>
   </si>
   <si>
     <t>94th Infantry Division</t>
   </si>
   <si>
     <t>Jackson County, Missouri</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/23148-chamberlin-william-bowen</t>
   </si>
   <si>
-    <t>CHANEY, Cleotus C</t>
+    <t>CHANEY, Cleotus C  "Cleo"</t>
   </si>
   <si>
     <t>540th Quartermaster Salvage &amp; Repair Company</t>
   </si>
   <si>
     <t>Pulaski County, Arkansas</t>
   </si>
   <si>
-    <t>https://memorial.fieldsofhonor.com/case/23158-chaney-cleotus-c</t>
+    <t>https://memorial.fieldsofhonor.com/case/23158-chaney-cleotus-c-cleo</t>
   </si>
   <si>
     <t>CHANEY, Richard Dentry</t>
   </si>
   <si>
     <t>374th Engineer General Service Regiment</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/23160-chaney-richard-dentry</t>
   </si>
   <si>
     <t>CHARRON, Romeo J</t>
   </si>
   <si>
     <t>78th Quartermaster Company</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/23168-charron-romeo-j</t>
   </si>
   <si>
     <t>CHATAM, J C</t>
   </si>
   <si>
     <t>4041st Quartermaster Truck Company</t>
   </si>
@@ -4628,57 +4628,57 @@
   <si>
     <t>https://memorial.fieldsofhonor.com/case/19598-jones-hugh</t>
   </si>
   <si>
     <t>JONES, James Cleotes</t>
   </si>
   <si>
     <t>378th Infantry Regiment</t>
   </si>
   <si>
     <t>Blytheville, Mississippi County, Arkansas</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/19599-jones-james-cleotes</t>
   </si>
   <si>
     <t>JONES, James Herbert</t>
   </si>
   <si>
     <t>Provence, Carter County, Oklahoma</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/19601-jones-james-herbert</t>
   </si>
   <si>
-    <t>JONES, Jerald Henry</t>
+    <t>JONES, Jearld Henry</t>
   </si>
   <si>
     <t>Mesa, Maricopa County, Arizona</t>
   </si>
   <si>
-    <t>https://memorial.fieldsofhonor.com/case/581-jones-jerald-henry</t>
+    <t>https://memorial.fieldsofhonor.com/case/581-jones-jearld-henry</t>
   </si>
   <si>
     <t>JONES, Joseph J</t>
   </si>
   <si>
     <t>557th Field Artillery Battalion</t>
   </si>
   <si>
     <t>Westbrook, Cumberland County, Maine</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/19603-jones-joseph-j</t>
   </si>
   <si>
     <t>JONES, Lloyd Robert</t>
   </si>
   <si>
     <t>40th Tank Battalion</t>
   </si>
   <si>
     <t>Roseville, Macomb County, Michigan</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/4087-jones-lloyd-robert</t>
   </si>
@@ -7538,57 +7538,57 @@
   <si>
     <t>ROBERTS, Alexander G</t>
   </si>
   <si>
     <t>4th Cavalry Reconnaissance Squadron (Mechanized)</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21058-roberts-alexander-g</t>
   </si>
   <si>
     <t>ROBERTS, Benjamin Garfield</t>
   </si>
   <si>
     <t>Braddock, Allegheny County, Pennsylvania</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21060-roberts-benjamin-garfield</t>
   </si>
   <si>
     <t>ROBERTS, Earl Thomas</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21062-roberts-earl-thomas</t>
   </si>
   <si>
-    <t>ROBERTS, James Edward</t>
-[...5 lines deleted...]
-    <t>https://memorial.fieldsofhonor.com/case/21065-roberts-james-edward</t>
+    <t>ROBERTS, James Edgar</t>
+  </si>
+  <si>
+    <t>Holly Springs, Dallas County, Arkansas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21065-roberts-james-edgar</t>
   </si>
   <si>
     <t>ROBINSON, Robert</t>
   </si>
   <si>
     <t>Lower Merion, Montgomery County, Pennsylvania</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21073-robinson-robert</t>
   </si>
   <si>
     <t>ROBINSON, Thomas Dories</t>
   </si>
   <si>
     <t>973rd Quartermaster Service Company</t>
   </si>
   <si>
     <t>McDowell County, West Virginia</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21075-robinson-thomas-dories</t>
   </si>
   <si>
     <t>ROCHA, Miguel</t>
   </si>
@@ -7871,56 +7871,50 @@
   <si>
     <t>SABELLA, Charles T</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/245-sabella-charles-t</t>
   </si>
   <si>
     <t>SABO, Steve</t>
   </si>
   <si>
     <t>Pine Bluff, Harrison County, West Virginia</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21185-sabo-steve</t>
   </si>
   <si>
     <t>SACHEWICZ, William P</t>
   </si>
   <si>
     <t>277th Engineer Combat Battalion</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21186-sachewicz-william-p</t>
   </si>
   <si>
-    <t>SACKVILLE, George Elmer</t>
-[...4 lines deleted...]
-  <si>
     <t>SADLER, Ralph Hanning</t>
   </si>
   <si>
     <t>Weakley County, Tennessee</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21188-sadler-ralph-hanning</t>
   </si>
   <si>
     <t>SAFKO, Michael John Jr</t>
   </si>
   <si>
     <t>San Diego County, California</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21189-safko-michael-john-jr</t>
   </si>
   <si>
     <t>SAGER, Herbert Oscar</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/14429-sager-herbert-oscar</t>
   </si>
   <si>
     <t>SALAZAR, Albert Mangerrez</t>
@@ -8358,59 +8352,50 @@
     <t>https://memorial.fieldsofhonor.com/case/21410-siracusano-clement-j</t>
   </si>
   <si>
     <t>SKIEN, Leif</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/7311-skien-leif</t>
   </si>
   <si>
     <t>SKOLNICK, Philip M</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21418-skolnick-philip-m</t>
   </si>
   <si>
     <t>SLEETH, Victor  Jr</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/9762-sleeth-victor-jr</t>
   </si>
   <si>
     <t>SLOSAR, Paul Peter</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21427-slosar-paul-peter</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://memorial.fieldsofhonor.com/case/21438-smith-charley-francis</t>
   </si>
   <si>
     <t>SMITH, Garnet L</t>
   </si>
   <si>
     <t>Crawford County, Illinois</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/4510-smith-garnet-l</t>
   </si>
   <si>
     <t>SMITH, Harry Richard</t>
   </si>
   <si>
     <t>Reynoldsville, Jefferson County, Pennsylvania</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21449-smith-harry-richard</t>
   </si>
   <si>
     <t>SMITH, Herbert Rockwell</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21450-smith-herbert-rockwell</t>
   </si>
@@ -8943,62 +8928,50 @@
   <si>
     <t>THOMAS, Gregory</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/9657-thomas-gregory</t>
   </si>
   <si>
     <t>THOMAS, James L</t>
   </si>
   <si>
     <t>3985th Quartermaster Truck Company</t>
   </si>
   <si>
     <t>Banks, Bradley County, Arkansas</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/13715-thomas-james-l</t>
   </si>
   <si>
     <t>THOMAS, John William</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/13716-thomas-john-william</t>
   </si>
   <si>
-    <t>THOMAS, Joseph Vincent Louis</t>
-[...10 lines deleted...]
-  <si>
     <t>THOMAS, Walter E</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/13722-thomas-walter-e</t>
   </si>
   <si>
     <t>THOMPSON, David</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/13725-thompson-david</t>
   </si>
   <si>
     <t>THOMPSON, Harry Martin</t>
   </si>
   <si>
     <t>535th Bombardment Squadron</t>
   </si>
   <si>
     <t>381st Bombardment Group, Heavy</t>
   </si>
   <si>
     <t>Listie, Somerset County, Pennsylvania</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/563-thompson-harry-martin</t>
@@ -9195,56 +9168,50 @@
   <si>
     <t>https://memorial.fieldsofhonor.com/case/13853-valadez-paul</t>
   </si>
   <si>
     <t>VALENZUELA, George Redondo</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/13857-valenzuela-george-redondo</t>
   </si>
   <si>
     <t>VAN DE WEGHE, Charles Joseph</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/13862-van-de-weghe-charles-joseph</t>
   </si>
   <si>
     <t>VAN HOOSER, Ray</t>
   </si>
   <si>
     <t>Henderson, Henderson County, Kentucky</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/8499-van-hooser-ray</t>
   </si>
   <si>
-    <t>VAN METER, John Joseph</t>
-[...4 lines deleted...]
-  <si>
     <t>VAN ZANT, Billy Wayne</t>
   </si>
   <si>
     <t>Raymond, Montgomery County, Illinois</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/13872-van-zant-billy-wayne</t>
   </si>
   <si>
     <t>VANCE, Robert William</t>
   </si>
   <si>
     <t>Russell County, Virginia</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/8239-vance-robert-william</t>
   </si>
   <si>
     <t>VASTA, Vincent</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/13879-vasta-vincent</t>
   </si>
   <si>
     <t>VELA, Eucebio Martinez</t>
@@ -9420,59 +9387,50 @@
   <si>
     <t>WATSON, Armer Mettenger</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21741-watson-armer-mettenger</t>
   </si>
   <si>
     <t>WATSON, Howard Randall</t>
   </si>
   <si>
     <t>109th Infantry Regiment</t>
   </si>
   <si>
     <t>Ventura County, California</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21743-watson-howard-randall</t>
   </si>
   <si>
     <t>WEBER, William Franklin</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21762-weber-william-franklin</t>
   </si>
   <si>
-    <t>WEINBAUM, David</t>
-[...7 lines deleted...]
-  <si>
     <t>WEINER, Herman</t>
   </si>
   <si>
     <t>562nd Anti-Aircraft Artillery (Automatic Weapons) Battalion</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21769-weiner-herman</t>
   </si>
   <si>
     <t>WEINGLASS, Ben</t>
   </si>
   <si>
     <t>O1826340</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21771-weinglass-ben</t>
   </si>
   <si>
     <t>WELSH, James Gilbert</t>
   </si>
   <si>
     <t>860th Bombardment Squadron</t>
   </si>
   <si>
     <t>493rd Bombardment Group, Heavy</t>
@@ -9540,62 +9498,50 @@
   <si>
     <t>WHITE, Robert William</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21822-white-robert-william</t>
   </si>
   <si>
     <t>WHITE, Thomas Frances</t>
   </si>
   <si>
     <t>Queens, Queens County, New York City, New York</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21825-white-thomas-frances</t>
   </si>
   <si>
     <t>WHITELOCK, Perry</t>
   </si>
   <si>
     <t>Z-236974</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/14638-whitelock-perry</t>
   </si>
   <si>
-    <t>WHITLEY, Eugene Debs</t>
-[...10 lines deleted...]
-  <si>
     <t>WHITLEY, Richard J</t>
   </si>
   <si>
     <t>Grant County, Oklahoma</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21833-whitley-richard-j</t>
   </si>
   <si>
     <t>WHITTINGTON, Herman Woodrow</t>
   </si>
   <si>
     <t>Ferndale, Lake County, Florida</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21840-whittington-herman-woodrow</t>
   </si>
   <si>
     <t>WHITTLE, James</t>
   </si>
   <si>
     <t>Lexington County, South Carolina</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21841-whittle-james</t>
@@ -9616,59 +9562,50 @@
     <t>https://memorial.fieldsofhonor.com/case/21850-wierk-joseph</t>
   </si>
   <si>
     <t>WILLIAMS, Alvis Franklin</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/1350-williams-alvis-franklin</t>
   </si>
   <si>
     <t>WILLIAMS, Casper S Jr</t>
   </si>
   <si>
     <t>3397th Quartermaster Truck Company</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/14648-williams-casper-s-jr</t>
   </si>
   <si>
     <t>WILLIAMS, George Franklin</t>
   </si>
   <si>
     <t>648th Quartermaster Truck Company</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21872-williams-george-franklin</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://memorial.fieldsofhonor.com/case/21877-williams-jack-c</t>
   </si>
   <si>
     <t>WILLIAMS, James Otis</t>
   </si>
   <si>
     <t>958th Quartermaster Service Company</t>
   </si>
   <si>
     <t>Jackson, Northampton County, North Carolina</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21879-williams-james-otis</t>
   </si>
   <si>
     <t>WILLIAMS, Jewell Thomas</t>
   </si>
   <si>
     <t>965th Engineer Maintenance Company</t>
   </si>
   <si>
     <t>Marion County, Florida</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/5260-williams-jewell-thomas</t>
   </si>
@@ -10399,51 +10336,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K1077"/>
+  <dimension ref="A1:K1070"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="K1" sqref="K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11" s="1" customFormat="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -12163,2151 +12100,2151 @@
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
         <v>7231</v>
       </c>
       <c r="B59" t="s">
         <v>270</v>
       </c>
       <c r="C59" t="s">
         <v>271</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59" t="s">
         <v>193</v>
       </c>
       <c r="F59" t="s">
         <v>128</v>
       </c>
       <c r="G59"/>
       <c r="H59">
         <v>39275661</v>
       </c>
       <c r="I59" t="s">
-        <v>140</v>
+        <v>272</v>
       </c>
       <c r="J59" t="s">
         <v>17</v>
       </c>
       <c r="K59" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
         <v>7317</v>
       </c>
       <c r="B60" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C60"/>
       <c r="D60" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60">
         <v>33576777</v>
       </c>
       <c r="I60" t="s">
         <v>16</v>
       </c>
       <c r="J60" t="s">
         <v>17</v>
       </c>
       <c r="K60" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
         <v>7319</v>
       </c>
       <c r="B61" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C61" t="s">
         <v>232</v>
       </c>
       <c r="D61" t="s">
         <v>126</v>
       </c>
       <c r="E61" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F61" t="s">
         <v>128</v>
       </c>
       <c r="G61"/>
       <c r="H61">
         <v>36544480</v>
       </c>
       <c r="I61" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="J61" t="s">
         <v>17</v>
       </c>
       <c r="K61" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
         <v>8026</v>
       </c>
       <c r="B62" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C62"/>
       <c r="D62" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G62"/>
       <c r="H62">
         <v>33716237</v>
       </c>
       <c r="I62" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="J62" t="s">
         <v>17</v>
       </c>
       <c r="K62" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
         <v>8050</v>
       </c>
       <c r="B63" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C63" t="s">
         <v>271</v>
       </c>
       <c r="D63" t="s">
         <v>126</v>
       </c>
       <c r="E63" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F63" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G63"/>
       <c r="H63">
         <v>39475140</v>
       </c>
       <c r="I63" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="J63" t="s">
         <v>17</v>
       </c>
       <c r="K63" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
         <v>9589</v>
       </c>
       <c r="B64" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C64"/>
       <c r="D64" t="s">
         <v>223</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64">
         <v>34292298</v>
       </c>
       <c r="I64" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="J64" t="s">
         <v>17</v>
       </c>
       <c r="K64" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
         <v>9596</v>
       </c>
       <c r="B65" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C65" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D65" t="s">
         <v>192</v>
       </c>
       <c r="E65" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F65" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G65"/>
       <c r="H65">
         <v>38602419</v>
       </c>
       <c r="I65" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="J65" t="s">
         <v>17</v>
       </c>
       <c r="K65" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
         <v>8862</v>
       </c>
       <c r="B66" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C66"/>
       <c r="D66" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="I66" t="s">
         <v>16</v>
       </c>
       <c r="J66" t="s">
         <v>17</v>
       </c>
       <c r="K66" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
         <v>9603</v>
       </c>
       <c r="B67" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C67"/>
       <c r="D67" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67">
         <v>39314781</v>
       </c>
       <c r="I67" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="J67" t="s">
         <v>17</v>
       </c>
       <c r="K67" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
         <v>9434</v>
       </c>
       <c r="B68" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C68"/>
       <c r="D68"/>
       <c r="E68" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F68" t="s">
         <v>133</v>
       </c>
       <c r="G68"/>
       <c r="H68">
         <v>37095828</v>
       </c>
       <c r="I68" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="J68" t="s">
         <v>17</v>
       </c>
       <c r="K68" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
         <v>9468</v>
       </c>
       <c r="B69" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C69" t="s">
         <v>12</v>
       </c>
       <c r="D69"/>
       <c r="E69" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="F69" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G69"/>
       <c r="H69">
         <v>36272509</v>
       </c>
       <c r="I69" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="J69" t="s">
         <v>17</v>
       </c>
       <c r="K69" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70">
         <v>9532</v>
       </c>
       <c r="B70" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C70" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D70"/>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70">
         <v>39142713</v>
       </c>
       <c r="I70" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="J70" t="s">
         <v>17</v>
       </c>
       <c r="K70" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
         <v>9533</v>
       </c>
       <c r="B71" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C71" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D71" t="s">
         <v>192</v>
       </c>
       <c r="E71" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71">
         <v>20325110</v>
       </c>
       <c r="I71" t="s">
         <v>16</v>
       </c>
       <c r="J71" t="s">
         <v>17</v>
       </c>
       <c r="K71" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72">
         <v>9492</v>
       </c>
       <c r="B72" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C72" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D72"/>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72">
         <v>32973779</v>
       </c>
       <c r="I72" t="s">
         <v>57</v>
       </c>
       <c r="J72" t="s">
         <v>17</v>
       </c>
       <c r="K72" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73">
         <v>5124</v>
       </c>
       <c r="B73" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C73" t="s">
         <v>148</v>
       </c>
       <c r="D73" t="s">
         <v>13</v>
       </c>
       <c r="E73" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F73" t="s">
         <v>179</v>
       </c>
       <c r="G73" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="H73">
         <v>32018098</v>
       </c>
       <c r="I73" t="s">
         <v>129</v>
       </c>
       <c r="J73" t="s">
         <v>17</v>
       </c>
       <c r="K73" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74">
         <v>9314</v>
       </c>
       <c r="B74" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C74"/>
       <c r="D74" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
         <v>166</v>
       </c>
       <c r="G74"/>
       <c r="H74">
         <v>39140619</v>
       </c>
       <c r="I74" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="J74" t="s">
         <v>17</v>
       </c>
       <c r="K74" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75">
         <v>9321</v>
       </c>
       <c r="B75" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C75" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D75"/>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75">
         <v>20322945</v>
       </c>
       <c r="I75" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="J75" t="s">
         <v>17</v>
       </c>
       <c r="K75" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76">
         <v>9332</v>
       </c>
       <c r="B76" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C76" t="s">
         <v>80</v>
       </c>
       <c r="D76" t="s">
         <v>192</v>
       </c>
       <c r="E76" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F76" t="s">
         <v>128</v>
       </c>
       <c r="G76"/>
       <c r="H76">
         <v>39859899</v>
       </c>
       <c r="I76" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="J76" t="s">
         <v>17</v>
       </c>
       <c r="K76" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77">
         <v>12685</v>
       </c>
       <c r="B77" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C77"/>
       <c r="D77"/>
       <c r="E77" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="F77" t="s">
         <v>62</v>
       </c>
       <c r="G77"/>
       <c r="H77">
         <v>33887061</v>
       </c>
       <c r="I77" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="J77" t="s">
         <v>17</v>
       </c>
       <c r="K77" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78">
         <v>12687</v>
       </c>
       <c r="B78" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="F78" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G78"/>
       <c r="H78">
         <v>32154428</v>
       </c>
       <c r="I78" t="s">
         <v>151</v>
       </c>
       <c r="J78" t="s">
         <v>17</v>
       </c>
       <c r="K78" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79">
         <v>12688</v>
       </c>
       <c r="B79" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C79" t="s">
         <v>125</v>
       </c>
       <c r="D79" t="s">
         <v>126</v>
       </c>
       <c r="E79" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F79" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G79"/>
       <c r="H79">
         <v>38661059</v>
       </c>
       <c r="I79" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J79" t="s">
         <v>17</v>
       </c>
       <c r="K79" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80">
         <v>12695</v>
       </c>
       <c r="B80" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C80"/>
       <c r="D80"/>
       <c r="E80" t="s">
         <v>201</v>
       </c>
       <c r="F80" t="s">
         <v>202</v>
       </c>
       <c r="G80"/>
       <c r="H80">
         <v>34202690</v>
       </c>
       <c r="I80" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="J80" t="s">
         <v>17</v>
       </c>
       <c r="K80" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81">
         <v>12701</v>
       </c>
       <c r="B81" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C81"/>
       <c r="D81"/>
       <c r="E81" t="s">
         <v>263</v>
       </c>
       <c r="F81" t="s">
         <v>171</v>
       </c>
       <c r="G81"/>
       <c r="H81">
         <v>32876588</v>
       </c>
       <c r="I81" t="s">
         <v>129</v>
       </c>
       <c r="J81" t="s">
         <v>17</v>
       </c>
       <c r="K81" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82">
         <v>4348</v>
       </c>
       <c r="B82" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C82" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D82" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
         <v>107</v>
       </c>
       <c r="G82"/>
       <c r="H82">
         <v>33162544</v>
       </c>
       <c r="I82" t="s">
         <v>29</v>
       </c>
       <c r="J82" t="s">
         <v>17</v>
       </c>
       <c r="K82" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83">
         <v>1315</v>
       </c>
       <c r="B83" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C83"/>
       <c r="D83" t="s">
         <v>106</v>
       </c>
       <c r="E83"/>
       <c r="F83" t="s">
         <v>107</v>
       </c>
       <c r="G83"/>
       <c r="H83">
         <v>20133390</v>
       </c>
       <c r="I83" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="J83" t="s">
         <v>17</v>
       </c>
       <c r="K83" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84">
         <v>9739</v>
       </c>
       <c r="B84" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84" t="s">
         <v>188</v>
       </c>
       <c r="F84" t="s">
         <v>171</v>
       </c>
       <c r="G84"/>
       <c r="H84">
         <v>33296050</v>
       </c>
       <c r="I84" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="J84" t="s">
         <v>17</v>
       </c>
       <c r="K84" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85">
         <v>12708</v>
       </c>
       <c r="B85" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C85"/>
       <c r="D85" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E85"/>
       <c r="F85" t="s">
         <v>62</v>
       </c>
       <c r="G85"/>
       <c r="H85">
         <v>38340960</v>
       </c>
       <c r="I85" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="J85" t="s">
         <v>17</v>
       </c>
       <c r="K85" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86">
         <v>12682</v>
       </c>
       <c r="B86" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C86" t="s">
         <v>60</v>
       </c>
       <c r="D86"/>
       <c r="E86" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86">
         <v>37606292</v>
       </c>
       <c r="I86" t="s">
         <v>224</v>
       </c>
       <c r="J86" t="s">
         <v>17</v>
       </c>
       <c r="K86" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87">
         <v>15047</v>
       </c>
       <c r="B87" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C87" t="s">
         <v>12</v>
       </c>
       <c r="D87" t="s">
         <v>126</v>
       </c>
       <c r="E87" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="F87" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G87"/>
       <c r="H87">
         <v>12025695</v>
       </c>
       <c r="I87" t="s">
         <v>57</v>
       </c>
       <c r="J87" t="s">
         <v>17</v>
       </c>
       <c r="K87" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88">
         <v>10202</v>
       </c>
       <c r="B88" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C88"/>
       <c r="D88"/>
       <c r="E88" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="F88" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G88"/>
       <c r="H88">
         <v>32918986</v>
       </c>
       <c r="I88" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="J88" t="s">
         <v>17</v>
       </c>
       <c r="K88" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89">
         <v>9493</v>
       </c>
       <c r="B89" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C89"/>
       <c r="D89"/>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="H89">
         <v>8095152</v>
       </c>
       <c r="I89" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="J89" t="s">
         <v>17</v>
       </c>
       <c r="K89" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90">
         <v>12720</v>
       </c>
       <c r="B90" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C90"/>
       <c r="D90"/>
       <c r="E90" t="s">
         <v>37</v>
       </c>
       <c r="F90" t="s">
         <v>38</v>
       </c>
       <c r="G90"/>
       <c r="H90">
         <v>6914869</v>
       </c>
       <c r="I90" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="J90" t="s">
         <v>17</v>
       </c>
       <c r="K90" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91">
         <v>12723</v>
       </c>
       <c r="B91" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C91"/>
       <c r="D91"/>
       <c r="E91" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="F91" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="G91"/>
       <c r="H91">
         <v>33952382</v>
       </c>
       <c r="I91" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="J91" t="s">
         <v>17</v>
       </c>
       <c r="K91" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92">
         <v>12725</v>
       </c>
       <c r="B92" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C92"/>
       <c r="D92" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92">
         <v>35599449</v>
       </c>
       <c r="I92" t="s">
         <v>16</v>
       </c>
       <c r="J92" t="s">
         <v>17</v>
       </c>
       <c r="K92" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93">
         <v>12728</v>
       </c>
       <c r="B93" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C93" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D93"/>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93">
         <v>38474194</v>
       </c>
       <c r="I93" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="J93" t="s">
         <v>17</v>
       </c>
       <c r="K93" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94">
         <v>12730</v>
       </c>
       <c r="B94" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="F94" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="G94"/>
       <c r="H94">
         <v>6711636</v>
       </c>
       <c r="I94" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="J94" t="s">
         <v>17</v>
       </c>
       <c r="K94" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95">
         <v>9877</v>
       </c>
       <c r="B95" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C95" t="s">
         <v>143</v>
       </c>
       <c r="D95"/>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95" t="s">
         <v>144</v>
       </c>
       <c r="H95">
         <v>20302487</v>
       </c>
       <c r="I95" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="J95" t="s">
         <v>17</v>
       </c>
       <c r="K95" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96">
         <v>9968</v>
       </c>
       <c r="B96" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C96" t="s">
         <v>137</v>
       </c>
       <c r="D96" t="s">
         <v>126</v>
       </c>
       <c r="E96" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F96" t="s">
         <v>71</v>
       </c>
       <c r="G96"/>
       <c r="H96">
         <v>35658601</v>
       </c>
       <c r="I96" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="J96" t="s">
         <v>17</v>
       </c>
       <c r="K96" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97">
         <v>1423</v>
       </c>
       <c r="B97" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C97" t="s">
         <v>80</v>
       </c>
       <c r="D97" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="H97">
         <v>36374559</v>
       </c>
       <c r="I97" t="s">
         <v>264</v>
       </c>
       <c r="J97" t="s">
         <v>17</v>
       </c>
       <c r="K97" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98">
         <v>12734</v>
       </c>
       <c r="B98" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C98"/>
       <c r="D98"/>
       <c r="E98" t="s">
         <v>178</v>
       </c>
       <c r="F98" t="s">
         <v>179</v>
       </c>
       <c r="G98"/>
       <c r="H98">
         <v>12044753</v>
       </c>
       <c r="I98" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="J98" t="s">
         <v>17</v>
       </c>
       <c r="K98" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99">
         <v>12740</v>
       </c>
       <c r="B99" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C99"/>
       <c r="D99" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99">
         <v>32254227</v>
       </c>
       <c r="I99" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="J99" t="s">
         <v>17</v>
       </c>
       <c r="K99" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100">
         <v>12746</v>
       </c>
       <c r="B100" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C100" t="s">
         <v>148</v>
       </c>
       <c r="D100" t="s">
         <v>13</v>
       </c>
       <c r="E100" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="F100" t="s">
         <v>150</v>
       </c>
       <c r="G100"/>
       <c r="H100">
         <v>34372256</v>
       </c>
       <c r="I100" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="J100" t="s">
         <v>17</v>
       </c>
       <c r="K100" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101">
         <v>12752</v>
       </c>
       <c r="B101" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C101"/>
       <c r="D101"/>
       <c r="E101" t="s">
         <v>197</v>
       </c>
       <c r="F101" t="s">
         <v>56</v>
       </c>
       <c r="G101"/>
       <c r="H101">
         <v>42078883</v>
       </c>
       <c r="I101" t="s">
         <v>34</v>
       </c>
       <c r="J101" t="s">
         <v>17</v>
       </c>
       <c r="K101" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102">
         <v>12758</v>
       </c>
       <c r="B102" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C102"/>
       <c r="D102"/>
       <c r="E102" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F102" t="s">
         <v>179</v>
       </c>
       <c r="G102"/>
       <c r="H102">
         <v>32827006</v>
       </c>
       <c r="I102" t="s">
         <v>57</v>
       </c>
       <c r="J102" t="s">
         <v>17</v>
       </c>
       <c r="K102" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103">
         <v>12779</v>
       </c>
       <c r="B103" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C103" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="D103" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E103"/>
       <c r="F103" t="s">
         <v>150</v>
       </c>
       <c r="G103"/>
       <c r="H103">
         <v>35136982</v>
       </c>
       <c r="I103" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="J103" t="s">
         <v>17</v>
       </c>
       <c r="K103" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104">
         <v>12787</v>
       </c>
       <c r="B104" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C104" t="s">
         <v>50</v>
       </c>
       <c r="D104" t="s">
         <v>192</v>
       </c>
       <c r="E104" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F104" t="s">
         <v>179</v>
       </c>
       <c r="G104"/>
       <c r="H104">
         <v>37009323</v>
       </c>
       <c r="I104" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="J104" t="s">
         <v>17</v>
       </c>
       <c r="K104" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105">
         <v>539</v>
       </c>
       <c r="B105" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C105" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D105"/>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="H105">
         <v>14037299</v>
       </c>
       <c r="I105" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="J105" t="s">
         <v>17</v>
       </c>
       <c r="K105" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106">
         <v>9583</v>
       </c>
       <c r="B106" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C106" t="s">
         <v>105</v>
       </c>
       <c r="D106" t="s">
         <v>192</v>
       </c>
       <c r="E106" t="s">
         <v>14</v>
       </c>
       <c r="F106" t="s">
         <v>15</v>
       </c>
       <c r="G106"/>
       <c r="H106">
         <v>38550751</v>
       </c>
       <c r="I106" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="J106" t="s">
         <v>17</v>
       </c>
       <c r="K106" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107">
         <v>12793</v>
       </c>
       <c r="B107" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C107" t="s">
         <v>80</v>
       </c>
       <c r="D107" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E107"/>
       <c r="F107" t="s">
         <v>128</v>
       </c>
       <c r="G107"/>
       <c r="H107">
         <v>31114330</v>
       </c>
       <c r="I107" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="J107" t="s">
         <v>17</v>
       </c>
       <c r="K107" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108">
         <v>12800</v>
       </c>
       <c r="B108" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C108"/>
       <c r="D108"/>
       <c r="E108" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F108" t="s">
         <v>171</v>
       </c>
       <c r="G108"/>
       <c r="H108">
         <v>31375196</v>
       </c>
       <c r="I108" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="J108" t="s">
         <v>17</v>
       </c>
       <c r="K108" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109">
         <v>12807</v>
       </c>
       <c r="B109" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C109" t="s">
         <v>105</v>
       </c>
       <c r="D109" t="s">
         <v>192</v>
       </c>
       <c r="E109" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="F109" t="s">
         <v>38</v>
       </c>
       <c r="G109"/>
       <c r="H109">
         <v>38147715</v>
       </c>
       <c r="I109" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="J109" t="s">
         <v>17</v>
       </c>
       <c r="K109" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110">
         <v>12808</v>
       </c>
       <c r="B110" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C110" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D110"/>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110">
         <v>34911758</v>
       </c>
       <c r="I110" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="J110" t="s">
         <v>17</v>
       </c>
       <c r="K110" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111">
         <v>7153</v>
       </c>
       <c r="B111" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C111" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D111" t="s">
         <v>126</v>
       </c>
       <c r="E111" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F111" t="s">
         <v>150</v>
       </c>
       <c r="G111"/>
       <c r="H111">
         <v>32437657</v>
       </c>
       <c r="I111" t="s">
         <v>34</v>
       </c>
       <c r="J111" t="s">
         <v>17</v>
       </c>
       <c r="K111" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112">
         <v>23028</v>
       </c>
       <c r="B112" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C112"/>
       <c r="D112" t="s">
         <v>126</v>
       </c>
       <c r="E112" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F112" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G112" t="s">
         <v>180</v>
       </c>
       <c r="H112">
         <v>31174512</v>
       </c>
       <c r="I112" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="J112" t="s">
         <v>17</v>
       </c>
       <c r="K112" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113">
         <v>23030</v>
       </c>
       <c r="B113" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C113" t="s">
         <v>80</v>
       </c>
       <c r="D113" t="s">
         <v>192</v>
       </c>
       <c r="E113" t="s">
         <v>188</v>
       </c>
       <c r="F113" t="s">
         <v>171</v>
       </c>
       <c r="G113"/>
       <c r="H113">
         <v>6978370</v>
       </c>
       <c r="I113" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="J113" t="s">
         <v>17</v>
       </c>
       <c r="K113" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114">
         <v>23034</v>
       </c>
       <c r="B114" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C114"/>
       <c r="D114" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114">
         <v>31194559</v>
       </c>
       <c r="I114" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="J114" t="s">
         <v>17</v>
       </c>
       <c r="K114" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115">
         <v>23035</v>
       </c>
       <c r="B115" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C115" t="s">
         <v>148</v>
       </c>
       <c r="D115" t="s">
         <v>13</v>
       </c>
       <c r="E115" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="F115" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G115"/>
       <c r="H115">
         <v>36163293</v>
       </c>
       <c r="I115" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="J115" t="s">
         <v>17</v>
       </c>
       <c r="K115" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116">
         <v>8315</v>
       </c>
       <c r="B116" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C116"/>
       <c r="D116"/>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="H116" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="I116" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="J116" t="s">
         <v>17</v>
       </c>
       <c r="K116" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117">
         <v>23050</v>
       </c>
       <c r="B117" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C117"/>
       <c r="D117" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="E117"/>
       <c r="F117" t="s">
         <v>38</v>
       </c>
       <c r="G117"/>
       <c r="H117">
         <v>33233001</v>
       </c>
       <c r="I117" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="J117" t="s">
         <v>17</v>
       </c>
       <c r="K117" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118">
         <v>700</v>
       </c>
       <c r="B118" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C118" t="s">
         <v>75</v>
       </c>
       <c r="D118"/>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118" t="s">
         <v>76</v>
       </c>
       <c r="H118">
         <v>32427536</v>
       </c>
       <c r="I118" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="J118" t="s">
         <v>17</v>
       </c>
       <c r="K118" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119">
         <v>23051</v>
       </c>
       <c r="B119" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C119" t="s">
         <v>80</v>
       </c>
       <c r="D119" t="s">
         <v>192</v>
       </c>
       <c r="E119" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F119" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G119"/>
       <c r="H119">
         <v>32557135</v>
       </c>
       <c r="I119" t="s">
         <v>151</v>
       </c>
       <c r="J119" t="s">
         <v>17</v>
       </c>
       <c r="K119" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120">
         <v>23053</v>
       </c>
       <c r="B120" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C120"/>
       <c r="D120"/>
       <c r="E120" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F120" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G120"/>
       <c r="H120">
         <v>33579620</v>
       </c>
       <c r="I120" t="s">
         <v>16</v>
       </c>
       <c r="J120" t="s">
         <v>17</v>
       </c>
       <c r="K120" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121">
         <v>4299</v>
       </c>
       <c r="B121" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C121"/>
       <c r="D121" t="s">
         <v>106</v>
       </c>
       <c r="E121"/>
       <c r="F121" t="s">
         <v>107</v>
       </c>
       <c r="G121"/>
       <c r="H121">
         <v>31025436</v>
       </c>
       <c r="I121" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="J121" t="s">
         <v>17</v>
       </c>
       <c r="K121" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122">
         <v>23068</v>
       </c>
       <c r="B122" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C122" t="s">
         <v>271</v>
       </c>
       <c r="D122" t="s">
         <v>126</v>
       </c>
       <c r="E122" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F122" t="s">
         <v>179</v>
       </c>
       <c r="G122"/>
       <c r="H122">
         <v>35813397</v>
       </c>
       <c r="I122" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="J122" t="s">
         <v>17</v>
       </c>
       <c r="K122" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123">
         <v>23082</v>
       </c>
       <c r="B123" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C123" t="s">
         <v>232</v>
       </c>
       <c r="D123" t="s">
         <v>126</v>
       </c>
       <c r="E123" t="s">
         <v>70</v>
       </c>
       <c r="F123" t="s">
         <v>71</v>
       </c>
       <c r="G123"/>
       <c r="H123">
         <v>33882195</v>
       </c>
       <c r="I123" t="s">
         <v>63</v>
       </c>
       <c r="J123" t="s">
         <v>17</v>
       </c>
       <c r="K123" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124">
         <v>23085</v>
       </c>
       <c r="B124" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C124" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D124" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="E124"/>
       <c r="F124" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="G124"/>
       <c r="H124">
         <v>36438590</v>
       </c>
       <c r="I124" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="J124" t="s">
         <v>17</v>
       </c>
       <c r="K124" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125">
         <v>23101</v>
       </c>
       <c r="B125" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="C125"/>
       <c r="D125"/>
       <c r="E125" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="F125" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G125"/>
       <c r="H125">
         <v>32029312</v>
       </c>
       <c r="I125" t="s">
         <v>72</v>
       </c>
       <c r="J125" t="s">
         <v>17</v>
       </c>
       <c r="K125" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126">
         <v>3578</v>
       </c>
       <c r="B126" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C126" t="s">
         <v>105</v>
       </c>
       <c r="D126" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="E126"/>
       <c r="F126" t="s">
         <v>22</v>
       </c>
       <c r="G126"/>
       <c r="H126">
         <v>34263707</v>
       </c>
       <c r="I126" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="J126" t="s">
         <v>17</v>
       </c>
       <c r="K126" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127">
         <v>23114</v>
       </c>
       <c r="B127" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C127" t="s">
         <v>50</v>
       </c>
       <c r="D127" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127">
         <v>35044988</v>
       </c>
       <c r="I127" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="J127" t="s">
         <v>17</v>
       </c>
       <c r="K127" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128">
         <v>23116</v>
       </c>
       <c r="B128" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C128"/>
       <c r="D128"/>
       <c r="E128" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="F128" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="G128"/>
       <c r="H128">
         <v>36357173</v>
       </c>
       <c r="I128" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="J128" t="s">
         <v>17</v>
       </c>
       <c r="K128" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129">
         <v>23121</v>
       </c>
       <c r="B129" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C129" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D129" t="s">
         <v>126</v>
       </c>
       <c r="E129" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="F129" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="G129"/>
       <c r="H129">
         <v>19176715</v>
       </c>
       <c r="I129" t="s">
-        <v>531</v>
+        <v>272</v>
       </c>
       <c r="J129" t="s">
         <v>17</v>
       </c>
       <c r="K129" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130">
         <v>23125</v>
       </c>
       <c r="B130" t="s">
         <v>533</v>
       </c>
       <c r="C130" t="s">
         <v>271</v>
       </c>
       <c r="D130" t="s">
         <v>126</v>
       </c>
       <c r="E130" t="s">
         <v>132</v>
       </c>
       <c r="F130" t="s">
@@ -14346,51 +14283,51 @@
       </c>
       <c r="I131" t="s">
         <v>34</v>
       </c>
       <c r="J131" t="s">
         <v>17</v>
       </c>
       <c r="K131" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132">
         <v>8381</v>
       </c>
       <c r="B132" t="s">
         <v>539</v>
       </c>
       <c r="C132" t="s">
         <v>271</v>
       </c>
       <c r="D132" t="s">
         <v>126</v>
       </c>
       <c r="E132" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132">
         <v>39858720</v>
       </c>
       <c r="I132" t="s">
         <v>540</v>
       </c>
       <c r="J132" t="s">
         <v>17</v>
       </c>
       <c r="K132" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133">
         <v>23129</v>
       </c>
       <c r="B133" t="s">
         <v>542</v>
       </c>
       <c r="C133"/>
       <c r="D133" t="s">
@@ -14524,80 +14461,80 @@
       <c r="J137" t="s">
         <v>17</v>
       </c>
       <c r="K137" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138">
         <v>23160</v>
       </c>
       <c r="B138" t="s">
         <v>562</v>
       </c>
       <c r="C138"/>
       <c r="D138"/>
       <c r="E138" t="s">
         <v>563</v>
       </c>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138">
         <v>36390974</v>
       </c>
       <c r="I138" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="J138" t="s">
         <v>17</v>
       </c>
       <c r="K138" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139">
         <v>23168</v>
       </c>
       <c r="B139" t="s">
         <v>565</v>
       </c>
       <c r="C139" t="s">
         <v>566</v>
       </c>
       <c r="D139"/>
       <c r="E139"/>
       <c r="F139" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G139"/>
       <c r="H139">
         <v>31081303</v>
       </c>
       <c r="I139" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="J139" t="s">
         <v>17</v>
       </c>
       <c r="K139" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140">
         <v>23171</v>
       </c>
       <c r="B140" t="s">
         <v>568</v>
       </c>
       <c r="C140" t="s">
         <v>569</v>
       </c>
       <c r="D140"/>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140">
         <v>38218809</v>
       </c>
@@ -14778,51 +14715,51 @@
         <v>32207904</v>
       </c>
       <c r="I146" t="s">
         <v>151</v>
       </c>
       <c r="J146" t="s">
         <v>17</v>
       </c>
       <c r="K146" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147">
         <v>23206</v>
       </c>
       <c r="B147" t="s">
         <v>593</v>
       </c>
       <c r="C147"/>
       <c r="D147"/>
       <c r="E147" t="s">
         <v>594</v>
       </c>
       <c r="F147" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G147"/>
       <c r="H147">
         <v>33471322</v>
       </c>
       <c r="I147" t="s">
         <v>16</v>
       </c>
       <c r="J147" t="s">
         <v>17</v>
       </c>
       <c r="K147" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148">
         <v>23208</v>
       </c>
       <c r="B148" t="s">
         <v>596</v>
       </c>
       <c r="C148"/>
       <c r="D148" t="s">
         <v>597</v>
@@ -14893,58 +14830,58 @@
       <c r="F150"/>
       <c r="G150" t="s">
         <v>603</v>
       </c>
       <c r="H150">
         <v>32789107</v>
       </c>
       <c r="I150" t="s">
         <v>39</v>
       </c>
       <c r="J150" t="s">
         <v>17</v>
       </c>
       <c r="K150" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151">
         <v>23221</v>
       </c>
       <c r="B151" t="s">
         <v>605</v>
       </c>
       <c r="C151" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D151"/>
       <c r="E151" t="s">
         <v>606</v>
       </c>
       <c r="F151" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G151"/>
       <c r="H151">
         <v>33510571</v>
       </c>
       <c r="I151" t="s">
         <v>607</v>
       </c>
       <c r="J151" t="s">
         <v>17</v>
       </c>
       <c r="K151" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152">
         <v>27</v>
       </c>
       <c r="B152" t="s">
         <v>609</v>
       </c>
       <c r="C152" t="s">
         <v>610</v>
       </c>
@@ -14986,51 +14923,51 @@
       </c>
       <c r="I153" t="s">
         <v>615</v>
       </c>
       <c r="J153" t="s">
         <v>17</v>
       </c>
       <c r="K153" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154">
         <v>13953</v>
       </c>
       <c r="B154" t="s">
         <v>617</v>
       </c>
       <c r="C154" t="s">
         <v>125</v>
       </c>
       <c r="D154" t="s">
         <v>126</v>
       </c>
       <c r="E154" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="F154" t="s">
         <v>618</v>
       </c>
       <c r="G154"/>
       <c r="H154">
         <v>35700199</v>
       </c>
       <c r="I154" t="s">
         <v>619</v>
       </c>
       <c r="J154" t="s">
         <v>17</v>
       </c>
       <c r="K154" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155">
         <v>13966</v>
       </c>
       <c r="B155" t="s">
         <v>621</v>
       </c>
@@ -15060,99 +14997,99 @@
     </row>
     <row r="156" spans="1:11">
       <c r="A156">
         <v>13970</v>
       </c>
       <c r="B156" t="s">
         <v>624</v>
       </c>
       <c r="C156" t="s">
         <v>125</v>
       </c>
       <c r="D156" t="s">
         <v>126</v>
       </c>
       <c r="E156" t="s">
         <v>37</v>
       </c>
       <c r="F156" t="s">
         <v>38</v>
       </c>
       <c r="G156"/>
       <c r="H156">
         <v>36359575</v>
       </c>
       <c r="I156" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="J156" t="s">
         <v>17</v>
       </c>
       <c r="K156" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157">
         <v>3622</v>
       </c>
       <c r="B157" t="s">
         <v>626</v>
       </c>
       <c r="C157" t="s">
         <v>627</v>
       </c>
       <c r="D157" t="s">
         <v>628</v>
       </c>
       <c r="E157"/>
       <c r="F157" t="s">
         <v>22</v>
       </c>
       <c r="G157"/>
       <c r="H157">
         <v>32206607</v>
       </c>
       <c r="I157" t="s">
         <v>57</v>
       </c>
       <c r="J157" t="s">
         <v>17</v>
       </c>
       <c r="K157" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158">
         <v>2720</v>
       </c>
       <c r="B158" t="s">
         <v>630</v>
       </c>
       <c r="C158" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D158" t="s">
         <v>126</v>
       </c>
       <c r="E158" t="s">
         <v>149</v>
       </c>
       <c r="F158" t="s">
         <v>150</v>
       </c>
       <c r="G158"/>
       <c r="H158">
         <v>34871118</v>
       </c>
       <c r="I158" t="s">
         <v>631</v>
       </c>
       <c r="J158" t="s">
         <v>17</v>
       </c>
       <c r="K158" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="159" spans="1:11">
@@ -15173,87 +15110,87 @@
         <v>38261333</v>
       </c>
       <c r="I159" t="s">
         <v>635</v>
       </c>
       <c r="J159" t="s">
         <v>17</v>
       </c>
       <c r="K159" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160">
         <v>13990</v>
       </c>
       <c r="B160" t="s">
         <v>637</v>
       </c>
       <c r="C160"/>
       <c r="D160" t="s">
         <v>638</v>
       </c>
       <c r="E160"/>
       <c r="F160" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="G160"/>
       <c r="H160">
         <v>32284995</v>
       </c>
       <c r="I160" t="s">
         <v>203</v>
       </c>
       <c r="J160" t="s">
         <v>17</v>
       </c>
       <c r="K160" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161">
         <v>1948</v>
       </c>
       <c r="B161" t="s">
         <v>640</v>
       </c>
       <c r="C161" t="s">
         <v>641</v>
       </c>
       <c r="D161"/>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161" t="s">
         <v>642</v>
       </c>
       <c r="H161">
         <v>6575333</v>
       </c>
       <c r="I161" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="J161" t="s">
         <v>17</v>
       </c>
       <c r="K161" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="162" spans="1:11">
       <c r="A162">
         <v>4300</v>
       </c>
       <c r="B162" t="s">
         <v>644</v>
       </c>
       <c r="C162"/>
       <c r="D162" t="s">
         <v>106</v>
       </c>
       <c r="E162"/>
       <c r="F162" t="s">
         <v>107</v>
       </c>
       <c r="G162"/>
       <c r="H162">
@@ -15418,78 +15355,78 @@
       <c r="J167" t="s">
         <v>17</v>
       </c>
       <c r="K167" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168">
         <v>14035</v>
       </c>
       <c r="B168" t="s">
         <v>664</v>
       </c>
       <c r="C168" t="s">
         <v>665</v>
       </c>
       <c r="D168"/>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168">
         <v>33200382</v>
       </c>
       <c r="I168" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="J168" t="s">
         <v>17</v>
       </c>
       <c r="K168" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169">
         <v>14042</v>
       </c>
       <c r="B169" t="s">
         <v>667</v>
       </c>
       <c r="C169"/>
       <c r="D169"/>
       <c r="E169" t="s">
         <v>668</v>
       </c>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169">
         <v>39151120</v>
       </c>
       <c r="I169" t="s">
-        <v>531</v>
+        <v>272</v>
       </c>
       <c r="J169" t="s">
         <v>17</v>
       </c>
       <c r="K169" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170">
         <v>14047</v>
       </c>
       <c r="B170" t="s">
         <v>670</v>
       </c>
       <c r="C170"/>
       <c r="D170"/>
       <c r="E170" t="s">
         <v>188</v>
       </c>
       <c r="F170" t="s">
         <v>171</v>
       </c>
       <c r="G170"/>
       <c r="H170">
@@ -15526,116 +15463,116 @@
       </c>
       <c r="I171" t="s">
         <v>57</v>
       </c>
       <c r="J171" t="s">
         <v>17</v>
       </c>
       <c r="K171" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172">
         <v>6612</v>
       </c>
       <c r="B172" t="s">
         <v>676</v>
       </c>
       <c r="C172" t="s">
         <v>80</v>
       </c>
       <c r="D172" t="s">
         <v>192</v>
       </c>
       <c r="E172" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F172" t="s">
         <v>133</v>
       </c>
       <c r="G172"/>
       <c r="H172">
         <v>36711299</v>
       </c>
       <c r="I172" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="J172" t="s">
         <v>17</v>
       </c>
       <c r="K172" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173">
         <v>14074</v>
       </c>
       <c r="B173" t="s">
         <v>678</v>
       </c>
       <c r="C173" t="s">
         <v>60</v>
       </c>
       <c r="D173" t="s">
         <v>13</v>
       </c>
       <c r="E173" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F173" t="s">
         <v>128</v>
       </c>
       <c r="G173"/>
       <c r="H173">
         <v>38263933</v>
       </c>
       <c r="I173" t="s">
         <v>679</v>
       </c>
       <c r="J173" t="s">
         <v>17</v>
       </c>
       <c r="K173" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174">
         <v>14084</v>
       </c>
       <c r="B174" t="s">
         <v>681</v>
       </c>
       <c r="C174"/>
       <c r="D174"/>
       <c r="E174" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F174" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G174"/>
       <c r="H174">
         <v>32827901</v>
       </c>
       <c r="I174" t="s">
         <v>57</v>
       </c>
       <c r="J174" t="s">
         <v>17</v>
       </c>
       <c r="K174" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175">
         <v>14087</v>
       </c>
       <c r="B175" t="s">
         <v>683</v>
       </c>
       <c r="C175"/>
       <c r="D175" t="s">
         <v>597</v>
@@ -15774,51 +15711,51 @@
       </c>
       <c r="K179" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="180" spans="1:11">
       <c r="A180">
         <v>14105</v>
       </c>
       <c r="B180" t="s">
         <v>699</v>
       </c>
       <c r="C180"/>
       <c r="D180"/>
       <c r="E180" t="s">
         <v>700</v>
       </c>
       <c r="F180" t="s">
         <v>15</v>
       </c>
       <c r="G180"/>
       <c r="H180">
         <v>39271316</v>
       </c>
       <c r="I180" t="s">
-        <v>531</v>
+        <v>272</v>
       </c>
       <c r="J180" t="s">
         <v>17</v>
       </c>
       <c r="K180" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181">
         <v>14109</v>
       </c>
       <c r="B181" t="s">
         <v>702</v>
       </c>
       <c r="C181" t="s">
         <v>703</v>
       </c>
       <c r="D181"/>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181">
         <v>39478106</v>
       </c>
@@ -15888,97 +15825,97 @@
       <c r="J183" t="s">
         <v>17</v>
       </c>
       <c r="K183" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184">
         <v>14123</v>
       </c>
       <c r="B184" t="s">
         <v>713</v>
       </c>
       <c r="C184"/>
       <c r="D184" t="s">
         <v>714</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184"/>
       <c r="H184">
         <v>39562909</v>
       </c>
       <c r="I184" t="s">
-        <v>531</v>
+        <v>272</v>
       </c>
       <c r="J184" t="s">
         <v>17</v>
       </c>
       <c r="K184" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185">
         <v>3579</v>
       </c>
       <c r="B185" t="s">
         <v>716</v>
       </c>
       <c r="C185"/>
       <c r="D185" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="E185"/>
       <c r="F185" t="s">
         <v>22</v>
       </c>
       <c r="G185"/>
       <c r="H185">
         <v>34010439</v>
       </c>
       <c r="I185" t="s">
         <v>717</v>
       </c>
       <c r="J185" t="s">
         <v>17</v>
       </c>
       <c r="K185" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186">
         <v>14136</v>
       </c>
       <c r="B186" t="s">
         <v>719</v>
       </c>
       <c r="C186" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D186" t="s">
         <v>126</v>
       </c>
       <c r="E186" t="s">
         <v>127</v>
       </c>
       <c r="F186" t="s">
         <v>128</v>
       </c>
       <c r="G186"/>
       <c r="H186">
         <v>38359140</v>
       </c>
       <c r="I186" t="s">
         <v>720</v>
       </c>
       <c r="J186" t="s">
         <v>17</v>
       </c>
       <c r="K186" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="187" spans="1:11">
@@ -15998,67 +15935,67 @@
       <c r="F187" t="s">
         <v>71</v>
       </c>
       <c r="G187"/>
       <c r="H187">
         <v>34353087</v>
       </c>
       <c r="I187" t="s">
         <v>724</v>
       </c>
       <c r="J187" t="s">
         <v>17</v>
       </c>
       <c r="K187" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="188" spans="1:11">
       <c r="A188">
         <v>14150</v>
       </c>
       <c r="B188" t="s">
         <v>726</v>
       </c>
       <c r="C188" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D188" t="s">
         <v>192</v>
       </c>
       <c r="E188" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F188" t="s">
         <v>128</v>
       </c>
       <c r="G188"/>
       <c r="H188">
         <v>36623096</v>
       </c>
       <c r="I188" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="J188" t="s">
         <v>17</v>
       </c>
       <c r="K188" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189">
         <v>413</v>
       </c>
       <c r="B189" t="s">
         <v>728</v>
       </c>
       <c r="C189" t="s">
         <v>729</v>
       </c>
       <c r="D189"/>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189" t="s">
         <v>730</v>
       </c>
       <c r="H189">
@@ -16230,60 +16167,60 @@
       <c r="F195" t="s">
         <v>754</v>
       </c>
       <c r="G195"/>
       <c r="H195">
         <v>31226551</v>
       </c>
       <c r="I195" t="s">
         <v>697</v>
       </c>
       <c r="J195" t="s">
         <v>17</v>
       </c>
       <c r="K195" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196">
         <v>12824</v>
       </c>
       <c r="B196" t="s">
         <v>756</v>
       </c>
       <c r="C196" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D196" t="s">
         <v>192</v>
       </c>
       <c r="E196" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F196" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G196"/>
       <c r="H196">
         <v>32828158</v>
       </c>
       <c r="I196" t="s">
         <v>129</v>
       </c>
       <c r="J196" t="s">
         <v>17</v>
       </c>
       <c r="K196" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197">
         <v>12826</v>
       </c>
       <c r="B197" t="s">
         <v>758</v>
       </c>
       <c r="C197" t="s">
         <v>759</v>
       </c>
@@ -16324,51 +16261,51 @@
         <v>34195288</v>
       </c>
       <c r="I198" t="s">
         <v>765</v>
       </c>
       <c r="J198" t="s">
         <v>17</v>
       </c>
       <c r="K198" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="199" spans="1:11">
       <c r="A199">
         <v>12831</v>
       </c>
       <c r="B199" t="s">
         <v>767</v>
       </c>
       <c r="C199"/>
       <c r="D199" t="s">
         <v>768</v>
       </c>
       <c r="E199"/>
       <c r="F199" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G199"/>
       <c r="H199">
         <v>20343721</v>
       </c>
       <c r="I199" t="s">
         <v>63</v>
       </c>
       <c r="J199" t="s">
         <v>17</v>
       </c>
       <c r="K199" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200">
         <v>3668</v>
       </c>
       <c r="B200" t="s">
         <v>770</v>
       </c>
       <c r="C200" t="s">
         <v>50</v>
       </c>
@@ -16408,89 +16345,89 @@
       </c>
       <c r="E201"/>
       <c r="F201"/>
       <c r="G201"/>
       <c r="H201">
         <v>33434716</v>
       </c>
       <c r="I201" t="s">
         <v>775</v>
       </c>
       <c r="J201" t="s">
         <v>17</v>
       </c>
       <c r="K201" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="202" spans="1:11">
       <c r="A202">
         <v>12859</v>
       </c>
       <c r="B202" t="s">
         <v>777</v>
       </c>
       <c r="C202" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D202" t="s">
         <v>13</v>
       </c>
       <c r="E202" t="s">
         <v>778</v>
       </c>
       <c r="F202" t="s">
         <v>150</v>
       </c>
       <c r="G202"/>
       <c r="H202">
         <v>34255496</v>
       </c>
       <c r="I202" t="s">
         <v>779</v>
       </c>
       <c r="J202" t="s">
         <v>17</v>
       </c>
       <c r="K202" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203">
         <v>12860</v>
       </c>
       <c r="B203" t="s">
         <v>781</v>
       </c>
       <c r="C203"/>
       <c r="D203" t="s">
         <v>782</v>
       </c>
       <c r="E203"/>
       <c r="F203" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="G203"/>
       <c r="H203">
         <v>13135747</v>
       </c>
       <c r="I203" t="s">
         <v>63</v>
       </c>
       <c r="J203" t="s">
         <v>17</v>
       </c>
       <c r="K203" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204">
         <v>12861</v>
       </c>
       <c r="B204" t="s">
         <v>784</v>
       </c>
       <c r="C204"/>
       <c r="D204" t="s">
         <v>785</v>
@@ -16593,51 +16530,51 @@
       <c r="I207" t="s">
         <v>796</v>
       </c>
       <c r="J207" t="s">
         <v>17</v>
       </c>
       <c r="K207" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208">
         <v>12882</v>
       </c>
       <c r="B208" t="s">
         <v>798</v>
       </c>
       <c r="C208" t="s">
         <v>162</v>
       </c>
       <c r="D208" t="s">
         <v>799</v>
       </c>
       <c r="E208"/>
       <c r="F208" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="G208"/>
       <c r="H208">
         <v>14051054</v>
       </c>
       <c r="I208" t="s">
         <v>800</v>
       </c>
       <c r="J208" t="s">
         <v>17</v>
       </c>
       <c r="K208" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="209" spans="1:11">
       <c r="A209">
         <v>12891</v>
       </c>
       <c r="B209" t="s">
         <v>802</v>
       </c>
       <c r="C209" t="s">
         <v>80</v>
       </c>
@@ -16685,51 +16622,51 @@
       </c>
       <c r="G210"/>
       <c r="H210">
         <v>32919605</v>
       </c>
       <c r="I210" t="s">
         <v>807</v>
       </c>
       <c r="J210" t="s">
         <v>17</v>
       </c>
       <c r="K210" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="211" spans="1:11">
       <c r="A211">
         <v>12923</v>
       </c>
       <c r="B211" t="s">
         <v>809</v>
       </c>
       <c r="C211"/>
       <c r="D211"/>
       <c r="E211" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F211" t="s">
         <v>133</v>
       </c>
       <c r="G211"/>
       <c r="H211">
         <v>31357323</v>
       </c>
       <c r="I211" t="s">
         <v>810</v>
       </c>
       <c r="J211" t="s">
         <v>17</v>
       </c>
       <c r="K211" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="212" spans="1:11">
       <c r="A212">
         <v>12928</v>
       </c>
       <c r="B212" t="s">
         <v>812</v>
       </c>
@@ -16754,51 +16691,51 @@
       </c>
       <c r="J212" t="s">
         <v>17</v>
       </c>
       <c r="K212" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213">
         <v>12934</v>
       </c>
       <c r="B213" t="s">
         <v>815</v>
       </c>
       <c r="C213" t="s">
         <v>105</v>
       </c>
       <c r="D213" t="s">
         <v>192</v>
       </c>
       <c r="E213" t="s">
         <v>816</v>
       </c>
       <c r="F213" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="G213"/>
       <c r="H213">
         <v>33704838</v>
       </c>
       <c r="I213" t="s">
         <v>817</v>
       </c>
       <c r="J213" t="s">
         <v>17</v>
       </c>
       <c r="K213" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="214" spans="1:11">
       <c r="A214">
         <v>12935</v>
       </c>
       <c r="B214" t="s">
         <v>819</v>
       </c>
       <c r="C214"/>
       <c r="D214" t="s">
         <v>820</v>
@@ -16923,114 +16860,114 @@
       <c r="H218">
         <v>32962001</v>
       </c>
       <c r="I218" t="s">
         <v>39</v>
       </c>
       <c r="J218" t="s">
         <v>17</v>
       </c>
       <c r="K218" t="s">
         <v>837</v>
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219">
         <v>12950</v>
       </c>
       <c r="B219" t="s">
         <v>838</v>
       </c>
       <c r="C219" t="s">
         <v>839</v>
       </c>
       <c r="D219"/>
       <c r="E219" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F219" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G219"/>
       <c r="H219">
         <v>11111688</v>
       </c>
       <c r="I219" t="s">
         <v>840</v>
       </c>
       <c r="J219" t="s">
         <v>17</v>
       </c>
       <c r="K219" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220">
         <v>12954</v>
       </c>
       <c r="B220" t="s">
         <v>842</v>
       </c>
       <c r="C220"/>
       <c r="D220"/>
       <c r="E220" t="s">
         <v>843</v>
       </c>
       <c r="F220" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G220"/>
       <c r="H220">
         <v>13106004</v>
       </c>
       <c r="I220" t="s">
         <v>16</v>
       </c>
       <c r="J220" t="s">
         <v>17</v>
       </c>
       <c r="K220" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="221" spans="1:11">
       <c r="A221">
         <v>12961</v>
       </c>
       <c r="B221" t="s">
         <v>845</v>
       </c>
       <c r="C221" t="s">
         <v>80</v>
       </c>
       <c r="D221"/>
       <c r="E221" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="F221" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G221"/>
       <c r="H221">
         <v>38498443</v>
       </c>
       <c r="I221" t="s">
         <v>846</v>
       </c>
       <c r="J221" t="s">
         <v>17</v>
       </c>
       <c r="K221" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222">
         <v>12963</v>
       </c>
       <c r="B222" t="s">
         <v>848</v>
       </c>
       <c r="C222"/>
       <c r="D222"/>
       <c r="E222" t="s">
@@ -17044,51 +16981,51 @@
         <v>33907530</v>
       </c>
       <c r="I222" t="s">
         <v>849</v>
       </c>
       <c r="J222" t="s">
         <v>17</v>
       </c>
       <c r="K222" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="223" spans="1:11">
       <c r="A223">
         <v>12970</v>
       </c>
       <c r="B223" t="s">
         <v>851</v>
       </c>
       <c r="C223"/>
       <c r="D223"/>
       <c r="E223" t="s">
         <v>852</v>
       </c>
       <c r="F223" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G223"/>
       <c r="H223">
         <v>33676906</v>
       </c>
       <c r="I223" t="s">
         <v>760</v>
       </c>
       <c r="J223" t="s">
         <v>17</v>
       </c>
       <c r="K223" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="224" spans="1:11">
       <c r="A224">
         <v>12974</v>
       </c>
       <c r="B224" t="s">
         <v>854</v>
       </c>
       <c r="C224"/>
       <c r="D224"/>
       <c r="E224" t="s">
@@ -17318,51 +17255,51 @@
       </c>
       <c r="K231" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="232" spans="1:11">
       <c r="A232">
         <v>13016</v>
       </c>
       <c r="B232" t="s">
         <v>881</v>
       </c>
       <c r="C232"/>
       <c r="D232" t="s">
         <v>882</v>
       </c>
       <c r="E232"/>
       <c r="F232" t="s">
         <v>555</v>
       </c>
       <c r="G232"/>
       <c r="H232">
         <v>39235438</v>
       </c>
       <c r="I232" t="s">
-        <v>531</v>
+        <v>272</v>
       </c>
       <c r="J232" t="s">
         <v>17</v>
       </c>
       <c r="K232" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="233" spans="1:11">
       <c r="A233">
         <v>13025</v>
       </c>
       <c r="B233" t="s">
         <v>884</v>
       </c>
       <c r="C233" t="s">
         <v>105</v>
       </c>
       <c r="D233" t="s">
         <v>192</v>
       </c>
       <c r="E233" t="s">
         <v>127</v>
       </c>
       <c r="F233" t="s">
@@ -17423,51 +17360,51 @@
       <c r="E235"/>
       <c r="F235"/>
       <c r="G235"/>
       <c r="H235">
         <v>33179226</v>
       </c>
       <c r="I235" t="s">
         <v>16</v>
       </c>
       <c r="J235" t="s">
         <v>17</v>
       </c>
       <c r="K235" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236">
         <v>13034</v>
       </c>
       <c r="B236" t="s">
         <v>894</v>
       </c>
       <c r="C236"/>
       <c r="D236" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E236"/>
       <c r="F236" t="s">
         <v>62</v>
       </c>
       <c r="G236"/>
       <c r="H236">
         <v>33304307</v>
       </c>
       <c r="I236" t="s">
         <v>29</v>
       </c>
       <c r="J236" t="s">
         <v>17</v>
       </c>
       <c r="K236" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="237" spans="1:11">
       <c r="A237">
         <v>13035</v>
       </c>
       <c r="B237" t="s">
         <v>896</v>
@@ -17542,201 +17479,201 @@
       </c>
       <c r="G239"/>
       <c r="H239">
         <v>33146531</v>
       </c>
       <c r="I239" t="s">
         <v>904</v>
       </c>
       <c r="J239" t="s">
         <v>17</v>
       </c>
       <c r="K239" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="240" spans="1:11">
       <c r="A240">
         <v>13061</v>
       </c>
       <c r="B240" t="s">
         <v>906</v>
       </c>
       <c r="C240"/>
       <c r="D240"/>
       <c r="E240" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="F240" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G240"/>
       <c r="H240">
         <v>31452319</v>
       </c>
       <c r="I240" t="s">
         <v>648</v>
       </c>
       <c r="J240" t="s">
         <v>17</v>
       </c>
       <c r="K240" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="241" spans="1:11">
       <c r="A241">
         <v>13062</v>
       </c>
       <c r="B241" t="s">
         <v>908</v>
       </c>
       <c r="C241" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D241" t="s">
         <v>126</v>
       </c>
       <c r="E241" t="s">
         <v>909</v>
       </c>
       <c r="F241" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="G241"/>
       <c r="H241">
         <v>13175055</v>
       </c>
       <c r="I241" t="s">
         <v>16</v>
       </c>
       <c r="J241" t="s">
         <v>17</v>
       </c>
       <c r="K241" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242">
         <v>13076</v>
       </c>
       <c r="B242" t="s">
         <v>911</v>
       </c>
       <c r="C242"/>
       <c r="D242" t="s">
         <v>912</v>
       </c>
       <c r="E242"/>
       <c r="F242"/>
       <c r="G242"/>
       <c r="H242">
         <v>38330587</v>
       </c>
       <c r="I242" t="s">
         <v>913</v>
       </c>
       <c r="J242" t="s">
         <v>17</v>
       </c>
       <c r="K242" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="243" spans="1:11">
       <c r="A243">
         <v>13083</v>
       </c>
       <c r="B243" t="s">
         <v>915</v>
       </c>
       <c r="C243" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D243"/>
       <c r="E243"/>
       <c r="F243"/>
       <c r="G243"/>
       <c r="H243">
         <v>32240545</v>
       </c>
       <c r="I243" t="s">
         <v>875</v>
       </c>
       <c r="J243" t="s">
         <v>17</v>
       </c>
       <c r="K243" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="244" spans="1:11">
       <c r="A244">
         <v>13096</v>
       </c>
       <c r="B244" t="s">
         <v>917</v>
       </c>
       <c r="C244"/>
       <c r="D244" t="s">
         <v>597</v>
       </c>
       <c r="E244"/>
       <c r="F244" t="s">
         <v>82</v>
       </c>
       <c r="G244"/>
       <c r="H244">
         <v>34873135</v>
       </c>
       <c r="I244" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="J244" t="s">
         <v>17</v>
       </c>
       <c r="K244" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="245" spans="1:11">
       <c r="A245">
         <v>2137</v>
       </c>
       <c r="B245" t="s">
         <v>919</v>
       </c>
       <c r="C245" t="s">
         <v>50</v>
       </c>
       <c r="D245" t="s">
         <v>920</v>
       </c>
       <c r="E245"/>
       <c r="F245" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="G245"/>
       <c r="H245">
         <v>34235501</v>
       </c>
       <c r="I245" t="s">
         <v>921</v>
       </c>
       <c r="J245" t="s">
         <v>17</v>
       </c>
       <c r="K245" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246">
         <v>13119</v>
       </c>
       <c r="B246" t="s">
         <v>923</v>
       </c>
       <c r="C246" t="s">
         <v>924</v>
       </c>
@@ -17755,149 +17692,149 @@
       </c>
       <c r="I246" t="s">
         <v>39</v>
       </c>
       <c r="J246" t="s">
         <v>17</v>
       </c>
       <c r="K246" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="247" spans="1:11">
       <c r="A247">
         <v>7509</v>
       </c>
       <c r="B247" t="s">
         <v>926</v>
       </c>
       <c r="C247" t="s">
         <v>271</v>
       </c>
       <c r="D247" t="s">
         <v>126</v>
       </c>
       <c r="E247" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F247" t="s">
         <v>128</v>
       </c>
       <c r="G247"/>
       <c r="H247">
         <v>38336284</v>
       </c>
       <c r="I247" t="s">
         <v>927</v>
       </c>
       <c r="J247" t="s">
         <v>17</v>
       </c>
       <c r="K247" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="248" spans="1:11">
       <c r="A248">
         <v>8111</v>
       </c>
       <c r="B248" t="s">
         <v>929</v>
       </c>
       <c r="C248" t="s">
         <v>105</v>
       </c>
       <c r="D248" t="s">
         <v>192</v>
       </c>
       <c r="E248" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F248"/>
       <c r="G248"/>
       <c r="H248">
         <v>37552307</v>
       </c>
       <c r="I248" t="s">
         <v>930</v>
       </c>
       <c r="J248" t="s">
         <v>17</v>
       </c>
       <c r="K248" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249">
         <v>18788</v>
       </c>
       <c r="B249" t="s">
         <v>932</v>
       </c>
       <c r="C249" t="s">
         <v>148</v>
       </c>
       <c r="D249" t="s">
         <v>13</v>
       </c>
       <c r="E249" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F249" t="s">
         <v>179</v>
       </c>
       <c r="G249"/>
       <c r="H249">
         <v>34547859</v>
       </c>
       <c r="I249" t="s">
         <v>933</v>
       </c>
       <c r="J249" t="s">
         <v>17</v>
       </c>
       <c r="K249" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250">
         <v>7720</v>
       </c>
       <c r="B250" t="s">
         <v>935</v>
       </c>
       <c r="C250" t="s">
         <v>20</v>
       </c>
       <c r="D250" t="s">
         <v>799</v>
       </c>
       <c r="E250"/>
       <c r="F250" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="G250"/>
       <c r="H250" t="s">
         <v>936</v>
       </c>
       <c r="I250" t="s">
         <v>937</v>
       </c>
       <c r="J250" t="s">
         <v>17</v>
       </c>
       <c r="K250" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251">
         <v>8113</v>
       </c>
       <c r="B251" t="s">
         <v>939</v>
       </c>
       <c r="C251" t="s">
         <v>80</v>
       </c>
@@ -17910,57 +17847,57 @@
       <c r="F251" t="s">
         <v>128</v>
       </c>
       <c r="G251"/>
       <c r="H251">
         <v>33900134</v>
       </c>
       <c r="I251" t="s">
         <v>63</v>
       </c>
       <c r="J251" t="s">
         <v>17</v>
       </c>
       <c r="K251" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252">
         <v>8150</v>
       </c>
       <c r="B252" t="s">
         <v>941</v>
       </c>
       <c r="C252" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D252" t="s">
         <v>126</v>
       </c>
       <c r="E252" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F252" t="s">
         <v>71</v>
       </c>
       <c r="G252" t="s">
         <v>942</v>
       </c>
       <c r="H252">
         <v>33683780</v>
       </c>
       <c r="I252" t="s">
         <v>943</v>
       </c>
       <c r="J252" t="s">
         <v>17</v>
       </c>
       <c r="K252" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="253" spans="1:11">
       <c r="A253">
         <v>7748</v>
       </c>
       <c r="B253" t="s">
@@ -18134,111 +18071,111 @@
         <v>37291684</v>
       </c>
       <c r="I258" t="s">
         <v>962</v>
       </c>
       <c r="J258" t="s">
         <v>17</v>
       </c>
       <c r="K258" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259">
         <v>18819</v>
       </c>
       <c r="B259" t="s">
         <v>964</v>
       </c>
       <c r="C259"/>
       <c r="D259"/>
       <c r="E259" t="s">
         <v>843</v>
       </c>
       <c r="F259" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G259"/>
       <c r="H259">
         <v>36616428</v>
       </c>
       <c r="I259" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="J259" t="s">
         <v>17</v>
       </c>
       <c r="K259" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="260" spans="1:11">
       <c r="A260">
         <v>4307</v>
       </c>
       <c r="B260" t="s">
         <v>966</v>
       </c>
       <c r="C260"/>
       <c r="D260" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E260"/>
       <c r="F260" t="s">
         <v>107</v>
       </c>
       <c r="G260"/>
       <c r="H260">
         <v>33715580</v>
       </c>
       <c r="I260" t="s">
         <v>967</v>
       </c>
       <c r="J260" t="s">
         <v>17</v>
       </c>
       <c r="K260" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="261" spans="1:11">
       <c r="A261">
         <v>6906</v>
       </c>
       <c r="B261" t="s">
         <v>969</v>
       </c>
       <c r="C261" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D261"/>
       <c r="E261" t="s">
         <v>909</v>
       </c>
       <c r="F261" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="G261"/>
       <c r="H261">
         <v>32794403</v>
       </c>
       <c r="I261" t="s">
         <v>57</v>
       </c>
       <c r="J261" t="s">
         <v>17</v>
       </c>
       <c r="K261" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="262" spans="1:11">
       <c r="A262">
         <v>8083</v>
       </c>
       <c r="B262" t="s">
         <v>971</v>
       </c>
       <c r="C262" t="s">
         <v>924</v>
       </c>
@@ -18251,54 +18188,54 @@
       </c>
       <c r="G262"/>
       <c r="H262">
         <v>38232858</v>
       </c>
       <c r="I262" t="s">
         <v>972</v>
       </c>
       <c r="J262" t="s">
         <v>17</v>
       </c>
       <c r="K262" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="263" spans="1:11">
       <c r="A263">
         <v>18827</v>
       </c>
       <c r="B263" t="s">
         <v>974</v>
       </c>
       <c r="C263"/>
       <c r="D263"/>
       <c r="E263" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="F263" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G263"/>
       <c r="H263">
         <v>32002889</v>
       </c>
       <c r="I263" t="s">
         <v>34</v>
       </c>
       <c r="J263" t="s">
         <v>17</v>
       </c>
       <c r="K263" t="s">
         <v>975</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264">
         <v>936</v>
       </c>
       <c r="B264" t="s">
         <v>976</v>
       </c>
       <c r="C264" t="s">
         <v>977</v>
       </c>
@@ -18309,54 +18246,54 @@
         <v>978</v>
       </c>
       <c r="H264">
         <v>6959404</v>
       </c>
       <c r="I264" t="s">
         <v>635</v>
       </c>
       <c r="J264" t="s">
         <v>17</v>
       </c>
       <c r="K264" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="265" spans="1:11">
       <c r="A265">
         <v>7496</v>
       </c>
       <c r="B265" t="s">
         <v>980</v>
       </c>
       <c r="C265"/>
       <c r="D265"/>
       <c r="E265" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F265" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G265"/>
       <c r="H265">
         <v>32749606</v>
       </c>
       <c r="I265" t="s">
         <v>981</v>
       </c>
       <c r="J265" t="s">
         <v>17</v>
       </c>
       <c r="K265" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="266" spans="1:11">
       <c r="A266">
         <v>2492</v>
       </c>
       <c r="B266" t="s">
         <v>983</v>
       </c>
       <c r="C266" t="s">
         <v>729</v>
       </c>
@@ -18371,116 +18308,116 @@
       </c>
       <c r="I266" t="s">
         <v>39</v>
       </c>
       <c r="J266" t="s">
         <v>17</v>
       </c>
       <c r="K266" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="267" spans="1:11">
       <c r="A267">
         <v>18837</v>
       </c>
       <c r="B267" t="s">
         <v>986</v>
       </c>
       <c r="C267" t="s">
         <v>271</v>
       </c>
       <c r="D267" t="s">
         <v>126</v>
       </c>
       <c r="E267" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F267" t="s">
         <v>179</v>
       </c>
       <c r="G267"/>
       <c r="H267">
         <v>33750697</v>
       </c>
       <c r="I267" t="s">
         <v>987</v>
       </c>
       <c r="J267" t="s">
         <v>17</v>
       </c>
       <c r="K267" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="268" spans="1:11">
       <c r="A268">
         <v>13161</v>
       </c>
       <c r="B268" t="s">
         <v>989</v>
       </c>
       <c r="C268" t="s">
         <v>232</v>
       </c>
       <c r="D268" t="s">
         <v>126</v>
       </c>
       <c r="E268" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F268" t="s">
         <v>71</v>
       </c>
       <c r="G268"/>
       <c r="H268">
         <v>42009627</v>
       </c>
       <c r="I268" t="s">
         <v>990</v>
       </c>
       <c r="J268" t="s">
         <v>17</v>
       </c>
       <c r="K268" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269">
         <v>477</v>
       </c>
       <c r="B269" t="s">
         <v>992</v>
       </c>
       <c r="C269"/>
       <c r="D269"/>
       <c r="E269" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F269" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G269"/>
       <c r="H269">
         <v>32895255</v>
       </c>
       <c r="I269" t="s">
         <v>39</v>
       </c>
       <c r="J269" t="s">
         <v>17</v>
       </c>
       <c r="K269" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="270" spans="1:11">
       <c r="A270">
         <v>18848</v>
       </c>
       <c r="B270" t="s">
         <v>994</v>
       </c>
       <c r="C270"/>
       <c r="D270"/>
       <c r="E270" t="s">
@@ -18524,51 +18461,51 @@
       </c>
       <c r="I271" t="s">
         <v>998</v>
       </c>
       <c r="J271" t="s">
         <v>17</v>
       </c>
       <c r="K271" t="s">
         <v>999</v>
       </c>
     </row>
     <row r="272" spans="1:11">
       <c r="A272">
         <v>13162</v>
       </c>
       <c r="B272" t="s">
         <v>1000</v>
       </c>
       <c r="C272" t="s">
         <v>60</v>
       </c>
       <c r="D272" t="s">
         <v>13</v>
       </c>
       <c r="E272" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F272" t="s">
         <v>171</v>
       </c>
       <c r="G272"/>
       <c r="H272">
         <v>33898690</v>
       </c>
       <c r="I272" t="s">
         <v>1001</v>
       </c>
       <c r="J272" t="s">
         <v>17</v>
       </c>
       <c r="K272" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="273" spans="1:11">
       <c r="A273">
         <v>13164</v>
       </c>
       <c r="B273" t="s">
         <v>1003</v>
       </c>
@@ -18654,74 +18591,74 @@
       <c r="J275" t="s">
         <v>17</v>
       </c>
       <c r="K275" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276">
         <v>18868</v>
       </c>
       <c r="B276" t="s">
         <v>1014</v>
       </c>
       <c r="C276"/>
       <c r="D276" t="s">
         <v>1015</v>
       </c>
       <c r="E276"/>
       <c r="F276"/>
       <c r="G276"/>
       <c r="H276">
         <v>36163206</v>
       </c>
       <c r="I276" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="J276" t="s">
         <v>17</v>
       </c>
       <c r="K276" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="277" spans="1:11">
       <c r="A277">
         <v>13170</v>
       </c>
       <c r="B277" t="s">
         <v>1017</v>
       </c>
       <c r="C277" t="s">
         <v>148</v>
       </c>
       <c r="D277" t="s">
         <v>13</v>
       </c>
       <c r="E277" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F277" t="s">
         <v>71</v>
       </c>
       <c r="G277"/>
       <c r="H277">
         <v>35066726</v>
       </c>
       <c r="I277" t="s">
         <v>1018</v>
       </c>
       <c r="J277" t="s">
         <v>17</v>
       </c>
       <c r="K277" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="278" spans="1:11">
       <c r="A278">
         <v>13171</v>
       </c>
       <c r="B278" t="s">
         <v>1020</v>
       </c>
@@ -18737,54 +18674,54 @@
       </c>
       <c r="I278" t="s">
         <v>264</v>
       </c>
       <c r="J278" t="s">
         <v>17</v>
       </c>
       <c r="K278" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="279" spans="1:11">
       <c r="A279">
         <v>18884</v>
       </c>
       <c r="B279" t="s">
         <v>1023</v>
       </c>
       <c r="C279" t="s">
         <v>50</v>
       </c>
       <c r="D279" t="s">
         <v>192</v>
       </c>
       <c r="E279" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="F279" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G279"/>
       <c r="H279">
         <v>31017168</v>
       </c>
       <c r="I279" t="s">
         <v>1024</v>
       </c>
       <c r="J279" t="s">
         <v>17</v>
       </c>
       <c r="K279" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="280" spans="1:11">
       <c r="A280">
         <v>18886</v>
       </c>
       <c r="B280" t="s">
         <v>1026</v>
       </c>
       <c r="C280"/>
       <c r="D280"/>
       <c r="E280" t="s">
@@ -18802,106 +18739,106 @@
       </c>
       <c r="J280" t="s">
         <v>17</v>
       </c>
       <c r="K280" t="s">
         <v>1027</v>
       </c>
     </row>
     <row r="281" spans="1:11">
       <c r="A281">
         <v>18894</v>
       </c>
       <c r="B281" t="s">
         <v>1028</v>
       </c>
       <c r="C281" t="s">
         <v>148</v>
       </c>
       <c r="D281" t="s">
         <v>13</v>
       </c>
       <c r="E281" t="s">
         <v>816</v>
       </c>
       <c r="F281" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="G281"/>
       <c r="H281">
         <v>12043339</v>
       </c>
       <c r="I281" t="s">
         <v>57</v>
       </c>
       <c r="J281" t="s">
         <v>17</v>
       </c>
       <c r="K281" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="282" spans="1:11">
       <c r="A282">
         <v>18904</v>
       </c>
       <c r="B282" t="s">
         <v>1030</v>
       </c>
       <c r="C282"/>
       <c r="D282"/>
       <c r="E282" t="s">
         <v>1031</v>
       </c>
       <c r="F282" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="G282"/>
       <c r="H282">
         <v>33478526</v>
       </c>
       <c r="I282" t="s">
         <v>16</v>
       </c>
       <c r="J282" t="s">
         <v>17</v>
       </c>
       <c r="K282" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="283" spans="1:11">
       <c r="A283">
         <v>18919</v>
       </c>
       <c r="B283" t="s">
         <v>1033</v>
       </c>
       <c r="C283"/>
       <c r="D283"/>
       <c r="E283" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="F283" t="s">
         <v>38</v>
       </c>
       <c r="G283"/>
       <c r="H283">
         <v>34446732</v>
       </c>
       <c r="I283" t="s">
         <v>611</v>
       </c>
       <c r="J283" t="s">
         <v>17</v>
       </c>
       <c r="K283" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="284" spans="1:11">
       <c r="A284">
         <v>18927</v>
       </c>
       <c r="B284" t="s">
         <v>1035</v>
       </c>
@@ -18971,84 +18908,84 @@
       <c r="F286"/>
       <c r="G286"/>
       <c r="H286">
         <v>33194338</v>
       </c>
       <c r="I286" t="s">
         <v>1041</v>
       </c>
       <c r="J286" t="s">
         <v>17</v>
       </c>
       <c r="K286" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="287" spans="1:11">
       <c r="A287">
         <v>18942</v>
       </c>
       <c r="B287" t="s">
         <v>1043</v>
       </c>
       <c r="C287"/>
       <c r="D287"/>
       <c r="E287" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="F287" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G287"/>
       <c r="H287">
         <v>39592621</v>
       </c>
       <c r="I287" t="s">
         <v>1044</v>
       </c>
       <c r="J287" t="s">
         <v>17</v>
       </c>
       <c r="K287" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="288" spans="1:11">
       <c r="A288">
         <v>13187</v>
       </c>
       <c r="B288" t="s">
         <v>1046</v>
       </c>
       <c r="C288" t="s">
         <v>148</v>
       </c>
       <c r="D288" t="s">
         <v>13</v>
       </c>
       <c r="E288" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F288" t="s">
         <v>71</v>
       </c>
       <c r="G288"/>
       <c r="H288">
         <v>39190589</v>
       </c>
       <c r="I288" t="s">
         <v>1047</v>
       </c>
       <c r="J288" t="s">
         <v>17</v>
       </c>
       <c r="K288" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="289" spans="1:11">
       <c r="A289">
         <v>18949</v>
       </c>
       <c r="B289" t="s">
         <v>1049</v>
       </c>
@@ -19122,110 +19059,110 @@
         <v>91</v>
       </c>
       <c r="H291" t="s">
         <v>1056</v>
       </c>
       <c r="I291" t="s">
         <v>1057</v>
       </c>
       <c r="J291" t="s">
         <v>17</v>
       </c>
       <c r="K291" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292">
         <v>18954</v>
       </c>
       <c r="B292" t="s">
         <v>1059</v>
       </c>
       <c r="C292"/>
       <c r="D292"/>
       <c r="E292" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F292" t="s">
         <v>133</v>
       </c>
       <c r="G292"/>
       <c r="H292" t="s">
         <v>1060</v>
       </c>
       <c r="I292" t="s">
         <v>1061</v>
       </c>
       <c r="J292" t="s">
         <v>17</v>
       </c>
       <c r="K292" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="293" spans="1:11">
       <c r="A293">
         <v>18972</v>
       </c>
       <c r="B293" t="s">
         <v>1063</v>
       </c>
       <c r="C293"/>
       <c r="D293" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="E293"/>
       <c r="F293"/>
       <c r="G293"/>
       <c r="H293">
         <v>34934518</v>
       </c>
       <c r="I293" t="s">
         <v>1064</v>
       </c>
       <c r="J293" t="s">
         <v>17</v>
       </c>
       <c r="K293" t="s">
         <v>1065</v>
       </c>
     </row>
     <row r="294" spans="1:11">
       <c r="A294">
         <v>18974</v>
       </c>
       <c r="B294" t="s">
         <v>1066</v>
       </c>
       <c r="C294"/>
       <c r="D294"/>
       <c r="E294" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="F294" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="G294"/>
       <c r="H294">
         <v>32970911</v>
       </c>
       <c r="I294" t="s">
         <v>57</v>
       </c>
       <c r="J294" t="s">
         <v>17</v>
       </c>
       <c r="K294" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="295" spans="1:11">
       <c r="A295">
         <v>18975</v>
       </c>
       <c r="B295" t="s">
         <v>1068</v>
       </c>
       <c r="C295"/>
       <c r="D295"/>
       <c r="E295" t="s">
@@ -19308,51 +19245,51 @@
       </c>
       <c r="K297" t="s">
         <v>1075</v>
       </c>
     </row>
     <row r="298" spans="1:11">
       <c r="A298">
         <v>18993</v>
       </c>
       <c r="B298" t="s">
         <v>1076</v>
       </c>
       <c r="C298"/>
       <c r="D298"/>
       <c r="E298" t="s">
         <v>858</v>
       </c>
       <c r="F298" t="s">
         <v>56</v>
       </c>
       <c r="G298"/>
       <c r="H298">
         <v>36797841</v>
       </c>
       <c r="I298" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="J298" t="s">
         <v>17</v>
       </c>
       <c r="K298" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="299" spans="1:11">
       <c r="A299">
         <v>18994</v>
       </c>
       <c r="B299" t="s">
         <v>1078</v>
       </c>
       <c r="C299"/>
       <c r="D299"/>
       <c r="E299" t="s">
         <v>858</v>
       </c>
       <c r="F299" t="s">
         <v>56</v>
       </c>
       <c r="G299"/>
       <c r="H299">
@@ -19364,51 +19301,51 @@
       <c r="J299" t="s">
         <v>17</v>
       </c>
       <c r="K299" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="300" spans="1:11">
       <c r="A300">
         <v>18997</v>
       </c>
       <c r="B300" t="s">
         <v>1081</v>
       </c>
       <c r="C300"/>
       <c r="D300" t="s">
         <v>1082</v>
       </c>
       <c r="E300"/>
       <c r="F300"/>
       <c r="G300"/>
       <c r="H300">
         <v>36668086</v>
       </c>
       <c r="I300" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="J300" t="s">
         <v>17</v>
       </c>
       <c r="K300" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="301" spans="1:11">
       <c r="A301">
         <v>115</v>
       </c>
       <c r="B301" t="s">
         <v>1084</v>
       </c>
       <c r="C301" t="s">
         <v>271</v>
       </c>
       <c r="D301" t="s">
         <v>126</v>
       </c>
       <c r="E301" t="s">
         <v>700</v>
       </c>
       <c r="F301" t="s">
@@ -19532,115 +19469,115 @@
       <c r="F305"/>
       <c r="G305"/>
       <c r="H305">
         <v>33111376</v>
       </c>
       <c r="I305" t="s">
         <v>1100</v>
       </c>
       <c r="J305" t="s">
         <v>17</v>
       </c>
       <c r="K305" t="s">
         <v>1101</v>
       </c>
     </row>
     <row r="306" spans="1:11">
       <c r="A306">
         <v>8433</v>
       </c>
       <c r="B306" t="s">
         <v>1102</v>
       </c>
       <c r="C306"/>
       <c r="D306"/>
       <c r="E306" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F306" t="s">
         <v>71</v>
       </c>
       <c r="G306" t="s">
         <v>180</v>
       </c>
       <c r="H306">
         <v>20320706</v>
       </c>
       <c r="I306" t="s">
         <v>967</v>
       </c>
       <c r="J306" t="s">
         <v>17</v>
       </c>
       <c r="K306" t="s">
         <v>1103</v>
       </c>
     </row>
     <row r="307" spans="1:11">
       <c r="A307">
         <v>19033</v>
       </c>
       <c r="B307" t="s">
         <v>1104</v>
       </c>
       <c r="C307"/>
       <c r="D307"/>
       <c r="E307" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="F307" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="G307"/>
       <c r="H307">
         <v>18149900</v>
       </c>
       <c r="I307" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="J307" t="s">
         <v>17</v>
       </c>
       <c r="K307" t="s">
         <v>1105</v>
       </c>
     </row>
     <row r="308" spans="1:11">
       <c r="A308">
         <v>13206</v>
       </c>
       <c r="B308" t="s">
         <v>1106</v>
       </c>
       <c r="C308" t="s">
         <v>12</v>
       </c>
       <c r="D308" t="s">
         <v>126</v>
       </c>
       <c r="E308" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F308" t="s">
         <v>150</v>
       </c>
       <c r="G308"/>
       <c r="H308" t="s">
         <v>1107</v>
       </c>
       <c r="I308" t="s">
         <v>264</v>
       </c>
       <c r="J308" t="s">
         <v>17</v>
       </c>
       <c r="K308" t="s">
         <v>1108</v>
       </c>
     </row>
     <row r="309" spans="1:11">
       <c r="A309">
         <v>19066</v>
       </c>
       <c r="B309" t="s">
         <v>1109</v>
       </c>
@@ -19664,73 +19601,73 @@
       </c>
       <c r="K309" t="s">
         <v>1111</v>
       </c>
     </row>
     <row r="310" spans="1:11">
       <c r="A310">
         <v>19070</v>
       </c>
       <c r="B310" t="s">
         <v>1112</v>
       </c>
       <c r="C310"/>
       <c r="D310"/>
       <c r="E310" t="s">
         <v>1113</v>
       </c>
       <c r="F310" t="s">
         <v>28</v>
       </c>
       <c r="G310"/>
       <c r="H310">
         <v>31418238</v>
       </c>
       <c r="I310" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="J310" t="s">
         <v>17</v>
       </c>
       <c r="K310" t="s">
         <v>1114</v>
       </c>
     </row>
     <row r="311" spans="1:11">
       <c r="A311">
         <v>896</v>
       </c>
       <c r="B311" t="s">
         <v>1115</v>
       </c>
       <c r="C311"/>
       <c r="D311"/>
       <c r="E311" t="s">
         <v>1116</v>
       </c>
       <c r="F311" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G311"/>
       <c r="H311">
         <v>33789747</v>
       </c>
       <c r="I311" t="s">
         <v>16</v>
       </c>
       <c r="J311" t="s">
         <v>17</v>
       </c>
       <c r="K311" t="s">
         <v>1117</v>
       </c>
     </row>
     <row r="312" spans="1:11">
       <c r="A312">
         <v>19079</v>
       </c>
       <c r="B312" t="s">
         <v>1118</v>
       </c>
       <c r="C312" t="s">
         <v>271</v>
       </c>
@@ -19805,51 +19742,51 @@
       <c r="F314" t="s">
         <v>38</v>
       </c>
       <c r="G314"/>
       <c r="H314">
         <v>32904714</v>
       </c>
       <c r="I314" t="s">
         <v>39</v>
       </c>
       <c r="J314" t="s">
         <v>17</v>
       </c>
       <c r="K314" t="s">
         <v>1127</v>
       </c>
     </row>
     <row r="315" spans="1:11">
       <c r="A315">
         <v>19094</v>
       </c>
       <c r="B315" t="s">
         <v>1128</v>
       </c>
       <c r="C315" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D315" t="s">
         <v>1129</v>
       </c>
       <c r="E315"/>
       <c r="F315"/>
       <c r="G315"/>
       <c r="H315">
         <v>32991892</v>
       </c>
       <c r="I315" t="s">
         <v>57</v>
       </c>
       <c r="J315" t="s">
         <v>17</v>
       </c>
       <c r="K315" t="s">
         <v>1130</v>
       </c>
     </row>
     <row r="316" spans="1:11">
       <c r="A316">
         <v>19102</v>
       </c>
       <c r="B316" t="s">
@@ -19958,54 +19895,54 @@
       </c>
       <c r="I319" t="s">
         <v>1143</v>
       </c>
       <c r="J319" t="s">
         <v>17</v>
       </c>
       <c r="K319" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="320" spans="1:11">
       <c r="A320">
         <v>2346</v>
       </c>
       <c r="B320" t="s">
         <v>1145</v>
       </c>
       <c r="C320" t="s">
         <v>50</v>
       </c>
       <c r="D320" t="s">
         <v>192</v>
       </c>
       <c r="E320" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="F320" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="G320"/>
       <c r="H320">
         <v>32161647</v>
       </c>
       <c r="I320" t="s">
         <v>57</v>
       </c>
       <c r="J320" t="s">
         <v>17</v>
       </c>
       <c r="K320" t="s">
         <v>1146</v>
       </c>
     </row>
     <row r="321" spans="1:11">
       <c r="A321">
         <v>19140</v>
       </c>
       <c r="B321" t="s">
         <v>1147</v>
       </c>
       <c r="C321"/>
       <c r="D321"/>
       <c r="E321" t="s">
@@ -20127,51 +20064,51 @@
         <v>34668133</v>
       </c>
       <c r="I325" t="s">
         <v>1163</v>
       </c>
       <c r="J325" t="s">
         <v>17</v>
       </c>
       <c r="K325" t="s">
         <v>1164</v>
       </c>
     </row>
     <row r="326" spans="1:11">
       <c r="A326">
         <v>1374</v>
       </c>
       <c r="B326" t="s">
         <v>1165</v>
       </c>
       <c r="C326"/>
       <c r="D326"/>
       <c r="E326" t="s">
         <v>1116</v>
       </c>
       <c r="F326" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G326"/>
       <c r="H326">
         <v>39053566</v>
       </c>
       <c r="I326" t="s">
         <v>573</v>
       </c>
       <c r="J326" t="s">
         <v>17</v>
       </c>
       <c r="K326" t="s">
         <v>1166</v>
       </c>
     </row>
     <row r="327" spans="1:11">
       <c r="A327">
         <v>19150</v>
       </c>
       <c r="B327" t="s">
         <v>1167</v>
       </c>
       <c r="C327"/>
       <c r="D327"/>
       <c r="E327" t="s">
@@ -20240,94 +20177,94 @@
       </c>
       <c r="G329"/>
       <c r="H329">
         <v>32277293</v>
       </c>
       <c r="I329" t="s">
         <v>151</v>
       </c>
       <c r="J329" t="s">
         <v>17</v>
       </c>
       <c r="K329" t="s">
         <v>1176</v>
       </c>
     </row>
     <row r="330" spans="1:11">
       <c r="A330">
         <v>19154</v>
       </c>
       <c r="B330" t="s">
         <v>1177</v>
       </c>
       <c r="C330"/>
       <c r="D330"/>
       <c r="E330" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="F330" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="G330"/>
       <c r="H330">
         <v>32964980</v>
       </c>
       <c r="I330" t="s">
         <v>57</v>
       </c>
       <c r="J330" t="s">
         <v>17</v>
       </c>
       <c r="K330" t="s">
         <v>1178</v>
       </c>
     </row>
     <row r="331" spans="1:11">
       <c r="A331">
         <v>19157</v>
       </c>
       <c r="B331" t="s">
         <v>1179</v>
       </c>
       <c r="C331" t="s">
         <v>50</v>
       </c>
       <c r="D331" t="s">
         <v>192</v>
       </c>
       <c r="E331" t="s">
         <v>267</v>
       </c>
       <c r="F331" t="s">
         <v>139</v>
       </c>
       <c r="G331"/>
       <c r="H331">
         <v>16108550</v>
       </c>
       <c r="I331" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="J331" t="s">
         <v>17</v>
       </c>
       <c r="K331" t="s">
         <v>1180</v>
       </c>
     </row>
     <row r="332" spans="1:11">
       <c r="A332">
         <v>3642</v>
       </c>
       <c r="B332" t="s">
         <v>1181</v>
       </c>
       <c r="C332" t="s">
         <v>80</v>
       </c>
       <c r="D332" t="s">
         <v>1182</v>
       </c>
       <c r="E332"/>
       <c r="F332"/>
       <c r="G332"/>
       <c r="H332">
@@ -20365,80 +20302,80 @@
         <v>33259577</v>
       </c>
       <c r="I333" t="s">
         <v>1186</v>
       </c>
       <c r="J333" t="s">
         <v>17</v>
       </c>
       <c r="K333" t="s">
         <v>1187</v>
       </c>
     </row>
     <row r="334" spans="1:11">
       <c r="A334">
         <v>1375</v>
       </c>
       <c r="B334" t="s">
         <v>1188</v>
       </c>
       <c r="C334"/>
       <c r="D334"/>
       <c r="E334" t="s">
         <v>1116</v>
       </c>
       <c r="F334" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G334"/>
       <c r="H334">
         <v>39587779</v>
       </c>
       <c r="I334" t="s">
-        <v>531</v>
+        <v>272</v>
       </c>
       <c r="J334" t="s">
         <v>17</v>
       </c>
       <c r="K334" t="s">
         <v>1189</v>
       </c>
     </row>
     <row r="335" spans="1:11">
       <c r="A335">
         <v>19178</v>
       </c>
       <c r="B335" t="s">
         <v>1190</v>
       </c>
       <c r="C335"/>
       <c r="D335"/>
       <c r="E335" t="s">
         <v>1191</v>
       </c>
       <c r="F335" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="G335"/>
       <c r="H335">
         <v>38689184</v>
       </c>
       <c r="I335" t="s">
         <v>1192</v>
       </c>
       <c r="J335" t="s">
         <v>17</v>
       </c>
       <c r="K335" t="s">
         <v>1193</v>
       </c>
     </row>
     <row r="336" spans="1:11">
       <c r="A336">
         <v>19179</v>
       </c>
       <c r="B336" t="s">
         <v>1194</v>
       </c>
       <c r="C336"/>
       <c r="D336" t="s">
         <v>223</v>
@@ -20451,54 +20388,54 @@
       </c>
       <c r="I336" t="s">
         <v>1195</v>
       </c>
       <c r="J336" t="s">
         <v>17</v>
       </c>
       <c r="K336" t="s">
         <v>1196</v>
       </c>
     </row>
     <row r="337" spans="1:11">
       <c r="A337">
         <v>19180</v>
       </c>
       <c r="B337" t="s">
         <v>1197</v>
       </c>
       <c r="C337" t="s">
         <v>125</v>
       </c>
       <c r="D337" t="s">
         <v>126</v>
       </c>
       <c r="E337" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F337" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G337"/>
       <c r="H337" t="s">
         <v>1198</v>
       </c>
       <c r="I337" t="s">
         <v>556</v>
       </c>
       <c r="J337" t="s">
         <v>17</v>
       </c>
       <c r="K337" t="s">
         <v>1199</v>
       </c>
     </row>
     <row r="338" spans="1:11">
       <c r="A338">
         <v>19183</v>
       </c>
       <c r="B338" t="s">
         <v>1200</v>
       </c>
       <c r="C338"/>
       <c r="D338"/>
       <c r="E338" t="s">
@@ -20693,321 +20630,321 @@
       </c>
       <c r="I344" t="s">
         <v>1225</v>
       </c>
       <c r="J344" t="s">
         <v>17</v>
       </c>
       <c r="K344" t="s">
         <v>1226</v>
       </c>
     </row>
     <row r="345" spans="1:11">
       <c r="A345">
         <v>19207</v>
       </c>
       <c r="B345" t="s">
         <v>1227</v>
       </c>
       <c r="C345" t="s">
         <v>271</v>
       </c>
       <c r="D345" t="s">
         <v>126</v>
       </c>
       <c r="E345" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F345" t="s">
         <v>179</v>
       </c>
       <c r="G345"/>
       <c r="H345">
         <v>32897987</v>
       </c>
       <c r="I345" t="s">
         <v>34</v>
       </c>
       <c r="J345" t="s">
         <v>17</v>
       </c>
       <c r="K345" t="s">
         <v>1228</v>
       </c>
     </row>
     <row r="346" spans="1:11">
       <c r="A346">
         <v>19211</v>
       </c>
       <c r="B346" t="s">
         <v>1229</v>
       </c>
       <c r="C346" t="s">
         <v>1230</v>
       </c>
       <c r="D346"/>
       <c r="E346"/>
       <c r="F346" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G346"/>
       <c r="H346">
         <v>38403658</v>
       </c>
       <c r="I346" t="s">
         <v>1231</v>
       </c>
       <c r="J346" t="s">
         <v>17</v>
       </c>
       <c r="K346" t="s">
         <v>1232</v>
       </c>
     </row>
     <row r="347" spans="1:11">
       <c r="A347">
         <v>19212</v>
       </c>
       <c r="B347" t="s">
         <v>1233</v>
       </c>
       <c r="C347" t="s">
         <v>1234</v>
       </c>
       <c r="D347"/>
       <c r="E347"/>
       <c r="F347"/>
       <c r="G347"/>
       <c r="H347">
         <v>36388730</v>
       </c>
       <c r="I347" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="J347" t="s">
         <v>17</v>
       </c>
       <c r="K347" t="s">
         <v>1235</v>
       </c>
     </row>
     <row r="348" spans="1:11">
       <c r="A348">
         <v>19215</v>
       </c>
       <c r="B348" t="s">
         <v>1236</v>
       </c>
       <c r="C348" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D348" t="s">
         <v>13</v>
       </c>
       <c r="E348" t="s">
         <v>1031</v>
       </c>
       <c r="F348" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="G348"/>
       <c r="H348">
         <v>31067432</v>
       </c>
       <c r="I348" t="s">
         <v>1237</v>
       </c>
       <c r="J348" t="s">
         <v>17</v>
       </c>
       <c r="K348" t="s">
         <v>1238</v>
       </c>
     </row>
     <row r="349" spans="1:11">
       <c r="A349">
         <v>8252</v>
       </c>
       <c r="B349" t="s">
         <v>1239</v>
       </c>
       <c r="C349" t="s">
         <v>60</v>
       </c>
       <c r="D349" t="s">
         <v>13</v>
       </c>
       <c r="E349" t="s">
         <v>909</v>
       </c>
       <c r="F349" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="G349"/>
       <c r="H349">
         <v>31032212</v>
       </c>
       <c r="I349" t="s">
         <v>998</v>
       </c>
       <c r="J349" t="s">
         <v>17</v>
       </c>
       <c r="K349" t="s">
         <v>1240</v>
       </c>
     </row>
     <row r="350" spans="1:11">
       <c r="A350">
         <v>19222</v>
       </c>
       <c r="B350" t="s">
         <v>1241</v>
       </c>
       <c r="C350"/>
       <c r="D350"/>
       <c r="E350" t="s">
         <v>27</v>
       </c>
       <c r="F350" t="s">
         <v>28</v>
       </c>
       <c r="G350"/>
       <c r="H350">
         <v>34230422</v>
       </c>
       <c r="I350" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="J350" t="s">
         <v>17</v>
       </c>
       <c r="K350" t="s">
         <v>1242</v>
       </c>
     </row>
     <row r="351" spans="1:11">
       <c r="A351">
         <v>19224</v>
       </c>
       <c r="B351" t="s">
         <v>1243</v>
       </c>
       <c r="C351"/>
       <c r="D351" t="s">
         <v>1244</v>
       </c>
       <c r="E351"/>
       <c r="F351" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G351"/>
       <c r="H351">
         <v>32716168</v>
       </c>
       <c r="I351" t="s">
         <v>1245</v>
       </c>
       <c r="J351" t="s">
         <v>17</v>
       </c>
       <c r="K351" t="s">
         <v>1246</v>
       </c>
     </row>
     <row r="352" spans="1:11">
       <c r="A352">
         <v>1376</v>
       </c>
       <c r="B352" t="s">
         <v>1247</v>
       </c>
       <c r="C352"/>
       <c r="D352"/>
       <c r="E352" t="s">
         <v>1116</v>
       </c>
       <c r="F352" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G352"/>
       <c r="H352">
         <v>35088294</v>
       </c>
       <c r="I352" t="s">
         <v>1248</v>
       </c>
       <c r="J352" t="s">
         <v>17</v>
       </c>
       <c r="K352" t="s">
         <v>1249</v>
       </c>
     </row>
     <row r="353" spans="1:11">
       <c r="A353">
         <v>19234</v>
       </c>
       <c r="B353" t="s">
         <v>1250</v>
       </c>
       <c r="C353"/>
       <c r="D353" t="s">
         <v>1251</v>
       </c>
       <c r="E353"/>
       <c r="F353"/>
       <c r="G353"/>
       <c r="H353" t="s">
         <v>1252</v>
       </c>
       <c r="I353" t="s">
         <v>689</v>
       </c>
       <c r="J353" t="s">
         <v>17</v>
       </c>
       <c r="K353" t="s">
         <v>1253</v>
       </c>
     </row>
     <row r="354" spans="1:11">
       <c r="A354">
         <v>588</v>
       </c>
       <c r="B354" t="s">
         <v>1254</v>
       </c>
       <c r="C354" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D354" t="s">
         <v>126</v>
       </c>
       <c r="E354"/>
       <c r="F354" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="G354"/>
       <c r="H354">
         <v>35652972</v>
       </c>
       <c r="I354" t="s">
         <v>1255</v>
       </c>
       <c r="J354" t="s">
         <v>17</v>
       </c>
       <c r="K354" t="s">
         <v>1256</v>
       </c>
     </row>
     <row r="355" spans="1:11">
       <c r="A355">
         <v>19236</v>
       </c>
       <c r="B355" t="s">
         <v>1257</v>
       </c>
       <c r="C355"/>
       <c r="D355" t="s">
         <v>1258</v>
@@ -21074,54 +21011,54 @@
       </c>
       <c r="G357"/>
       <c r="H357">
         <v>33583329</v>
       </c>
       <c r="I357" t="s">
         <v>16</v>
       </c>
       <c r="J357" t="s">
         <v>17</v>
       </c>
       <c r="K357" t="s">
         <v>1266</v>
       </c>
     </row>
     <row r="358" spans="1:11">
       <c r="A358">
         <v>19262</v>
       </c>
       <c r="B358" t="s">
         <v>1267</v>
       </c>
       <c r="C358"/>
       <c r="D358"/>
       <c r="E358" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="F358" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G358"/>
       <c r="H358">
         <v>35752342</v>
       </c>
       <c r="I358" t="s">
         <v>63</v>
       </c>
       <c r="J358" t="s">
         <v>17</v>
       </c>
       <c r="K358" t="s">
         <v>1268</v>
       </c>
     </row>
     <row r="359" spans="1:11">
       <c r="A359">
         <v>1876</v>
       </c>
       <c r="B359" t="s">
         <v>1269</v>
       </c>
       <c r="C359" t="s">
         <v>1270</v>
       </c>
@@ -21385,136 +21322,136 @@
       </c>
       <c r="J367" t="s">
         <v>17</v>
       </c>
       <c r="K367" t="s">
         <v>1298</v>
       </c>
     </row>
     <row r="368" spans="1:11">
       <c r="A368">
         <v>4955</v>
       </c>
       <c r="B368" t="s">
         <v>1299</v>
       </c>
       <c r="C368" t="s">
         <v>148</v>
       </c>
       <c r="D368" t="s">
         <v>13</v>
       </c>
       <c r="E368" t="s">
         <v>816</v>
       </c>
       <c r="F368" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="G368"/>
       <c r="H368">
         <v>33136763</v>
       </c>
       <c r="I368" t="s">
         <v>1300</v>
       </c>
       <c r="J368" t="s">
         <v>17</v>
       </c>
       <c r="K368" t="s">
         <v>1301</v>
       </c>
     </row>
     <row r="369" spans="1:11">
       <c r="A369">
         <v>19311</v>
       </c>
       <c r="B369" t="s">
         <v>1302</v>
       </c>
       <c r="C369"/>
       <c r="D369"/>
       <c r="E369"/>
       <c r="F369" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G369"/>
       <c r="H369">
         <v>39229844</v>
       </c>
       <c r="I369" t="s">
         <v>1121</v>
       </c>
       <c r="J369" t="s">
         <v>17</v>
       </c>
       <c r="K369" t="s">
         <v>1303</v>
       </c>
     </row>
     <row r="370" spans="1:11">
       <c r="A370">
         <v>19317</v>
       </c>
       <c r="B370" t="s">
         <v>1304</v>
       </c>
       <c r="C370"/>
       <c r="D370"/>
       <c r="E370" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="F370" t="s">
         <v>38</v>
       </c>
       <c r="G370"/>
       <c r="H370">
         <v>15045916</v>
       </c>
       <c r="I370" t="s">
         <v>1305</v>
       </c>
       <c r="J370" t="s">
         <v>17</v>
       </c>
       <c r="K370" t="s">
         <v>1306</v>
       </c>
     </row>
     <row r="371" spans="1:11">
       <c r="A371">
         <v>19321</v>
       </c>
       <c r="B371" t="s">
         <v>1307</v>
       </c>
       <c r="C371"/>
       <c r="D371"/>
       <c r="E371" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F371" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G371"/>
       <c r="H371">
         <v>20259139</v>
       </c>
       <c r="I371" t="s">
         <v>129</v>
       </c>
       <c r="J371" t="s">
         <v>17</v>
       </c>
       <c r="K371" t="s">
         <v>1308</v>
       </c>
     </row>
     <row r="372" spans="1:11">
       <c r="A372">
         <v>19327</v>
       </c>
       <c r="B372" t="s">
         <v>1309</v>
       </c>
       <c r="C372" t="s">
         <v>148</v>
       </c>
@@ -21565,110 +21502,110 @@
       </c>
       <c r="J373" t="s">
         <v>17</v>
       </c>
       <c r="K373" t="s">
         <v>1314</v>
       </c>
     </row>
     <row r="374" spans="1:11">
       <c r="A374">
         <v>19334</v>
       </c>
       <c r="B374" t="s">
         <v>1315</v>
       </c>
       <c r="C374" t="s">
         <v>148</v>
       </c>
       <c r="D374" t="s">
         <v>13</v>
       </c>
       <c r="E374" t="s">
         <v>1031</v>
       </c>
       <c r="F374" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="G374"/>
       <c r="H374">
         <v>33368207</v>
       </c>
       <c r="I374" t="s">
         <v>1316</v>
       </c>
       <c r="J374" t="s">
         <v>17</v>
       </c>
       <c r="K374" t="s">
         <v>1317</v>
       </c>
     </row>
     <row r="375" spans="1:11">
       <c r="A375">
         <v>19336</v>
       </c>
       <c r="B375" t="s">
         <v>1318</v>
       </c>
       <c r="C375"/>
       <c r="D375"/>
       <c r="E375" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F375" t="s">
         <v>171</v>
       </c>
       <c r="G375"/>
       <c r="H375">
         <v>20607104</v>
       </c>
       <c r="I375" t="s">
         <v>264</v>
       </c>
       <c r="J375" t="s">
         <v>17</v>
       </c>
       <c r="K375" t="s">
         <v>1319</v>
       </c>
     </row>
     <row r="376" spans="1:11">
       <c r="A376">
         <v>14221</v>
       </c>
       <c r="B376" t="s">
         <v>1320</v>
       </c>
       <c r="C376" t="s">
         <v>148</v>
       </c>
       <c r="D376" t="s">
         <v>13</v>
       </c>
       <c r="E376" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F376" t="s">
         <v>71</v>
       </c>
       <c r="G376"/>
       <c r="H376">
         <v>42057026</v>
       </c>
       <c r="I376" t="s">
         <v>39</v>
       </c>
       <c r="J376" t="s">
         <v>17</v>
       </c>
       <c r="K376" t="s">
         <v>1321</v>
       </c>
     </row>
     <row r="377" spans="1:11">
       <c r="A377">
         <v>14223</v>
       </c>
       <c r="B377" t="s">
         <v>1322</v>
       </c>
@@ -21748,51 +21685,51 @@
       </c>
       <c r="I379" t="s">
         <v>1328</v>
       </c>
       <c r="J379" t="s">
         <v>17</v>
       </c>
       <c r="K379" t="s">
         <v>1329</v>
       </c>
     </row>
     <row r="380" spans="1:11">
       <c r="A380">
         <v>4862</v>
       </c>
       <c r="B380" t="s">
         <v>1330</v>
       </c>
       <c r="C380" t="s">
         <v>105</v>
       </c>
       <c r="D380" t="s">
         <v>192</v>
       </c>
       <c r="E380" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F380" t="s">
         <v>150</v>
       </c>
       <c r="G380"/>
       <c r="H380">
         <v>39692448</v>
       </c>
       <c r="I380" t="s">
         <v>1331</v>
       </c>
       <c r="J380" t="s">
         <v>17</v>
       </c>
       <c r="K380" t="s">
         <v>1332</v>
       </c>
     </row>
     <row r="381" spans="1:11">
       <c r="A381">
         <v>14232</v>
       </c>
       <c r="B381" t="s">
         <v>1333</v>
       </c>
@@ -21806,51 +21743,51 @@
       </c>
       <c r="G381"/>
       <c r="H381">
         <v>33779756</v>
       </c>
       <c r="I381" t="s">
         <v>16</v>
       </c>
       <c r="J381" t="s">
         <v>17</v>
       </c>
       <c r="K381" t="s">
         <v>1335</v>
       </c>
     </row>
     <row r="382" spans="1:11">
       <c r="A382">
         <v>3383</v>
       </c>
       <c r="B382" t="s">
         <v>1336</v>
       </c>
       <c r="C382"/>
       <c r="D382"/>
       <c r="E382" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="F382" t="s">
         <v>38</v>
       </c>
       <c r="G382"/>
       <c r="H382">
         <v>33432221</v>
       </c>
       <c r="I382" t="s">
         <v>1337</v>
       </c>
       <c r="J382" t="s">
         <v>17</v>
       </c>
       <c r="K382" t="s">
         <v>1338</v>
       </c>
     </row>
     <row r="383" spans="1:11">
       <c r="A383">
         <v>7268</v>
       </c>
       <c r="B383" t="s">
         <v>1339</v>
       </c>
@@ -21867,51 +21804,51 @@
         <v>38203503</v>
       </c>
       <c r="I383" t="s">
         <v>1340</v>
       </c>
       <c r="J383" t="s">
         <v>17</v>
       </c>
       <c r="K383" t="s">
         <v>1341</v>
       </c>
     </row>
     <row r="384" spans="1:11">
       <c r="A384">
         <v>19385</v>
       </c>
       <c r="B384" t="s">
         <v>1342</v>
       </c>
       <c r="C384"/>
       <c r="D384" t="s">
         <v>1343</v>
       </c>
       <c r="E384"/>
       <c r="F384" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G384"/>
       <c r="H384">
         <v>32651450</v>
       </c>
       <c r="I384" t="s">
         <v>34</v>
       </c>
       <c r="J384" t="s">
         <v>17</v>
       </c>
       <c r="K384" t="s">
         <v>1344</v>
       </c>
     </row>
     <row r="385" spans="1:11">
       <c r="A385">
         <v>19389</v>
       </c>
       <c r="B385" t="s">
         <v>1345</v>
       </c>
       <c r="C385"/>
       <c r="D385"/>
       <c r="E385" t="s">
@@ -22011,80 +21948,80 @@
       </c>
       <c r="G388"/>
       <c r="H388">
         <v>33788913</v>
       </c>
       <c r="I388" t="s">
         <v>1357</v>
       </c>
       <c r="J388" t="s">
         <v>17</v>
       </c>
       <c r="K388" t="s">
         <v>1358</v>
       </c>
     </row>
     <row r="389" spans="1:11">
       <c r="A389">
         <v>19407</v>
       </c>
       <c r="B389" t="s">
         <v>1359</v>
       </c>
       <c r="C389"/>
       <c r="D389"/>
       <c r="E389" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F389" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G389"/>
       <c r="H389">
         <v>34821508</v>
       </c>
       <c r="I389" t="s">
         <v>1360</v>
       </c>
       <c r="J389" t="s">
         <v>17</v>
       </c>
       <c r="K389" t="s">
         <v>1361</v>
       </c>
     </row>
     <row r="390" spans="1:11">
       <c r="A390">
         <v>19427</v>
       </c>
       <c r="B390" t="s">
         <v>1362</v>
       </c>
       <c r="C390"/>
       <c r="D390"/>
       <c r="E390" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F390" t="s">
         <v>133</v>
       </c>
       <c r="G390"/>
       <c r="H390">
         <v>39196284</v>
       </c>
       <c r="I390" t="s">
         <v>1363</v>
       </c>
       <c r="J390" t="s">
         <v>17</v>
       </c>
       <c r="K390" t="s">
         <v>1364</v>
       </c>
     </row>
     <row r="391" spans="1:11">
       <c r="A391">
         <v>19428</v>
       </c>
       <c r="B391" t="s">
         <v>1365</v>
       </c>
@@ -22132,51 +22069,51 @@
         <v>35044306</v>
       </c>
       <c r="I392" t="s">
         <v>1369</v>
       </c>
       <c r="J392" t="s">
         <v>17</v>
       </c>
       <c r="K392" t="s">
         <v>1370</v>
       </c>
     </row>
     <row r="393" spans="1:11">
       <c r="A393">
         <v>19429</v>
       </c>
       <c r="B393" t="s">
         <v>1371</v>
       </c>
       <c r="C393" t="s">
         <v>1372</v>
       </c>
       <c r="D393"/>
       <c r="E393"/>
       <c r="F393" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G393"/>
       <c r="H393">
         <v>35072633</v>
       </c>
       <c r="I393" t="s">
         <v>1136</v>
       </c>
       <c r="J393" t="s">
         <v>17</v>
       </c>
       <c r="K393" t="s">
         <v>1373</v>
       </c>
     </row>
     <row r="394" spans="1:11">
       <c r="A394">
         <v>1300</v>
       </c>
       <c r="B394" t="s">
         <v>1374</v>
       </c>
       <c r="C394"/>
       <c r="D394"/>
       <c r="E394" t="s">
@@ -22247,54 +22184,54 @@
       </c>
       <c r="G396"/>
       <c r="H396">
         <v>38635966</v>
       </c>
       <c r="I396" t="s">
         <v>1382</v>
       </c>
       <c r="J396" t="s">
         <v>17</v>
       </c>
       <c r="K396" t="s">
         <v>1383</v>
       </c>
     </row>
     <row r="397" spans="1:11">
       <c r="A397">
         <v>19448</v>
       </c>
       <c r="B397" t="s">
         <v>1384</v>
       </c>
       <c r="C397"/>
       <c r="D397"/>
       <c r="E397" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="F397" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="G397"/>
       <c r="H397">
         <v>39003371</v>
       </c>
       <c r="I397" t="s">
         <v>573</v>
       </c>
       <c r="J397" t="s">
         <v>17</v>
       </c>
       <c r="K397" t="s">
         <v>1385</v>
       </c>
     </row>
     <row r="398" spans="1:11">
       <c r="A398">
         <v>19452</v>
       </c>
       <c r="B398" t="s">
         <v>1386</v>
       </c>
       <c r="C398" t="s">
         <v>125</v>
       </c>
@@ -22312,133 +22249,133 @@
         <v>35592114</v>
       </c>
       <c r="I398" t="s">
         <v>1387</v>
       </c>
       <c r="J398" t="s">
         <v>17</v>
       </c>
       <c r="K398" t="s">
         <v>1388</v>
       </c>
     </row>
     <row r="399" spans="1:11">
       <c r="A399">
         <v>19454</v>
       </c>
       <c r="B399" t="s">
         <v>1389</v>
       </c>
       <c r="C399"/>
       <c r="D399" t="s">
         <v>638</v>
       </c>
       <c r="E399"/>
       <c r="F399" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="G399"/>
       <c r="H399">
         <v>17030251</v>
       </c>
       <c r="I399" t="s">
         <v>1390</v>
       </c>
       <c r="J399" t="s">
         <v>17</v>
       </c>
       <c r="K399" t="s">
         <v>1391</v>
       </c>
     </row>
     <row r="400" spans="1:11">
       <c r="A400">
         <v>19461</v>
       </c>
       <c r="B400" t="s">
         <v>1392</v>
       </c>
       <c r="C400"/>
       <c r="D400"/>
       <c r="E400" t="s">
         <v>178</v>
       </c>
       <c r="F400" t="s">
         <v>179</v>
       </c>
       <c r="G400"/>
       <c r="H400">
         <v>36642107</v>
       </c>
       <c r="I400" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="J400" t="s">
         <v>17</v>
       </c>
       <c r="K400" t="s">
         <v>1393</v>
       </c>
     </row>
     <row r="401" spans="1:11">
       <c r="A401">
         <v>19465</v>
       </c>
       <c r="B401" t="s">
         <v>1394</v>
       </c>
       <c r="C401"/>
       <c r="D401" t="s">
         <v>638</v>
       </c>
       <c r="E401"/>
       <c r="F401" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="G401"/>
       <c r="H401">
         <v>42077531</v>
       </c>
       <c r="I401" t="s">
         <v>57</v>
       </c>
       <c r="J401" t="s">
         <v>17</v>
       </c>
       <c r="K401" t="s">
         <v>1395</v>
       </c>
     </row>
     <row r="402" spans="1:11">
       <c r="A402">
         <v>19473</v>
       </c>
       <c r="B402" t="s">
         <v>1396</v>
       </c>
       <c r="C402" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D402" t="s">
         <v>13</v>
       </c>
       <c r="E402" t="s">
         <v>201</v>
       </c>
       <c r="F402" t="s">
         <v>202</v>
       </c>
       <c r="G402"/>
       <c r="H402">
         <v>12021211</v>
       </c>
       <c r="I402" t="s">
         <v>1397</v>
       </c>
       <c r="J402" t="s">
         <v>17</v>
       </c>
       <c r="K402" t="s">
         <v>1398</v>
       </c>
     </row>
     <row r="403" spans="1:11">
@@ -22584,94 +22521,94 @@
       </c>
       <c r="I407" t="s">
         <v>1412</v>
       </c>
       <c r="J407" t="s">
         <v>17</v>
       </c>
       <c r="K407" t="s">
         <v>1413</v>
       </c>
     </row>
     <row r="408" spans="1:11">
       <c r="A408">
         <v>14277</v>
       </c>
       <c r="B408" t="s">
         <v>1414</v>
       </c>
       <c r="C408" t="s">
         <v>80</v>
       </c>
       <c r="D408" t="s">
         <v>192</v>
       </c>
       <c r="E408" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F408" t="s">
         <v>71</v>
       </c>
       <c r="G408"/>
       <c r="H408">
         <v>38662696</v>
       </c>
       <c r="I408" t="s">
         <v>1415</v>
       </c>
       <c r="J408" t="s">
         <v>17</v>
       </c>
       <c r="K408" t="s">
         <v>1416</v>
       </c>
     </row>
     <row r="409" spans="1:11">
       <c r="A409">
         <v>19496</v>
       </c>
       <c r="B409" t="s">
         <v>1417</v>
       </c>
       <c r="C409" t="s">
         <v>12</v>
       </c>
       <c r="D409" t="s">
         <v>126</v>
       </c>
       <c r="E409" t="s">
         <v>909</v>
       </c>
       <c r="F409" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="G409"/>
       <c r="H409">
         <v>31373861</v>
       </c>
       <c r="I409" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="J409" t="s">
         <v>17</v>
       </c>
       <c r="K409" t="s">
         <v>1418</v>
       </c>
     </row>
     <row r="410" spans="1:11">
       <c r="A410">
         <v>19505</v>
       </c>
       <c r="B410" t="s">
         <v>1419</v>
       </c>
       <c r="C410" t="s">
         <v>627</v>
       </c>
       <c r="D410" t="s">
         <v>1420</v>
       </c>
       <c r="E410"/>
       <c r="F410"/>
       <c r="G410"/>
       <c r="H410">
@@ -22829,51 +22766,51 @@
         <v>31321790</v>
       </c>
       <c r="I415" t="s">
         <v>1435</v>
       </c>
       <c r="J415" t="s">
         <v>17</v>
       </c>
       <c r="K415" t="s">
         <v>1436</v>
       </c>
     </row>
     <row r="416" spans="1:11">
       <c r="A416">
         <v>19515</v>
       </c>
       <c r="B416" t="s">
         <v>1437</v>
       </c>
       <c r="C416"/>
       <c r="D416" t="s">
         <v>1438</v>
       </c>
       <c r="E416"/>
       <c r="F416" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G416"/>
       <c r="H416">
         <v>35153166</v>
       </c>
       <c r="I416" t="s">
         <v>1439</v>
       </c>
       <c r="J416" t="s">
         <v>17</v>
       </c>
       <c r="K416" t="s">
         <v>1440</v>
       </c>
     </row>
     <row r="417" spans="1:11">
       <c r="A417">
         <v>19534</v>
       </c>
       <c r="B417" t="s">
         <v>1441</v>
       </c>
       <c r="C417" t="s">
         <v>137</v>
       </c>
@@ -22917,54 +22854,54 @@
         <v>76</v>
       </c>
       <c r="H418">
         <v>32333822</v>
       </c>
       <c r="I418" t="s">
         <v>1217</v>
       </c>
       <c r="J418" t="s">
         <v>17</v>
       </c>
       <c r="K418" t="s">
         <v>1445</v>
       </c>
     </row>
     <row r="419" spans="1:11">
       <c r="A419">
         <v>13274</v>
       </c>
       <c r="B419" t="s">
         <v>1446</v>
       </c>
       <c r="C419"/>
       <c r="D419"/>
       <c r="E419" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F419" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G419"/>
       <c r="H419">
         <v>34975909</v>
       </c>
       <c r="I419" t="s">
         <v>1447</v>
       </c>
       <c r="J419" t="s">
         <v>17</v>
       </c>
       <c r="K419" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="420" spans="1:11">
       <c r="A420">
         <v>13278</v>
       </c>
       <c r="B420" t="s">
         <v>1449</v>
       </c>
       <c r="C420"/>
       <c r="D420" t="s">
         <v>614</v>
@@ -23006,51 +22943,51 @@
       </c>
       <c r="I421" t="s">
         <v>1452</v>
       </c>
       <c r="J421" t="s">
         <v>17</v>
       </c>
       <c r="K421" t="s">
         <v>1453</v>
       </c>
     </row>
     <row r="422" spans="1:11">
       <c r="A422">
         <v>625</v>
       </c>
       <c r="B422" t="s">
         <v>1454</v>
       </c>
       <c r="C422" t="s">
         <v>80</v>
       </c>
       <c r="D422" t="s">
         <v>192</v>
       </c>
       <c r="E422" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F422" t="s">
         <v>171</v>
       </c>
       <c r="G422"/>
       <c r="H422">
         <v>32887857</v>
       </c>
       <c r="I422" t="s">
         <v>57</v>
       </c>
       <c r="J422" t="s">
         <v>17</v>
       </c>
       <c r="K422" t="s">
         <v>1455</v>
       </c>
     </row>
     <row r="423" spans="1:11">
       <c r="A423">
         <v>13286</v>
       </c>
       <c r="B423" t="s">
         <v>1456</v>
       </c>
@@ -23272,84 +23209,84 @@
         <v>35835463</v>
       </c>
       <c r="I430" t="s">
         <v>1018</v>
       </c>
       <c r="J430" t="s">
         <v>17</v>
       </c>
       <c r="K430" t="s">
         <v>1479</v>
       </c>
     </row>
     <row r="431" spans="1:11">
       <c r="A431">
         <v>1029</v>
       </c>
       <c r="B431" t="s">
         <v>1480</v>
       </c>
       <c r="C431"/>
       <c r="D431" t="s">
         <v>1481</v>
       </c>
       <c r="E431"/>
       <c r="F431" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G431"/>
       <c r="H431">
         <v>39155423</v>
       </c>
       <c r="I431" t="s">
-        <v>531</v>
+        <v>272</v>
       </c>
       <c r="J431" t="s">
         <v>17</v>
       </c>
       <c r="K431" t="s">
         <v>1482</v>
       </c>
     </row>
     <row r="432" spans="1:11">
       <c r="A432">
         <v>19568</v>
       </c>
       <c r="B432" t="s">
         <v>1483</v>
       </c>
       <c r="C432" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D432" t="s">
         <v>13</v>
       </c>
       <c r="E432" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="F432" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G432"/>
       <c r="H432">
         <v>36361386</v>
       </c>
       <c r="I432" t="s">
         <v>264</v>
       </c>
       <c r="J432" t="s">
         <v>17</v>
       </c>
       <c r="K432" t="s">
         <v>1484</v>
       </c>
     </row>
     <row r="433" spans="1:11">
       <c r="A433">
         <v>19569</v>
       </c>
       <c r="B433" t="s">
         <v>1485</v>
       </c>
       <c r="C433" t="s">
         <v>1486</v>
       </c>
@@ -23563,80 +23500,80 @@
       <c r="F440"/>
       <c r="G440"/>
       <c r="H440">
         <v>32908714</v>
       </c>
       <c r="I440" t="s">
         <v>1513</v>
       </c>
       <c r="J440" t="s">
         <v>17</v>
       </c>
       <c r="K440" t="s">
         <v>1514</v>
       </c>
     </row>
     <row r="441" spans="1:11">
       <c r="A441">
         <v>19588</v>
       </c>
       <c r="B441" t="s">
         <v>1515</v>
       </c>
       <c r="C441"/>
       <c r="D441"/>
       <c r="E441" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="F441" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G441"/>
       <c r="H441">
         <v>39708792</v>
       </c>
       <c r="I441" t="s">
         <v>1516</v>
       </c>
       <c r="J441" t="s">
         <v>17</v>
       </c>
       <c r="K441" t="s">
         <v>1517</v>
       </c>
     </row>
     <row r="442" spans="1:11">
       <c r="A442">
         <v>19589</v>
       </c>
       <c r="B442" t="s">
         <v>1518</v>
       </c>
       <c r="C442"/>
       <c r="D442"/>
       <c r="E442" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="F442" t="s">
         <v>618</v>
       </c>
       <c r="G442"/>
       <c r="H442">
         <v>39273397</v>
       </c>
       <c r="I442" t="s">
         <v>1519</v>
       </c>
       <c r="J442" t="s">
         <v>17</v>
       </c>
       <c r="K442" t="s">
         <v>1520</v>
       </c>
     </row>
     <row r="443" spans="1:11">
       <c r="A443">
         <v>19596</v>
       </c>
       <c r="B443" t="s">
         <v>1521</v>
       </c>
@@ -23719,110 +23656,110 @@
       </c>
       <c r="J445" t="s">
         <v>17</v>
       </c>
       <c r="K445" t="s">
         <v>1530</v>
       </c>
     </row>
     <row r="446" spans="1:11">
       <c r="A446">
         <v>19599</v>
       </c>
       <c r="B446" t="s">
         <v>1531</v>
       </c>
       <c r="C446" t="s">
         <v>271</v>
       </c>
       <c r="D446" t="s">
         <v>126</v>
       </c>
       <c r="E446" t="s">
         <v>1532</v>
       </c>
       <c r="F446" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="G446"/>
       <c r="H446">
         <v>20742701</v>
       </c>
       <c r="I446" t="s">
         <v>1533</v>
       </c>
       <c r="J446" t="s">
         <v>17</v>
       </c>
       <c r="K446" t="s">
         <v>1534</v>
       </c>
     </row>
     <row r="447" spans="1:11">
       <c r="A447">
         <v>19601</v>
       </c>
       <c r="B447" t="s">
         <v>1535</v>
       </c>
       <c r="C447"/>
       <c r="D447"/>
       <c r="E447" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F447" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G447"/>
       <c r="H447">
         <v>38711395</v>
       </c>
       <c r="I447" t="s">
         <v>1536</v>
       </c>
       <c r="J447" t="s">
         <v>17</v>
       </c>
       <c r="K447" t="s">
         <v>1537</v>
       </c>
     </row>
     <row r="448" spans="1:11">
       <c r="A448">
         <v>581</v>
       </c>
       <c r="B448" t="s">
         <v>1538</v>
       </c>
       <c r="C448" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D448"/>
       <c r="E448"/>
       <c r="F448"/>
       <c r="G448" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="H448">
         <v>18097038</v>
       </c>
       <c r="I448" t="s">
         <v>1539</v>
       </c>
       <c r="J448" t="s">
         <v>17</v>
       </c>
       <c r="K448" t="s">
         <v>1540</v>
       </c>
     </row>
     <row r="449" spans="1:11">
       <c r="A449">
         <v>19603</v>
       </c>
       <c r="B449" t="s">
         <v>1541</v>
       </c>
       <c r="C449"/>
       <c r="D449" t="s">
         <v>1542</v>
       </c>
@@ -23890,51 +23827,51 @@
         <v>1493</v>
       </c>
       <c r="H451" t="s">
         <v>1551</v>
       </c>
       <c r="I451" t="s">
         <v>1552</v>
       </c>
       <c r="J451" t="s">
         <v>17</v>
       </c>
       <c r="K451" t="s">
         <v>1553</v>
       </c>
     </row>
     <row r="452" spans="1:11">
       <c r="A452">
         <v>19629</v>
       </c>
       <c r="B452" t="s">
         <v>1554</v>
       </c>
       <c r="C452"/>
       <c r="D452"/>
       <c r="E452" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F452" t="s">
         <v>128</v>
       </c>
       <c r="G452"/>
       <c r="H452">
         <v>12023940</v>
       </c>
       <c r="I452" t="s">
         <v>1555</v>
       </c>
       <c r="J452" t="s">
         <v>17</v>
       </c>
       <c r="K452" t="s">
         <v>1556</v>
       </c>
     </row>
     <row r="453" spans="1:11">
       <c r="A453">
         <v>4544</v>
       </c>
       <c r="B453" t="s">
         <v>1557</v>
       </c>
@@ -24040,139 +23977,139 @@
         <v>42176930</v>
       </c>
       <c r="I456" t="s">
         <v>57</v>
       </c>
       <c r="J456" t="s">
         <v>17</v>
       </c>
       <c r="K456" t="s">
         <v>1568</v>
       </c>
     </row>
     <row r="457" spans="1:11">
       <c r="A457">
         <v>19652</v>
       </c>
       <c r="B457" t="s">
         <v>1569</v>
       </c>
       <c r="C457"/>
       <c r="D457" t="s">
         <v>1570</v>
       </c>
       <c r="E457"/>
       <c r="F457" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="G457"/>
       <c r="H457">
         <v>32518149</v>
       </c>
       <c r="I457" t="s">
         <v>39</v>
       </c>
       <c r="J457" t="s">
         <v>17</v>
       </c>
       <c r="K457" t="s">
         <v>1571</v>
       </c>
     </row>
     <row r="458" spans="1:11">
       <c r="A458">
         <v>6984</v>
       </c>
       <c r="B458" t="s">
         <v>1572</v>
       </c>
       <c r="C458" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D458" t="s">
         <v>192</v>
       </c>
       <c r="E458" t="s">
         <v>816</v>
       </c>
       <c r="F458" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="G458"/>
       <c r="H458">
         <v>33494664</v>
       </c>
       <c r="I458" t="s">
         <v>1573</v>
       </c>
       <c r="J458" t="s">
         <v>17</v>
       </c>
       <c r="K458" t="s">
         <v>1574</v>
       </c>
     </row>
     <row r="459" spans="1:11">
       <c r="A459">
         <v>19669</v>
       </c>
       <c r="B459" t="s">
         <v>1575</v>
       </c>
       <c r="C459"/>
       <c r="D459"/>
       <c r="E459" t="s">
         <v>37</v>
       </c>
       <c r="F459" t="s">
         <v>38</v>
       </c>
       <c r="G459"/>
       <c r="H459">
         <v>36852194</v>
       </c>
       <c r="I459" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="J459" t="s">
         <v>17</v>
       </c>
       <c r="K459" t="s">
         <v>1576</v>
       </c>
     </row>
     <row r="460" spans="1:11">
       <c r="A460">
         <v>19670</v>
       </c>
       <c r="B460" t="s">
         <v>1577</v>
       </c>
       <c r="C460"/>
       <c r="D460"/>
       <c r="E460" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F460" t="s">
         <v>179</v>
       </c>
       <c r="G460"/>
       <c r="H460">
         <v>33101762</v>
       </c>
       <c r="I460" t="s">
         <v>1578</v>
       </c>
       <c r="J460" t="s">
         <v>17</v>
       </c>
       <c r="K460" t="s">
         <v>1579</v>
       </c>
     </row>
     <row r="461" spans="1:11">
       <c r="A461">
         <v>19673</v>
       </c>
       <c r="B461" t="s">
         <v>1580</v>
       </c>
@@ -24227,51 +24164,51 @@
       </c>
       <c r="I462" t="s">
         <v>1584</v>
       </c>
       <c r="J462" t="s">
         <v>17</v>
       </c>
       <c r="K462" t="s">
         <v>1585</v>
       </c>
     </row>
     <row r="463" spans="1:11">
       <c r="A463">
         <v>13331</v>
       </c>
       <c r="B463" t="s">
         <v>1586</v>
       </c>
       <c r="C463" t="s">
         <v>80</v>
       </c>
       <c r="D463" t="s">
         <v>192</v>
       </c>
       <c r="E463" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F463" t="s">
         <v>171</v>
       </c>
       <c r="G463"/>
       <c r="H463">
         <v>37322280</v>
       </c>
       <c r="I463" t="s">
         <v>1587</v>
       </c>
       <c r="J463" t="s">
         <v>17</v>
       </c>
       <c r="K463" t="s">
         <v>1588</v>
       </c>
     </row>
     <row r="464" spans="1:11">
       <c r="A464">
         <v>19686</v>
       </c>
       <c r="B464" t="s">
         <v>1589</v>
       </c>
@@ -24291,51 +24228,51 @@
       <c r="J464" t="s">
         <v>17</v>
       </c>
       <c r="K464" t="s">
         <v>1592</v>
       </c>
     </row>
     <row r="465" spans="1:11">
       <c r="A465">
         <v>19692</v>
       </c>
       <c r="B465" t="s">
         <v>1593</v>
       </c>
       <c r="C465"/>
       <c r="D465" t="s">
         <v>1594</v>
       </c>
       <c r="E465"/>
       <c r="F465"/>
       <c r="G465"/>
       <c r="H465">
         <v>36762552</v>
       </c>
       <c r="I465" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="J465" t="s">
         <v>17</v>
       </c>
       <c r="K465" t="s">
         <v>1595</v>
       </c>
     </row>
     <row r="466" spans="1:11">
       <c r="A466">
         <v>19695</v>
       </c>
       <c r="B466" t="s">
         <v>1596</v>
       </c>
       <c r="C466"/>
       <c r="D466" t="s">
         <v>1597</v>
       </c>
       <c r="E466"/>
       <c r="F466" t="s">
         <v>82</v>
       </c>
       <c r="G466"/>
       <c r="H466">
@@ -24403,83 +24340,83 @@
       </c>
       <c r="I468" t="s">
         <v>34</v>
       </c>
       <c r="J468" t="s">
         <v>17</v>
       </c>
       <c r="K468" t="s">
         <v>1604</v>
       </c>
     </row>
     <row r="469" spans="1:11">
       <c r="A469">
         <v>9301</v>
       </c>
       <c r="B469" t="s">
         <v>1605</v>
       </c>
       <c r="C469" t="s">
         <v>80</v>
       </c>
       <c r="D469" t="s">
         <v>192</v>
       </c>
       <c r="E469" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F469" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G469"/>
       <c r="H469">
         <v>42070108</v>
       </c>
       <c r="I469" t="s">
         <v>1606</v>
       </c>
       <c r="J469" t="s">
         <v>17</v>
       </c>
       <c r="K469" t="s">
         <v>1607</v>
       </c>
     </row>
     <row r="470" spans="1:11">
       <c r="A470">
         <v>1397</v>
       </c>
       <c r="B470" t="s">
         <v>1608</v>
       </c>
       <c r="C470"/>
       <c r="D470"/>
       <c r="E470" t="s">
         <v>1116</v>
       </c>
       <c r="F470" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G470"/>
       <c r="H470">
         <v>32732951</v>
       </c>
       <c r="I470" t="s">
         <v>72</v>
       </c>
       <c r="J470" t="s">
         <v>17</v>
       </c>
       <c r="K470" t="s">
         <v>1609</v>
       </c>
     </row>
     <row r="471" spans="1:11">
       <c r="A471">
         <v>19714</v>
       </c>
       <c r="B471" t="s">
         <v>1610</v>
       </c>
       <c r="C471" t="s">
         <v>60</v>
       </c>
@@ -24560,51 +24497,51 @@
       </c>
       <c r="K473" t="s">
         <v>1618</v>
       </c>
     </row>
     <row r="474" spans="1:11">
       <c r="A474">
         <v>19734</v>
       </c>
       <c r="B474" t="s">
         <v>1619</v>
       </c>
       <c r="C474"/>
       <c r="D474"/>
       <c r="E474" t="s">
         <v>858</v>
       </c>
       <c r="F474" t="s">
         <v>56</v>
       </c>
       <c r="G474"/>
       <c r="H474">
         <v>39276366</v>
       </c>
       <c r="I474" t="s">
-        <v>531</v>
+        <v>272</v>
       </c>
       <c r="J474" t="s">
         <v>17</v>
       </c>
       <c r="K474" t="s">
         <v>1620</v>
       </c>
     </row>
     <row r="475" spans="1:11">
       <c r="A475">
         <v>19744</v>
       </c>
       <c r="B475" t="s">
         <v>1621</v>
       </c>
       <c r="C475" t="s">
         <v>125</v>
       </c>
       <c r="D475" t="s">
         <v>126</v>
       </c>
       <c r="E475" t="s">
         <v>1280</v>
       </c>
       <c r="F475" t="s">
@@ -24703,51 +24640,51 @@
       </c>
       <c r="I478" t="s">
         <v>16</v>
       </c>
       <c r="J478" t="s">
         <v>17</v>
       </c>
       <c r="K478" t="s">
         <v>1634</v>
       </c>
     </row>
     <row r="479" spans="1:11">
       <c r="A479">
         <v>8749</v>
       </c>
       <c r="B479" t="s">
         <v>1635</v>
       </c>
       <c r="C479" t="s">
         <v>105</v>
       </c>
       <c r="D479" t="s">
         <v>192</v>
       </c>
       <c r="E479" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F479" t="s">
         <v>128</v>
       </c>
       <c r="G479"/>
       <c r="H479">
         <v>13111881</v>
       </c>
       <c r="I479" t="s">
         <v>16</v>
       </c>
       <c r="J479" t="s">
         <v>17</v>
       </c>
       <c r="K479" t="s">
         <v>1636</v>
       </c>
     </row>
     <row r="480" spans="1:11">
       <c r="A480">
         <v>19784</v>
       </c>
       <c r="B480" t="s">
         <v>1637</v>
       </c>
@@ -24791,51 +24728,51 @@
         <v>12186879</v>
       </c>
       <c r="I481" t="s">
         <v>34</v>
       </c>
       <c r="J481" t="s">
         <v>17</v>
       </c>
       <c r="K481" t="s">
         <v>1643</v>
       </c>
     </row>
     <row r="482" spans="1:11">
       <c r="A482">
         <v>13367</v>
       </c>
       <c r="B482" t="s">
         <v>1644</v>
       </c>
       <c r="C482"/>
       <c r="D482" t="s">
         <v>1481</v>
       </c>
       <c r="E482"/>
       <c r="F482" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G482"/>
       <c r="H482">
         <v>35540107</v>
       </c>
       <c r="I482" t="s">
         <v>1645</v>
       </c>
       <c r="J482" t="s">
         <v>17</v>
       </c>
       <c r="K482" t="s">
         <v>1646</v>
       </c>
     </row>
     <row r="483" spans="1:11">
       <c r="A483">
         <v>8299</v>
       </c>
       <c r="B483" t="s">
         <v>1647</v>
       </c>
       <c r="C483" t="s">
         <v>148</v>
       </c>
@@ -24877,116 +24814,116 @@
       <c r="F484"/>
       <c r="G484"/>
       <c r="H484">
         <v>35419037</v>
       </c>
       <c r="I484" t="s">
         <v>1651</v>
       </c>
       <c r="J484" t="s">
         <v>17</v>
       </c>
       <c r="K484" t="s">
         <v>1652</v>
       </c>
     </row>
     <row r="485" spans="1:11">
       <c r="A485">
         <v>19799</v>
       </c>
       <c r="B485" t="s">
         <v>1653</v>
       </c>
       <c r="C485"/>
       <c r="D485"/>
       <c r="E485" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F485" t="s">
         <v>133</v>
       </c>
       <c r="G485"/>
       <c r="H485">
         <v>31469091</v>
       </c>
       <c r="I485" t="s">
         <v>998</v>
       </c>
       <c r="J485" t="s">
         <v>17</v>
       </c>
       <c r="K485" t="s">
         <v>1654</v>
       </c>
     </row>
     <row r="486" spans="1:11">
       <c r="A486">
         <v>8953</v>
       </c>
       <c r="B486" t="s">
         <v>1655</v>
       </c>
       <c r="C486" t="s">
         <v>50</v>
       </c>
       <c r="D486" t="s">
         <v>192</v>
       </c>
       <c r="E486" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F486" t="s">
         <v>71</v>
       </c>
       <c r="G486"/>
       <c r="H486">
         <v>33622530</v>
       </c>
       <c r="I486" t="s">
         <v>855</v>
       </c>
       <c r="J486" t="s">
         <v>17</v>
       </c>
       <c r="K486" t="s">
         <v>1656</v>
       </c>
     </row>
     <row r="487" spans="1:11">
       <c r="A487">
         <v>19812</v>
       </c>
       <c r="B487" t="s">
         <v>1657</v>
       </c>
       <c r="C487"/>
       <c r="D487"/>
       <c r="E487" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="F487" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G487"/>
       <c r="H487">
         <v>32474626</v>
       </c>
       <c r="I487" t="s">
         <v>72</v>
       </c>
       <c r="J487" t="s">
         <v>17</v>
       </c>
       <c r="K487" t="s">
         <v>1658</v>
       </c>
     </row>
     <row r="488" spans="1:11">
       <c r="A488">
         <v>19828</v>
       </c>
       <c r="B488" t="s">
         <v>1659</v>
       </c>
       <c r="C488" t="s">
         <v>12</v>
       </c>
@@ -25008,51 +24945,51 @@
       </c>
       <c r="J488" t="s">
         <v>17</v>
       </c>
       <c r="K488" t="s">
         <v>1660</v>
       </c>
     </row>
     <row r="489" spans="1:11">
       <c r="A489">
         <v>1393</v>
       </c>
       <c r="B489" t="s">
         <v>1661</v>
       </c>
       <c r="C489" t="s">
         <v>105</v>
       </c>
       <c r="D489" t="s">
         <v>192</v>
       </c>
       <c r="E489" t="s">
         <v>1116</v>
       </c>
       <c r="F489" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G489"/>
       <c r="H489">
         <v>33597004</v>
       </c>
       <c r="I489" t="s">
         <v>16</v>
       </c>
       <c r="J489" t="s">
         <v>17</v>
       </c>
       <c r="K489" t="s">
         <v>1662</v>
       </c>
     </row>
     <row r="490" spans="1:11">
       <c r="A490">
         <v>19834</v>
       </c>
       <c r="B490" t="s">
         <v>1663</v>
       </c>
       <c r="C490" t="s">
         <v>148</v>
       </c>
@@ -25077,77 +25014,77 @@
       </c>
       <c r="K490" t="s">
         <v>1665</v>
       </c>
     </row>
     <row r="491" spans="1:11">
       <c r="A491">
         <v>9903</v>
       </c>
       <c r="B491" t="s">
         <v>1666</v>
       </c>
       <c r="C491" t="s">
         <v>1667</v>
       </c>
       <c r="D491"/>
       <c r="E491"/>
       <c r="F491"/>
       <c r="G491" t="s">
         <v>1668</v>
       </c>
       <c r="H491">
         <v>11019157</v>
       </c>
       <c r="I491" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="J491" t="s">
         <v>17</v>
       </c>
       <c r="K491" t="s">
         <v>1669</v>
       </c>
     </row>
     <row r="492" spans="1:11">
       <c r="A492">
         <v>19842</v>
       </c>
       <c r="B492" t="s">
         <v>1670</v>
       </c>
       <c r="C492" t="s">
         <v>271</v>
       </c>
       <c r="D492" t="s">
         <v>126</v>
       </c>
       <c r="E492" t="s">
         <v>909</v>
       </c>
       <c r="F492" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="G492"/>
       <c r="H492">
         <v>6658320</v>
       </c>
       <c r="I492" t="s">
         <v>1671</v>
       </c>
       <c r="J492" t="s">
         <v>17</v>
       </c>
       <c r="K492" t="s">
         <v>1672</v>
       </c>
     </row>
     <row r="493" spans="1:11">
       <c r="A493">
         <v>13384</v>
       </c>
       <c r="B493" t="s">
         <v>1673</v>
       </c>
       <c r="C493" t="s">
         <v>12</v>
       </c>
@@ -25172,51 +25109,51 @@
       </c>
       <c r="K493" t="s">
         <v>1675</v>
       </c>
     </row>
     <row r="494" spans="1:11">
       <c r="A494">
         <v>19845</v>
       </c>
       <c r="B494" t="s">
         <v>1676</v>
       </c>
       <c r="C494"/>
       <c r="D494"/>
       <c r="E494" t="s">
         <v>1677</v>
       </c>
       <c r="F494" t="s">
         <v>1120</v>
       </c>
       <c r="G494"/>
       <c r="H494">
         <v>36736352</v>
       </c>
       <c r="I494" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="J494" t="s">
         <v>17</v>
       </c>
       <c r="K494" t="s">
         <v>1678</v>
       </c>
     </row>
     <row r="495" spans="1:11">
       <c r="A495">
         <v>19850</v>
       </c>
       <c r="B495" t="s">
         <v>1679</v>
       </c>
       <c r="C495"/>
       <c r="D495"/>
       <c r="E495" t="s">
         <v>132</v>
       </c>
       <c r="F495" t="s">
         <v>133</v>
       </c>
       <c r="G495"/>
       <c r="H495">
@@ -25342,54 +25279,54 @@
       </c>
       <c r="I499" t="s">
         <v>34</v>
       </c>
       <c r="J499" t="s">
         <v>17</v>
       </c>
       <c r="K499" t="s">
         <v>1691</v>
       </c>
     </row>
     <row r="500" spans="1:11">
       <c r="A500">
         <v>19867</v>
       </c>
       <c r="B500" t="s">
         <v>1692</v>
       </c>
       <c r="C500" t="s">
         <v>271</v>
       </c>
       <c r="D500" t="s">
         <v>126</v>
       </c>
       <c r="E500" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F500" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G500"/>
       <c r="H500">
         <v>33943095</v>
       </c>
       <c r="I500" t="s">
         <v>1693</v>
       </c>
       <c r="J500" t="s">
         <v>17</v>
       </c>
       <c r="K500" t="s">
         <v>1694</v>
       </c>
     </row>
     <row r="501" spans="1:11">
       <c r="A501">
         <v>19869</v>
       </c>
       <c r="B501" t="s">
         <v>1695</v>
       </c>
       <c r="C501" t="s">
         <v>1696</v>
       </c>
@@ -25410,102 +25347,102 @@
         <v>1697</v>
       </c>
     </row>
     <row r="502" spans="1:11">
       <c r="A502">
         <v>4527</v>
       </c>
       <c r="B502" t="s">
         <v>1698</v>
       </c>
       <c r="C502" t="s">
         <v>20</v>
       </c>
       <c r="D502" t="s">
         <v>1699</v>
       </c>
       <c r="E502"/>
       <c r="F502" t="s">
         <v>107</v>
       </c>
       <c r="G502"/>
       <c r="H502">
         <v>6835224</v>
       </c>
       <c r="I502" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="J502" t="s">
         <v>17</v>
       </c>
       <c r="K502" t="s">
         <v>1700</v>
       </c>
     </row>
     <row r="503" spans="1:11">
       <c r="A503">
         <v>19872</v>
       </c>
       <c r="B503" t="s">
         <v>1701</v>
       </c>
       <c r="C503"/>
       <c r="D503"/>
       <c r="E503" t="s">
         <v>700</v>
       </c>
       <c r="F503" t="s">
         <v>15</v>
       </c>
       <c r="G503"/>
       <c r="H503">
         <v>42187718</v>
       </c>
       <c r="I503" t="s">
         <v>1702</v>
       </c>
       <c r="J503" t="s">
         <v>17</v>
       </c>
       <c r="K503" t="s">
         <v>1703</v>
       </c>
     </row>
     <row r="504" spans="1:11">
       <c r="A504">
         <v>19874</v>
       </c>
       <c r="B504" t="s">
         <v>1704</v>
       </c>
       <c r="C504"/>
       <c r="D504"/>
       <c r="E504" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F504" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G504"/>
       <c r="H504">
         <v>32977328</v>
       </c>
       <c r="I504" t="s">
         <v>34</v>
       </c>
       <c r="J504" t="s">
         <v>17</v>
       </c>
       <c r="K504" t="s">
         <v>1705</v>
       </c>
     </row>
     <row r="505" spans="1:11">
       <c r="A505">
         <v>19875</v>
       </c>
       <c r="B505" t="s">
         <v>1706</v>
       </c>
       <c r="C505" t="s">
         <v>924</v>
       </c>
@@ -25530,74 +25467,74 @@
         <v>1708</v>
       </c>
     </row>
     <row r="506" spans="1:11">
       <c r="A506">
         <v>19878</v>
       </c>
       <c r="B506" t="s">
         <v>1709</v>
       </c>
       <c r="C506" t="s">
         <v>80</v>
       </c>
       <c r="D506" t="s">
         <v>1710</v>
       </c>
       <c r="E506"/>
       <c r="F506" t="s">
         <v>107</v>
       </c>
       <c r="G506"/>
       <c r="H506">
         <v>36325066</v>
       </c>
       <c r="I506" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="J506" t="s">
         <v>17</v>
       </c>
       <c r="K506" t="s">
         <v>1711</v>
       </c>
     </row>
     <row r="507" spans="1:11">
       <c r="A507">
         <v>13395</v>
       </c>
       <c r="B507" t="s">
         <v>1712</v>
       </c>
       <c r="C507" t="s">
         <v>148</v>
       </c>
       <c r="D507" t="s">
         <v>13</v>
       </c>
       <c r="E507" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F507" t="s">
         <v>71</v>
       </c>
       <c r="G507"/>
       <c r="H507">
         <v>32955727</v>
       </c>
       <c r="I507" t="s">
         <v>1713</v>
       </c>
       <c r="J507" t="s">
         <v>17</v>
       </c>
       <c r="K507" t="s">
         <v>1714</v>
       </c>
     </row>
     <row r="508" spans="1:11">
       <c r="A508">
         <v>19890</v>
       </c>
       <c r="B508" t="s">
         <v>1715</v>
       </c>
@@ -25656,51 +25593,51 @@
         <v>1720</v>
       </c>
     </row>
     <row r="510" spans="1:11">
       <c r="A510">
         <v>4101</v>
       </c>
       <c r="B510" t="s">
         <v>1721</v>
       </c>
       <c r="C510" t="s">
         <v>105</v>
       </c>
       <c r="D510" t="s">
         <v>1135</v>
       </c>
       <c r="E510"/>
       <c r="F510" t="s">
         <v>22</v>
       </c>
       <c r="G510"/>
       <c r="H510">
         <v>31376510</v>
       </c>
       <c r="I510" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="J510" t="s">
         <v>17</v>
       </c>
       <c r="K510" t="s">
         <v>1722</v>
       </c>
     </row>
     <row r="511" spans="1:11">
       <c r="A511">
         <v>2432</v>
       </c>
       <c r="B511" t="s">
         <v>1723</v>
       </c>
       <c r="C511" t="s">
         <v>148</v>
       </c>
       <c r="D511" t="s">
         <v>13</v>
       </c>
       <c r="E511" t="s">
         <v>127</v>
       </c>
       <c r="F511" t="s">
@@ -25857,96 +25794,96 @@
       </c>
       <c r="E516"/>
       <c r="F516"/>
       <c r="G516"/>
       <c r="H516">
         <v>32352290</v>
       </c>
       <c r="I516" t="s">
         <v>1606</v>
       </c>
       <c r="J516" t="s">
         <v>17</v>
       </c>
       <c r="K516" t="s">
         <v>1739</v>
       </c>
     </row>
     <row r="517" spans="1:11">
       <c r="A517">
         <v>19925</v>
       </c>
       <c r="B517" t="s">
         <v>1740</v>
       </c>
       <c r="C517" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D517" t="s">
         <v>13</v>
       </c>
       <c r="E517" t="s">
         <v>1741</v>
       </c>
       <c r="F517" t="s">
         <v>1742</v>
       </c>
       <c r="G517"/>
       <c r="H517">
         <v>33587565</v>
       </c>
       <c r="I517" t="s">
         <v>16</v>
       </c>
       <c r="J517" t="s">
         <v>17</v>
       </c>
       <c r="K517" t="s">
         <v>1743</v>
       </c>
     </row>
     <row r="518" spans="1:11">
       <c r="A518">
         <v>19926</v>
       </c>
       <c r="B518" t="s">
         <v>1744</v>
       </c>
       <c r="C518"/>
       <c r="D518"/>
       <c r="E518" t="s">
         <v>1071</v>
       </c>
       <c r="F518" t="s">
         <v>28</v>
       </c>
       <c r="G518"/>
       <c r="H518">
         <v>36792315</v>
       </c>
       <c r="I518" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="J518" t="s">
         <v>17</v>
       </c>
       <c r="K518" t="s">
         <v>1745</v>
       </c>
     </row>
     <row r="519" spans="1:11">
       <c r="A519">
         <v>19937</v>
       </c>
       <c r="B519" t="s">
         <v>1746</v>
       </c>
       <c r="C519" t="s">
         <v>1747</v>
       </c>
       <c r="D519"/>
       <c r="E519"/>
       <c r="F519"/>
       <c r="G519"/>
       <c r="H519">
         <v>32814981</v>
       </c>
@@ -25979,87 +25916,87 @@
       <c r="F520" t="s">
         <v>128</v>
       </c>
       <c r="G520"/>
       <c r="H520">
         <v>38215420</v>
       </c>
       <c r="I520" t="s">
         <v>1750</v>
       </c>
       <c r="J520" t="s">
         <v>17</v>
       </c>
       <c r="K520" t="s">
         <v>1751</v>
       </c>
     </row>
     <row r="521" spans="1:11">
       <c r="A521">
         <v>2453</v>
       </c>
       <c r="B521" t="s">
         <v>1752</v>
       </c>
       <c r="C521" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D521" t="s">
         <v>1753</v>
       </c>
       <c r="E521"/>
       <c r="F521" t="s">
         <v>90</v>
       </c>
       <c r="G521"/>
       <c r="H521">
         <v>35777190</v>
       </c>
       <c r="I521" t="s">
         <v>1754</v>
       </c>
       <c r="J521" t="s">
         <v>17</v>
       </c>
       <c r="K521" t="s">
         <v>1755</v>
       </c>
     </row>
     <row r="522" spans="1:11">
       <c r="A522">
         <v>19943</v>
       </c>
       <c r="B522" t="s">
         <v>1756</v>
       </c>
       <c r="C522"/>
       <c r="D522"/>
       <c r="E522" t="s">
         <v>1116</v>
       </c>
       <c r="F522" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G522"/>
       <c r="H522">
         <v>32930448</v>
       </c>
       <c r="I522" t="s">
         <v>72</v>
       </c>
       <c r="J522" t="s">
         <v>17</v>
       </c>
       <c r="K522" t="s">
         <v>1757</v>
       </c>
     </row>
     <row r="523" spans="1:11">
       <c r="A523">
         <v>19954</v>
       </c>
       <c r="B523" t="s">
         <v>1758</v>
       </c>
       <c r="C523" t="s">
         <v>1759</v>
       </c>
@@ -26072,79 +26009,79 @@
       </c>
       <c r="I523" t="s">
         <v>1760</v>
       </c>
       <c r="J523" t="s">
         <v>17</v>
       </c>
       <c r="K523" t="s">
         <v>1761</v>
       </c>
     </row>
     <row r="524" spans="1:11">
       <c r="A524">
         <v>5418</v>
       </c>
       <c r="B524" t="s">
         <v>1762</v>
       </c>
       <c r="C524" t="s">
         <v>1763</v>
       </c>
       <c r="D524"/>
       <c r="E524"/>
       <c r="F524"/>
       <c r="G524" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="H524">
         <v>19112019</v>
       </c>
       <c r="I524" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="J524" t="s">
         <v>17</v>
       </c>
       <c r="K524" t="s">
         <v>1764</v>
       </c>
     </row>
     <row r="525" spans="1:11">
       <c r="A525">
         <v>19960</v>
       </c>
       <c r="B525" t="s">
         <v>1765</v>
       </c>
       <c r="C525"/>
       <c r="D525"/>
       <c r="E525" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="F525" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G525"/>
       <c r="H525">
         <v>42084074</v>
       </c>
       <c r="I525" t="s">
         <v>1245</v>
       </c>
       <c r="J525" t="s">
         <v>17</v>
       </c>
       <c r="K525" t="s">
         <v>1766</v>
       </c>
     </row>
     <row r="526" spans="1:11">
       <c r="A526">
         <v>19967</v>
       </c>
       <c r="B526" t="s">
         <v>1767</v>
       </c>
       <c r="C526" t="s">
         <v>148</v>
       </c>
@@ -26186,61 +26123,61 @@
       <c r="F527"/>
       <c r="G527"/>
       <c r="H527">
         <v>20214787</v>
       </c>
       <c r="I527" t="s">
         <v>57</v>
       </c>
       <c r="J527" t="s">
         <v>17</v>
       </c>
       <c r="K527" t="s">
         <v>1771</v>
       </c>
     </row>
     <row r="528" spans="1:11">
       <c r="A528">
         <v>19977</v>
       </c>
       <c r="B528" t="s">
         <v>1772</v>
       </c>
       <c r="C528"/>
       <c r="D528"/>
       <c r="E528" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F528" t="s">
         <v>179</v>
       </c>
       <c r="G528"/>
       <c r="H528">
         <v>39584875</v>
       </c>
       <c r="I528" t="s">
-        <v>531</v>
+        <v>272</v>
       </c>
       <c r="J528" t="s">
         <v>17</v>
       </c>
       <c r="K528" t="s">
         <v>1773</v>
       </c>
     </row>
     <row r="529" spans="1:11">
       <c r="A529">
         <v>19979</v>
       </c>
       <c r="B529" t="s">
         <v>1774</v>
       </c>
       <c r="C529"/>
       <c r="D529" t="s">
         <v>115</v>
       </c>
       <c r="E529"/>
       <c r="F529"/>
       <c r="G529"/>
       <c r="H529">
         <v>32603144</v>
       </c>
@@ -26306,51 +26243,51 @@
       <c r="J531" t="s">
         <v>17</v>
       </c>
       <c r="K531" t="s">
         <v>1782</v>
       </c>
     </row>
     <row r="532" spans="1:11">
       <c r="A532">
         <v>13417</v>
       </c>
       <c r="B532" t="s">
         <v>1783</v>
       </c>
       <c r="C532" t="s">
         <v>1784</v>
       </c>
       <c r="D532"/>
       <c r="E532"/>
       <c r="F532"/>
       <c r="G532"/>
       <c r="H532">
         <v>34911190</v>
       </c>
       <c r="I532" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="J532" t="s">
         <v>17</v>
       </c>
       <c r="K532" t="s">
         <v>1785</v>
       </c>
     </row>
     <row r="533" spans="1:11">
       <c r="A533">
         <v>2455</v>
       </c>
       <c r="B533" t="s">
         <v>1786</v>
       </c>
       <c r="C533" t="s">
         <v>1787</v>
       </c>
       <c r="D533"/>
       <c r="E533"/>
       <c r="F533"/>
       <c r="G533" t="s">
         <v>1788</v>
       </c>
       <c r="H533">
@@ -26391,51 +26328,51 @@
       </c>
       <c r="I534" t="s">
         <v>1793</v>
       </c>
       <c r="J534" t="s">
         <v>17</v>
       </c>
       <c r="K534" t="s">
         <v>1794</v>
       </c>
     </row>
     <row r="535" spans="1:11">
       <c r="A535">
         <v>19992</v>
       </c>
       <c r="B535" t="s">
         <v>1795</v>
       </c>
       <c r="C535" t="s">
         <v>1796</v>
       </c>
       <c r="D535"/>
       <c r="E535"/>
       <c r="F535"/>
       <c r="G535" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="H535">
         <v>39314351</v>
       </c>
       <c r="I535" t="s">
         <v>1797</v>
       </c>
       <c r="J535" t="s">
         <v>17</v>
       </c>
       <c r="K535" t="s">
         <v>1798</v>
       </c>
     </row>
     <row r="536" spans="1:11">
       <c r="A536">
         <v>4076</v>
       </c>
       <c r="B536" t="s">
         <v>1799</v>
       </c>
       <c r="C536"/>
       <c r="D536" t="s">
         <v>1135</v>
       </c>
@@ -26449,51 +26386,51 @@
       </c>
       <c r="I536" t="s">
         <v>102</v>
       </c>
       <c r="J536" t="s">
         <v>17</v>
       </c>
       <c r="K536" t="s">
         <v>1800</v>
       </c>
     </row>
     <row r="537" spans="1:11">
       <c r="A537">
         <v>19996</v>
       </c>
       <c r="B537" t="s">
         <v>1801</v>
       </c>
       <c r="C537" t="s">
         <v>50</v>
       </c>
       <c r="D537" t="s">
         <v>192</v>
       </c>
       <c r="E537" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F537" t="s">
         <v>133</v>
       </c>
       <c r="G537"/>
       <c r="H537">
         <v>38374243</v>
       </c>
       <c r="I537" t="s">
         <v>1802</v>
       </c>
       <c r="J537" t="s">
         <v>17</v>
       </c>
       <c r="K537" t="s">
         <v>1803</v>
       </c>
     </row>
     <row r="538" spans="1:11">
       <c r="A538">
         <v>2458</v>
       </c>
       <c r="B538" t="s">
         <v>1804</v>
       </c>
@@ -26510,51 +26447,51 @@
         <v>36057588</v>
       </c>
       <c r="I538" t="s">
         <v>1806</v>
       </c>
       <c r="J538" t="s">
         <v>17</v>
       </c>
       <c r="K538" t="s">
         <v>1807</v>
       </c>
     </row>
     <row r="539" spans="1:11">
       <c r="A539">
         <v>20000</v>
       </c>
       <c r="B539" t="s">
         <v>1808</v>
       </c>
       <c r="C539"/>
       <c r="D539"/>
       <c r="E539" t="s">
         <v>1809</v>
       </c>
       <c r="F539" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="G539"/>
       <c r="H539">
         <v>33394949</v>
       </c>
       <c r="I539" t="s">
         <v>1810</v>
       </c>
       <c r="J539" t="s">
         <v>17</v>
       </c>
       <c r="K539" t="s">
         <v>1811</v>
       </c>
     </row>
     <row r="540" spans="1:11">
       <c r="A540">
         <v>20011</v>
       </c>
       <c r="B540" t="s">
         <v>1812</v>
       </c>
       <c r="C540"/>
       <c r="D540"/>
       <c r="E540" t="s">
@@ -26651,108 +26588,108 @@
         <v>12126730</v>
       </c>
       <c r="I543" t="s">
         <v>990</v>
       </c>
       <c r="J543" t="s">
         <v>17</v>
       </c>
       <c r="K543" t="s">
         <v>1822</v>
       </c>
     </row>
     <row r="544" spans="1:11">
       <c r="A544">
         <v>7384</v>
       </c>
       <c r="B544" t="s">
         <v>1823</v>
       </c>
       <c r="C544" t="s">
         <v>1824</v>
       </c>
       <c r="D544"/>
       <c r="E544"/>
       <c r="F544" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G544"/>
       <c r="H544">
         <v>33719197</v>
       </c>
       <c r="I544" t="s">
         <v>1825</v>
       </c>
       <c r="J544" t="s">
         <v>17</v>
       </c>
       <c r="K544" t="s">
         <v>1826</v>
       </c>
     </row>
     <row r="545" spans="1:11">
       <c r="A545">
         <v>20030</v>
       </c>
       <c r="B545" t="s">
         <v>1827</v>
       </c>
       <c r="C545"/>
       <c r="D545" t="s">
         <v>1828</v>
       </c>
       <c r="E545"/>
       <c r="F545"/>
       <c r="G545"/>
       <c r="H545">
         <v>31029434</v>
       </c>
       <c r="I545" t="s">
         <v>998</v>
       </c>
       <c r="J545" t="s">
         <v>17</v>
       </c>
       <c r="K545" t="s">
         <v>1829</v>
       </c>
     </row>
     <row r="546" spans="1:11">
       <c r="A546">
         <v>20032</v>
       </c>
       <c r="B546" t="s">
         <v>1830</v>
       </c>
       <c r="C546" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D546" t="s">
         <v>13</v>
       </c>
       <c r="E546" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="F546" t="s">
         <v>38</v>
       </c>
       <c r="G546"/>
       <c r="H546">
         <v>12186062</v>
       </c>
       <c r="I546" t="s">
         <v>129</v>
       </c>
       <c r="J546" t="s">
         <v>17</v>
       </c>
       <c r="K546" t="s">
         <v>1831</v>
       </c>
     </row>
     <row r="547" spans="1:11">
       <c r="A547">
         <v>13434</v>
       </c>
       <c r="B547" t="s">
         <v>1832</v>
       </c>
@@ -26797,54 +26734,54 @@
       </c>
       <c r="I548" t="s">
         <v>1836</v>
       </c>
       <c r="J548" t="s">
         <v>17</v>
       </c>
       <c r="K548" t="s">
         <v>1837</v>
       </c>
     </row>
     <row r="549" spans="1:11">
       <c r="A549">
         <v>1019</v>
       </c>
       <c r="B549" t="s">
         <v>1838</v>
       </c>
       <c r="C549" t="s">
         <v>148</v>
       </c>
       <c r="D549" t="s">
         <v>13</v>
       </c>
       <c r="E549" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="F549" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G549"/>
       <c r="H549">
         <v>38130791</v>
       </c>
       <c r="I549" t="s">
         <v>1839</v>
       </c>
       <c r="J549" t="s">
         <v>17</v>
       </c>
       <c r="K549" t="s">
         <v>1840</v>
       </c>
     </row>
     <row r="550" spans="1:11">
       <c r="A550">
         <v>20045</v>
       </c>
       <c r="B550" t="s">
         <v>1841</v>
       </c>
       <c r="C550" t="s">
         <v>148</v>
       </c>
@@ -26921,51 +26858,51 @@
       </c>
       <c r="I552" t="s">
         <v>1850</v>
       </c>
       <c r="J552" t="s">
         <v>17</v>
       </c>
       <c r="K552" t="s">
         <v>1851</v>
       </c>
     </row>
     <row r="553" spans="1:11">
       <c r="A553">
         <v>20052</v>
       </c>
       <c r="B553" t="s">
         <v>1852</v>
       </c>
       <c r="C553" t="s">
         <v>148</v>
       </c>
       <c r="D553" t="s">
         <v>13</v>
       </c>
       <c r="E553" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F553" t="s">
         <v>128</v>
       </c>
       <c r="G553"/>
       <c r="H553">
         <v>32593794</v>
       </c>
       <c r="I553" t="s">
         <v>1853</v>
       </c>
       <c r="J553" t="s">
         <v>17</v>
       </c>
       <c r="K553" t="s">
         <v>1854</v>
       </c>
     </row>
     <row r="554" spans="1:11">
       <c r="A554">
         <v>20053</v>
       </c>
       <c r="B554" t="s">
         <v>1855</v>
       </c>
@@ -27043,51 +26980,51 @@
       </c>
       <c r="K556" t="s">
         <v>1863</v>
       </c>
     </row>
     <row r="557" spans="1:11">
       <c r="A557">
         <v>20070</v>
       </c>
       <c r="B557" t="s">
         <v>1864</v>
       </c>
       <c r="C557"/>
       <c r="D557"/>
       <c r="E557" t="s">
         <v>37</v>
       </c>
       <c r="F557" t="s">
         <v>38</v>
       </c>
       <c r="G557"/>
       <c r="H557">
         <v>39840384</v>
       </c>
       <c r="I557" t="s">
-        <v>531</v>
+        <v>272</v>
       </c>
       <c r="J557" t="s">
         <v>17</v>
       </c>
       <c r="K557" t="s">
         <v>1865</v>
       </c>
     </row>
     <row r="558" spans="1:11">
       <c r="A558">
         <v>20071</v>
       </c>
       <c r="B558" t="s">
         <v>1866</v>
       </c>
       <c r="C558" t="s">
         <v>80</v>
       </c>
       <c r="D558" t="s">
         <v>192</v>
       </c>
       <c r="E558" t="s">
         <v>100</v>
       </c>
       <c r="F558" t="s">
@@ -27403,51 +27340,51 @@
         <v>1897</v>
       </c>
     </row>
     <row r="569" spans="1:11">
       <c r="A569">
         <v>4229</v>
       </c>
       <c r="B569" t="s">
         <v>1898</v>
       </c>
       <c r="C569" t="s">
         <v>105</v>
       </c>
       <c r="D569" t="s">
         <v>1135</v>
       </c>
       <c r="E569"/>
       <c r="F569" t="s">
         <v>22</v>
       </c>
       <c r="G569"/>
       <c r="H569">
         <v>36959739</v>
       </c>
       <c r="I569" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="J569" t="s">
         <v>17</v>
       </c>
       <c r="K569" t="s">
         <v>1899</v>
       </c>
     </row>
     <row r="570" spans="1:11">
       <c r="A570">
         <v>4230</v>
       </c>
       <c r="B570" t="s">
         <v>1900</v>
       </c>
       <c r="C570" t="s">
         <v>50</v>
       </c>
       <c r="D570" t="s">
         <v>1400</v>
       </c>
       <c r="E570"/>
       <c r="F570" t="s">
         <v>22</v>
       </c>
@@ -27718,85 +27655,85 @@
       <c r="F579" t="s">
         <v>150</v>
       </c>
       <c r="G579"/>
       <c r="H579">
         <v>33695504</v>
       </c>
       <c r="I579" t="s">
         <v>1928</v>
       </c>
       <c r="J579" t="s">
         <v>17</v>
       </c>
       <c r="K579" t="s">
         <v>1929</v>
       </c>
     </row>
     <row r="580" spans="1:11">
       <c r="A580">
         <v>14321</v>
       </c>
       <c r="B580" t="s">
         <v>1930</v>
       </c>
       <c r="C580" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D580" t="s">
         <v>13</v>
       </c>
       <c r="E580" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F580" t="s">
         <v>71</v>
       </c>
       <c r="G580"/>
       <c r="H580">
         <v>33592990</v>
       </c>
       <c r="I580" t="s">
         <v>16</v>
       </c>
       <c r="J580" t="s">
         <v>17</v>
       </c>
       <c r="K580" t="s">
         <v>1931</v>
       </c>
     </row>
     <row r="581" spans="1:11">
       <c r="A581">
         <v>20182</v>
       </c>
       <c r="B581" t="s">
         <v>1932</v>
       </c>
       <c r="C581"/>
       <c r="D581" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="E581"/>
       <c r="F581" t="s">
         <v>166</v>
       </c>
       <c r="G581"/>
       <c r="H581">
         <v>20424743</v>
       </c>
       <c r="I581" t="s">
         <v>1933</v>
       </c>
       <c r="J581" t="s">
         <v>17</v>
       </c>
       <c r="K581" t="s">
         <v>1934</v>
       </c>
     </row>
     <row r="582" spans="1:11">
       <c r="A582">
         <v>20183</v>
       </c>
       <c r="B582" t="s">
         <v>1935</v>
@@ -27872,58 +27809,58 @@
         <v>20224779</v>
       </c>
       <c r="I584" t="s">
         <v>1702</v>
       </c>
       <c r="J584" t="s">
         <v>17</v>
       </c>
       <c r="K584" t="s">
         <v>1943</v>
       </c>
     </row>
     <row r="585" spans="1:11">
       <c r="A585">
         <v>20204</v>
       </c>
       <c r="B585" t="s">
         <v>1944</v>
       </c>
       <c r="C585" t="s">
         <v>1945</v>
       </c>
       <c r="D585"/>
       <c r="E585"/>
       <c r="F585" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G585"/>
       <c r="H585">
         <v>14000214</v>
       </c>
       <c r="I585" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="J585" t="s">
         <v>17</v>
       </c>
       <c r="K585" t="s">
         <v>1946</v>
       </c>
     </row>
     <row r="586" spans="1:11">
       <c r="A586">
         <v>20206</v>
       </c>
       <c r="B586" t="s">
         <v>1947</v>
       </c>
       <c r="C586"/>
       <c r="D586"/>
       <c r="E586" t="s">
         <v>1908</v>
       </c>
       <c r="F586" t="s">
         <v>618</v>
       </c>
       <c r="G586"/>
       <c r="H586">
@@ -27956,61 +27893,61 @@
         <v>1788</v>
       </c>
       <c r="H587">
         <v>31337331</v>
       </c>
       <c r="I587" t="s">
         <v>1952</v>
       </c>
       <c r="J587" t="s">
         <v>17</v>
       </c>
       <c r="K587" t="s">
         <v>1953</v>
       </c>
     </row>
     <row r="588" spans="1:11">
       <c r="A588">
         <v>20209</v>
       </c>
       <c r="B588" t="s">
         <v>1954</v>
       </c>
       <c r="C588"/>
       <c r="D588"/>
       <c r="E588" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="F588" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="G588"/>
       <c r="H588">
         <v>36675393</v>
       </c>
       <c r="I588" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="J588" t="s">
         <v>17</v>
       </c>
       <c r="K588" t="s">
         <v>1955</v>
       </c>
     </row>
     <row r="589" spans="1:11">
       <c r="A589">
         <v>20210</v>
       </c>
       <c r="B589" t="s">
         <v>1956</v>
       </c>
       <c r="C589"/>
       <c r="D589"/>
       <c r="E589" t="s">
         <v>742</v>
       </c>
       <c r="F589" t="s">
         <v>38</v>
       </c>
       <c r="G589"/>
       <c r="H589">
@@ -28047,84 +27984,84 @@
       </c>
       <c r="I590" t="s">
         <v>1960</v>
       </c>
       <c r="J590" t="s">
         <v>17</v>
       </c>
       <c r="K590" t="s">
         <v>1961</v>
       </c>
     </row>
     <row r="591" spans="1:11">
       <c r="A591">
         <v>394</v>
       </c>
       <c r="B591" t="s">
         <v>1962</v>
       </c>
       <c r="C591" t="s">
         <v>148</v>
       </c>
       <c r="D591" t="s">
         <v>13</v>
       </c>
       <c r="E591" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F591" t="s">
         <v>128</v>
       </c>
       <c r="G591"/>
       <c r="H591">
         <v>35687861</v>
       </c>
       <c r="I591" t="s">
         <v>619</v>
       </c>
       <c r="J591" t="s">
         <v>17</v>
       </c>
       <c r="K591" t="s">
         <v>1963</v>
       </c>
     </row>
     <row r="592" spans="1:11">
       <c r="A592">
         <v>8743</v>
       </c>
       <c r="B592" t="s">
         <v>1964</v>
       </c>
       <c r="C592" t="s">
         <v>50</v>
       </c>
       <c r="D592" t="s">
         <v>192</v>
       </c>
       <c r="E592" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F592" t="s">
         <v>71</v>
       </c>
       <c r="G592"/>
       <c r="H592">
         <v>39128823</v>
       </c>
       <c r="I592" t="s">
         <v>573</v>
       </c>
       <c r="J592" t="s">
         <v>17</v>
       </c>
       <c r="K592" t="s">
         <v>1965</v>
       </c>
     </row>
     <row r="593" spans="1:11">
       <c r="A593">
         <v>20228</v>
       </c>
       <c r="B593" t="s">
         <v>1966</v>
       </c>
@@ -28256,51 +28193,51 @@
       <c r="H597">
         <v>37725899</v>
       </c>
       <c r="I597" t="s">
         <v>1982</v>
       </c>
       <c r="J597" t="s">
         <v>17</v>
       </c>
       <c r="K597" t="s">
         <v>1983</v>
       </c>
     </row>
     <row r="598" spans="1:11">
       <c r="A598">
         <v>20255</v>
       </c>
       <c r="B598" t="s">
         <v>1984</v>
       </c>
       <c r="C598"/>
       <c r="D598" t="s">
         <v>126</v>
       </c>
       <c r="E598" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F598" t="s">
         <v>179</v>
       </c>
       <c r="G598"/>
       <c r="H598">
         <v>39477781</v>
       </c>
       <c r="I598" t="s">
         <v>102</v>
       </c>
       <c r="J598" t="s">
         <v>17</v>
       </c>
       <c r="K598" t="s">
         <v>1985</v>
       </c>
     </row>
     <row r="599" spans="1:11">
       <c r="A599">
         <v>14336</v>
       </c>
       <c r="B599" t="s">
         <v>1986</v>
       </c>
@@ -28432,51 +28369,51 @@
       <c r="H603">
         <v>38322144</v>
       </c>
       <c r="I603" t="s">
         <v>1998</v>
       </c>
       <c r="J603" t="s">
         <v>17</v>
       </c>
       <c r="K603" t="s">
         <v>1999</v>
       </c>
     </row>
     <row r="604" spans="1:11">
       <c r="A604">
         <v>20282</v>
       </c>
       <c r="B604" t="s">
         <v>2000</v>
       </c>
       <c r="C604"/>
       <c r="D604"/>
       <c r="E604"/>
       <c r="F604"/>
       <c r="G604" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="H604" t="s">
         <v>2001</v>
       </c>
       <c r="I604" t="s">
         <v>2002</v>
       </c>
       <c r="J604" t="s">
         <v>17</v>
       </c>
       <c r="K604" t="s">
         <v>2003</v>
       </c>
     </row>
     <row r="605" spans="1:11">
       <c r="A605">
         <v>3316</v>
       </c>
       <c r="B605" t="s">
         <v>2004</v>
       </c>
       <c r="C605" t="s">
         <v>105</v>
       </c>
       <c r="D605" t="s">
@@ -28502,101 +28439,101 @@
         <v>2005</v>
       </c>
     </row>
     <row r="606" spans="1:11">
       <c r="A606">
         <v>20285</v>
       </c>
       <c r="B606" t="s">
         <v>2006</v>
       </c>
       <c r="C606" t="s">
         <v>105</v>
       </c>
       <c r="D606" t="s">
         <v>2007</v>
       </c>
       <c r="E606"/>
       <c r="F606" t="s">
         <v>128</v>
       </c>
       <c r="G606"/>
       <c r="H606">
         <v>39266071</v>
       </c>
       <c r="I606" t="s">
-        <v>531</v>
+        <v>272</v>
       </c>
       <c r="J606" t="s">
         <v>17</v>
       </c>
       <c r="K606" t="s">
         <v>2008</v>
       </c>
     </row>
     <row r="607" spans="1:11">
       <c r="A607">
         <v>20286</v>
       </c>
       <c r="B607" t="s">
         <v>2009</v>
       </c>
       <c r="C607" t="s">
         <v>105</v>
       </c>
       <c r="D607" t="s">
         <v>192</v>
       </c>
       <c r="E607" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F607" t="s">
         <v>179</v>
       </c>
       <c r="G607"/>
       <c r="H607">
         <v>36594168</v>
       </c>
       <c r="I607" t="s">
         <v>2010</v>
       </c>
       <c r="J607" t="s">
         <v>17</v>
       </c>
       <c r="K607" t="s">
         <v>2011</v>
       </c>
     </row>
     <row r="608" spans="1:11">
       <c r="A608">
         <v>4342</v>
       </c>
       <c r="B608" t="s">
         <v>2012</v>
       </c>
       <c r="C608" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D608" t="s">
         <v>1400</v>
       </c>
       <c r="E608"/>
       <c r="F608" t="s">
         <v>22</v>
       </c>
       <c r="G608"/>
       <c r="H608">
         <v>39840250</v>
       </c>
       <c r="I608" t="s">
         <v>1203</v>
       </c>
       <c r="J608" t="s">
         <v>17</v>
       </c>
       <c r="K608" t="s">
         <v>2013</v>
       </c>
     </row>
     <row r="609" spans="1:11">
       <c r="A609">
         <v>20297</v>
@@ -28761,61 +28698,61 @@
       </c>
       <c r="G614"/>
       <c r="H614" t="s">
         <v>2032</v>
       </c>
       <c r="I614" t="s">
         <v>34</v>
       </c>
       <c r="J614" t="s">
         <v>17</v>
       </c>
       <c r="K614" t="s">
         <v>2033</v>
       </c>
     </row>
     <row r="615" spans="1:11">
       <c r="A615">
         <v>20315</v>
       </c>
       <c r="B615" t="s">
         <v>2034</v>
       </c>
       <c r="C615"/>
       <c r="D615"/>
       <c r="E615" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F615" t="s">
         <v>179</v>
       </c>
       <c r="G615"/>
       <c r="H615">
         <v>36775191</v>
       </c>
       <c r="I615" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="J615" t="s">
         <v>17</v>
       </c>
       <c r="K615" t="s">
         <v>2035</v>
       </c>
     </row>
     <row r="616" spans="1:11">
       <c r="A616">
         <v>20318</v>
       </c>
       <c r="B616" t="s">
         <v>2036</v>
       </c>
       <c r="C616" t="s">
         <v>50</v>
       </c>
       <c r="D616" t="s">
         <v>2037</v>
       </c>
       <c r="E616"/>
       <c r="F616"/>
       <c r="G616"/>
       <c r="H616">
@@ -28885,51 +28822,51 @@
       </c>
       <c r="K618" t="s">
         <v>2043</v>
       </c>
     </row>
     <row r="619" spans="1:11">
       <c r="A619">
         <v>14357</v>
       </c>
       <c r="B619" t="s">
         <v>2044</v>
       </c>
       <c r="C619"/>
       <c r="D619"/>
       <c r="E619" t="s">
         <v>753</v>
       </c>
       <c r="F619" t="s">
         <v>754</v>
       </c>
       <c r="G619"/>
       <c r="H619">
         <v>38651903</v>
       </c>
       <c r="I619" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="J619" t="s">
         <v>17</v>
       </c>
       <c r="K619" t="s">
         <v>2045</v>
       </c>
     </row>
     <row r="620" spans="1:11">
       <c r="A620">
         <v>4009</v>
       </c>
       <c r="B620" t="s">
         <v>2046</v>
       </c>
       <c r="C620" t="s">
         <v>125</v>
       </c>
       <c r="D620" t="s">
         <v>126</v>
       </c>
       <c r="E620" t="s">
         <v>127</v>
       </c>
       <c r="F620" t="s">
@@ -29026,175 +28963,175 @@
       <c r="F623" t="s">
         <v>128</v>
       </c>
       <c r="G623"/>
       <c r="H623">
         <v>39589113</v>
       </c>
       <c r="I623" t="s">
         <v>1121</v>
       </c>
       <c r="J623" t="s">
         <v>17</v>
       </c>
       <c r="K623" t="s">
         <v>2058</v>
       </c>
     </row>
     <row r="624" spans="1:11">
       <c r="A624">
         <v>4762</v>
       </c>
       <c r="B624" t="s">
         <v>2059</v>
       </c>
       <c r="C624" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D624" t="s">
         <v>13</v>
       </c>
       <c r="E624" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F624" t="s">
         <v>150</v>
       </c>
       <c r="G624"/>
       <c r="H624">
         <v>38403985</v>
       </c>
       <c r="I624" t="s">
         <v>2060</v>
       </c>
       <c r="J624" t="s">
         <v>17</v>
       </c>
       <c r="K624" t="s">
         <v>2061</v>
       </c>
     </row>
     <row r="625" spans="1:11">
       <c r="A625">
         <v>20377</v>
       </c>
       <c r="B625" t="s">
         <v>2062</v>
       </c>
       <c r="C625"/>
       <c r="D625"/>
       <c r="E625" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F625" t="s">
         <v>179</v>
       </c>
       <c r="G625"/>
       <c r="H625">
         <v>31244193</v>
       </c>
       <c r="I625" t="s">
         <v>2063</v>
       </c>
       <c r="J625" t="s">
         <v>17</v>
       </c>
       <c r="K625" t="s">
         <v>2064</v>
       </c>
     </row>
     <row r="626" spans="1:11">
       <c r="A626">
         <v>20379</v>
       </c>
       <c r="B626" t="s">
         <v>2065</v>
       </c>
       <c r="C626"/>
       <c r="D626"/>
       <c r="E626" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F626" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G626"/>
       <c r="H626">
         <v>38380986</v>
       </c>
       <c r="I626" t="s">
         <v>2066</v>
       </c>
       <c r="J626" t="s">
         <v>17</v>
       </c>
       <c r="K626" t="s">
         <v>2067</v>
       </c>
     </row>
     <row r="627" spans="1:11">
       <c r="A627">
         <v>20381</v>
       </c>
       <c r="B627" t="s">
         <v>2068</v>
       </c>
       <c r="C627" t="s">
         <v>60</v>
       </c>
       <c r="D627" t="s">
         <v>13</v>
       </c>
       <c r="E627" t="s">
         <v>594</v>
       </c>
       <c r="F627" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G627"/>
       <c r="H627">
         <v>33903479</v>
       </c>
       <c r="I627" t="s">
         <v>63</v>
       </c>
       <c r="J627" t="s">
         <v>17</v>
       </c>
       <c r="K627" t="s">
         <v>2069</v>
       </c>
     </row>
     <row r="628" spans="1:11">
       <c r="A628">
         <v>20382</v>
       </c>
       <c r="B628" t="s">
         <v>2070</v>
       </c>
       <c r="C628" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D628" t="s">
         <v>1890</v>
       </c>
       <c r="E628"/>
       <c r="F628"/>
       <c r="G628"/>
       <c r="H628">
         <v>33316316</v>
       </c>
       <c r="I628" t="s">
         <v>2071</v>
       </c>
       <c r="J628" t="s">
         <v>17</v>
       </c>
       <c r="K628" t="s">
         <v>2072</v>
       </c>
     </row>
     <row r="629" spans="1:11">
       <c r="A629">
         <v>20383</v>
       </c>
       <c r="B629" t="s">
@@ -29214,182 +29151,182 @@
       </c>
       <c r="G629"/>
       <c r="H629">
         <v>34796246</v>
       </c>
       <c r="I629" t="s">
         <v>2074</v>
       </c>
       <c r="J629" t="s">
         <v>17</v>
       </c>
       <c r="K629" t="s">
         <v>2075</v>
       </c>
     </row>
     <row r="630" spans="1:11">
       <c r="A630">
         <v>14375</v>
       </c>
       <c r="B630" t="s">
         <v>2076</v>
       </c>
       <c r="C630"/>
       <c r="D630"/>
       <c r="E630" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F630" t="s">
         <v>171</v>
       </c>
       <c r="G630"/>
       <c r="H630">
         <v>33087718</v>
       </c>
       <c r="I630" t="s">
         <v>16</v>
       </c>
       <c r="J630" t="s">
         <v>17</v>
       </c>
       <c r="K630" t="s">
         <v>2077</v>
       </c>
     </row>
     <row r="631" spans="1:11">
       <c r="A631">
         <v>1053</v>
       </c>
       <c r="B631" t="s">
         <v>2078</v>
       </c>
       <c r="C631" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D631" t="s">
         <v>13</v>
       </c>
       <c r="E631" t="s">
         <v>852</v>
       </c>
       <c r="F631" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G631"/>
       <c r="H631">
         <v>35058145</v>
       </c>
       <c r="I631" t="s">
         <v>1136</v>
       </c>
       <c r="J631" t="s">
         <v>17</v>
       </c>
       <c r="K631" t="s">
         <v>2079</v>
       </c>
     </row>
     <row r="632" spans="1:11">
       <c r="A632">
         <v>14378</v>
       </c>
       <c r="B632" t="s">
         <v>2080</v>
       </c>
       <c r="C632" t="s">
         <v>80</v>
       </c>
       <c r="D632" t="s">
         <v>192</v>
       </c>
       <c r="E632" t="s">
         <v>909</v>
       </c>
       <c r="F632" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="G632"/>
       <c r="H632" t="s">
         <v>2081</v>
       </c>
       <c r="I632" t="s">
         <v>2082</v>
       </c>
       <c r="J632" t="s">
         <v>17</v>
       </c>
       <c r="K632" t="s">
         <v>2083</v>
       </c>
     </row>
     <row r="633" spans="1:11">
       <c r="A633">
         <v>20387</v>
       </c>
       <c r="B633" t="s">
         <v>2084</v>
       </c>
       <c r="C633" t="s">
         <v>148</v>
       </c>
       <c r="D633" t="s">
         <v>13</v>
       </c>
       <c r="E633" t="s">
         <v>132</v>
       </c>
       <c r="F633" t="s">
         <v>133</v>
       </c>
       <c r="G633"/>
       <c r="H633">
         <v>39269980</v>
       </c>
       <c r="I633" t="s">
-        <v>531</v>
+        <v>272</v>
       </c>
       <c r="J633" t="s">
         <v>17</v>
       </c>
       <c r="K633" t="s">
         <v>2085</v>
       </c>
     </row>
     <row r="634" spans="1:11">
       <c r="A634">
         <v>20393</v>
       </c>
       <c r="B634" t="s">
         <v>2086</v>
       </c>
       <c r="C634"/>
       <c r="D634" t="s">
         <v>2087</v>
       </c>
       <c r="E634"/>
       <c r="F634" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G634"/>
       <c r="H634">
         <v>17086705</v>
       </c>
       <c r="I634" t="s">
         <v>689</v>
       </c>
       <c r="J634" t="s">
         <v>17</v>
       </c>
       <c r="K634" t="s">
         <v>2088</v>
       </c>
     </row>
     <row r="635" spans="1:11">
       <c r="A635">
         <v>20396</v>
       </c>
       <c r="B635" t="s">
         <v>2089</v>
       </c>
       <c r="C635"/>
       <c r="D635"/>
       <c r="E635" t="s">
@@ -29568,51 +29505,51 @@
       </c>
       <c r="G641"/>
       <c r="H641">
         <v>38583655</v>
       </c>
       <c r="I641" t="s">
         <v>2109</v>
       </c>
       <c r="J641" t="s">
         <v>17</v>
       </c>
       <c r="K641" t="s">
         <v>2110</v>
       </c>
     </row>
     <row r="642" spans="1:11">
       <c r="A642">
         <v>8283</v>
       </c>
       <c r="B642" t="s">
         <v>2111</v>
       </c>
       <c r="C642"/>
       <c r="D642"/>
       <c r="E642" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F642" t="s">
         <v>133</v>
       </c>
       <c r="G642"/>
       <c r="H642">
         <v>39053844</v>
       </c>
       <c r="I642" t="s">
         <v>1584</v>
       </c>
       <c r="J642" t="s">
         <v>17</v>
       </c>
       <c r="K642" t="s">
         <v>2112</v>
       </c>
     </row>
     <row r="643" spans="1:11">
       <c r="A643">
         <v>14392</v>
       </c>
       <c r="B643" t="s">
         <v>2113</v>
       </c>
@@ -29653,54 +29590,54 @@
       </c>
       <c r="G644"/>
       <c r="H644">
         <v>42009300</v>
       </c>
       <c r="I644" t="s">
         <v>1847</v>
       </c>
       <c r="J644" t="s">
         <v>17</v>
       </c>
       <c r="K644" t="s">
         <v>2116</v>
       </c>
     </row>
     <row r="645" spans="1:11">
       <c r="A645">
         <v>20439</v>
       </c>
       <c r="B645" t="s">
         <v>2117</v>
       </c>
       <c r="C645"/>
       <c r="D645"/>
       <c r="E645" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F645" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G645"/>
       <c r="H645">
         <v>33366266</v>
       </c>
       <c r="I645" t="s">
         <v>2118</v>
       </c>
       <c r="J645" t="s">
         <v>17</v>
       </c>
       <c r="K645" t="s">
         <v>2119</v>
       </c>
     </row>
     <row r="646" spans="1:11">
       <c r="A646">
         <v>20440</v>
       </c>
       <c r="B646" t="s">
         <v>2120</v>
       </c>
       <c r="C646" t="s">
         <v>703</v>
       </c>
@@ -29901,104 +29838,104 @@
     </row>
     <row r="653" spans="1:11">
       <c r="A653">
         <v>20502</v>
       </c>
       <c r="B653" t="s">
         <v>2140</v>
       </c>
       <c r="C653" t="s">
         <v>105</v>
       </c>
       <c r="D653" t="s">
         <v>2141</v>
       </c>
       <c r="E653"/>
       <c r="F653" t="s">
         <v>82</v>
       </c>
       <c r="G653" t="s">
         <v>91</v>
       </c>
       <c r="H653" t="s">
         <v>2142</v>
       </c>
       <c r="I653" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="J653" t="s">
         <v>17</v>
       </c>
       <c r="K653" t="s">
         <v>2143</v>
       </c>
     </row>
     <row r="654" spans="1:11">
       <c r="A654">
         <v>20504</v>
       </c>
       <c r="B654" t="s">
         <v>2144</v>
       </c>
       <c r="C654"/>
       <c r="D654"/>
       <c r="E654" t="s">
         <v>742</v>
       </c>
       <c r="F654" t="s">
         <v>38</v>
       </c>
       <c r="G654"/>
       <c r="H654">
         <v>32340292</v>
       </c>
       <c r="I654" t="s">
         <v>2145</v>
       </c>
       <c r="J654" t="s">
         <v>17</v>
       </c>
       <c r="K654" t="s">
         <v>2146</v>
       </c>
     </row>
     <row r="655" spans="1:11">
       <c r="A655">
         <v>2240</v>
       </c>
       <c r="B655" t="s">
         <v>2147</v>
       </c>
       <c r="C655" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D655" t="s">
         <v>920</v>
       </c>
       <c r="E655"/>
       <c r="F655" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="G655" t="s">
         <v>2148</v>
       </c>
       <c r="H655">
         <v>39408191</v>
       </c>
       <c r="I655" t="s">
         <v>2149</v>
       </c>
       <c r="J655" t="s">
         <v>17</v>
       </c>
       <c r="K655" t="s">
         <v>2150</v>
       </c>
     </row>
     <row r="656" spans="1:11">
       <c r="A656">
         <v>20520</v>
       </c>
       <c r="B656" t="s">
         <v>2151</v>
       </c>
       <c r="C656"/>
@@ -30069,51 +30006,51 @@
       <c r="F658" t="s">
         <v>107</v>
       </c>
       <c r="G658"/>
       <c r="H658">
         <v>32234793</v>
       </c>
       <c r="I658" t="s">
         <v>2157</v>
       </c>
       <c r="J658" t="s">
         <v>17</v>
       </c>
       <c r="K658" t="s">
         <v>2158</v>
       </c>
     </row>
     <row r="659" spans="1:11">
       <c r="A659">
         <v>7670</v>
       </c>
       <c r="B659" t="s">
         <v>2159</v>
       </c>
       <c r="C659" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D659" t="s">
         <v>192</v>
       </c>
       <c r="E659" t="s">
         <v>803</v>
       </c>
       <c r="F659" t="s">
         <v>71</v>
       </c>
       <c r="G659"/>
       <c r="H659">
         <v>32351869</v>
       </c>
       <c r="I659" t="s">
         <v>39</v>
       </c>
       <c r="J659" t="s">
         <v>17</v>
       </c>
       <c r="K659" t="s">
         <v>2160</v>
       </c>
     </row>
     <row r="660" spans="1:11">
@@ -30255,51 +30192,51 @@
       </c>
       <c r="G664"/>
       <c r="H664">
         <v>31435691</v>
       </c>
       <c r="I664" t="s">
         <v>2172</v>
       </c>
       <c r="J664" t="s">
         <v>17</v>
       </c>
       <c r="K664" t="s">
         <v>2173</v>
       </c>
     </row>
     <row r="665" spans="1:11">
       <c r="A665">
         <v>13448</v>
       </c>
       <c r="B665" t="s">
         <v>2174</v>
       </c>
       <c r="C665"/>
       <c r="D665"/>
       <c r="E665" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F665" t="s">
         <v>171</v>
       </c>
       <c r="G665"/>
       <c r="H665">
         <v>42127368</v>
       </c>
       <c r="I665" t="s">
         <v>57</v>
       </c>
       <c r="J665" t="s">
         <v>17</v>
       </c>
       <c r="K665" t="s">
         <v>2175</v>
       </c>
     </row>
     <row r="666" spans="1:11">
       <c r="A666">
         <v>13451</v>
       </c>
       <c r="B666" t="s">
         <v>2176</v>
       </c>
@@ -30435,51 +30372,51 @@
       <c r="F670" t="s">
         <v>795</v>
       </c>
       <c r="G670"/>
       <c r="H670">
         <v>33674290</v>
       </c>
       <c r="I670" t="s">
         <v>2189</v>
       </c>
       <c r="J670" t="s">
         <v>17</v>
       </c>
       <c r="K670" t="s">
         <v>2190</v>
       </c>
     </row>
     <row r="671" spans="1:11">
       <c r="A671">
         <v>20584</v>
       </c>
       <c r="B671" t="s">
         <v>2191</v>
       </c>
       <c r="C671" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D671" t="s">
         <v>2192</v>
       </c>
       <c r="E671"/>
       <c r="F671" t="s">
         <v>171</v>
       </c>
       <c r="G671"/>
       <c r="H671">
         <v>35717052</v>
       </c>
       <c r="I671" t="s">
         <v>2193</v>
       </c>
       <c r="J671" t="s">
         <v>17</v>
       </c>
       <c r="K671" t="s">
         <v>2194</v>
       </c>
     </row>
     <row r="672" spans="1:11">
       <c r="A672">
         <v>6176</v>
@@ -30530,51 +30467,51 @@
       </c>
       <c r="I673" t="s">
         <v>2199</v>
       </c>
       <c r="J673" t="s">
         <v>17</v>
       </c>
       <c r="K673" t="s">
         <v>2200</v>
       </c>
     </row>
     <row r="674" spans="1:11">
       <c r="A674">
         <v>13461</v>
       </c>
       <c r="B674" t="s">
         <v>2201</v>
       </c>
       <c r="C674" t="s">
         <v>105</v>
       </c>
       <c r="D674" t="s">
         <v>192</v>
       </c>
       <c r="E674" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F674" t="s">
         <v>71</v>
       </c>
       <c r="G674"/>
       <c r="H674">
         <v>33542506</v>
       </c>
       <c r="I674" t="s">
         <v>2202</v>
       </c>
       <c r="J674" t="s">
         <v>17</v>
       </c>
       <c r="K674" t="s">
         <v>2203</v>
       </c>
     </row>
     <row r="675" spans="1:11">
       <c r="A675">
         <v>20595</v>
       </c>
       <c r="B675" t="s">
         <v>2204</v>
       </c>
@@ -30623,51 +30560,51 @@
       </c>
       <c r="K676" t="s">
         <v>2210</v>
       </c>
     </row>
     <row r="677" spans="1:11">
       <c r="A677">
         <v>20601</v>
       </c>
       <c r="B677" t="s">
         <v>2211</v>
       </c>
       <c r="C677"/>
       <c r="D677"/>
       <c r="E677" t="s">
         <v>700</v>
       </c>
       <c r="F677" t="s">
         <v>15</v>
       </c>
       <c r="G677"/>
       <c r="H677">
         <v>36912302</v>
       </c>
       <c r="I677" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="J677" t="s">
         <v>17</v>
       </c>
       <c r="K677" t="s">
         <v>2212</v>
       </c>
     </row>
     <row r="678" spans="1:11">
       <c r="A678">
         <v>20610</v>
       </c>
       <c r="B678" t="s">
         <v>2213</v>
       </c>
       <c r="C678"/>
       <c r="D678"/>
       <c r="E678" t="s">
         <v>14</v>
       </c>
       <c r="F678" t="s">
         <v>15</v>
       </c>
       <c r="G678"/>
       <c r="H678">
@@ -30731,294 +30668,294 @@
       </c>
       <c r="I680" t="s">
         <v>2221</v>
       </c>
       <c r="J680" t="s">
         <v>17</v>
       </c>
       <c r="K680" t="s">
         <v>2222</v>
       </c>
     </row>
     <row r="681" spans="1:11">
       <c r="A681">
         <v>20618</v>
       </c>
       <c r="B681" t="s">
         <v>2223</v>
       </c>
       <c r="C681" t="s">
         <v>50</v>
       </c>
       <c r="D681" t="s">
         <v>192</v>
       </c>
       <c r="E681" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F681" t="s">
         <v>128</v>
       </c>
       <c r="G681"/>
       <c r="H681">
         <v>42143025</v>
       </c>
       <c r="I681" t="s">
         <v>2224</v>
       </c>
       <c r="J681" t="s">
         <v>17</v>
       </c>
       <c r="K681" t="s">
         <v>2225</v>
       </c>
     </row>
     <row r="682" spans="1:11">
       <c r="A682">
         <v>20627</v>
       </c>
       <c r="B682" t="s">
         <v>2226</v>
       </c>
       <c r="C682" t="s">
         <v>12</v>
       </c>
       <c r="D682" t="s">
         <v>13</v>
       </c>
       <c r="E682" t="s">
         <v>1031</v>
       </c>
       <c r="F682" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="G682"/>
       <c r="H682">
         <v>6273179</v>
       </c>
       <c r="I682" t="s">
         <v>2227</v>
       </c>
       <c r="J682" t="s">
         <v>17</v>
       </c>
       <c r="K682" t="s">
         <v>2228</v>
       </c>
     </row>
     <row r="683" spans="1:11">
       <c r="A683">
         <v>13475</v>
       </c>
       <c r="B683" t="s">
         <v>2229</v>
       </c>
       <c r="C683" t="s">
         <v>148</v>
       </c>
       <c r="D683" t="s">
         <v>13</v>
       </c>
       <c r="E683" t="s">
         <v>909</v>
       </c>
       <c r="F683" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="G683"/>
       <c r="H683">
         <v>11086809</v>
       </c>
       <c r="I683" t="s">
         <v>2230</v>
       </c>
       <c r="J683" t="s">
         <v>17</v>
       </c>
       <c r="K683" t="s">
         <v>2231</v>
       </c>
     </row>
     <row r="684" spans="1:11">
       <c r="A684">
         <v>13476</v>
       </c>
       <c r="B684" t="s">
         <v>2232</v>
       </c>
       <c r="C684" t="s">
         <v>839</v>
       </c>
       <c r="D684"/>
       <c r="E684" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F684" t="s">
         <v>71</v>
       </c>
       <c r="G684"/>
       <c r="H684">
         <v>33053710</v>
       </c>
       <c r="I684" t="s">
         <v>2233</v>
       </c>
       <c r="J684" t="s">
         <v>17</v>
       </c>
       <c r="K684" t="s">
         <v>2234</v>
       </c>
     </row>
     <row r="685" spans="1:11">
       <c r="A685">
         <v>20635</v>
       </c>
       <c r="B685" t="s">
         <v>2235</v>
       </c>
       <c r="C685"/>
       <c r="D685"/>
       <c r="E685" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="F685" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G685"/>
       <c r="H685">
         <v>33784842</v>
       </c>
       <c r="I685" t="s">
         <v>16</v>
       </c>
       <c r="J685" t="s">
         <v>17</v>
       </c>
       <c r="K685" t="s">
         <v>2236</v>
       </c>
     </row>
     <row r="686" spans="1:11">
       <c r="A686">
         <v>13477</v>
       </c>
       <c r="B686" t="s">
         <v>2237</v>
       </c>
       <c r="C686"/>
       <c r="D686"/>
       <c r="E686"/>
       <c r="F686"/>
       <c r="G686" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="H686" t="s">
         <v>2238</v>
       </c>
       <c r="I686"/>
       <c r="J686" t="s">
         <v>17</v>
       </c>
       <c r="K686" t="s">
         <v>2239</v>
       </c>
     </row>
     <row r="687" spans="1:11">
       <c r="A687">
         <v>20638</v>
       </c>
       <c r="B687" t="s">
         <v>2240</v>
       </c>
       <c r="C687" t="s">
         <v>148</v>
       </c>
       <c r="D687" t="s">
         <v>13</v>
       </c>
       <c r="E687" t="s">
         <v>909</v>
       </c>
       <c r="F687" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="G687"/>
       <c r="H687" t="s">
         <v>2241</v>
       </c>
       <c r="I687" t="s">
         <v>57</v>
       </c>
       <c r="J687" t="s">
         <v>17</v>
       </c>
       <c r="K687" t="s">
         <v>2242</v>
       </c>
     </row>
     <row r="688" spans="1:11">
       <c r="A688">
         <v>20649</v>
       </c>
       <c r="B688" t="s">
         <v>2243</v>
       </c>
       <c r="C688"/>
       <c r="D688" t="s">
         <v>2244</v>
       </c>
       <c r="E688"/>
       <c r="F688"/>
       <c r="G688"/>
       <c r="H688">
         <v>32775004</v>
       </c>
       <c r="I688" t="s">
         <v>151</v>
       </c>
       <c r="J688" t="s">
         <v>17</v>
       </c>
       <c r="K688" t="s">
         <v>2245</v>
       </c>
     </row>
     <row r="689" spans="1:11">
       <c r="A689">
         <v>20672</v>
       </c>
       <c r="B689" t="s">
         <v>2246</v>
       </c>
       <c r="C689" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D689"/>
       <c r="E689"/>
       <c r="F689" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="G689"/>
       <c r="H689">
         <v>31076427</v>
       </c>
       <c r="I689" t="s">
         <v>796</v>
       </c>
       <c r="J689" t="s">
         <v>17</v>
       </c>
       <c r="K689" t="s">
         <v>2247</v>
       </c>
     </row>
     <row r="690" spans="1:11">
       <c r="A690">
         <v>13489</v>
       </c>
       <c r="B690" t="s">
         <v>2248</v>
       </c>
       <c r="C690"/>
       <c r="D690"/>
       <c r="E690" t="s">
@@ -31148,51 +31085,51 @@
         <v>32273149</v>
       </c>
       <c r="I694" t="s">
         <v>2261</v>
       </c>
       <c r="J694" t="s">
         <v>17</v>
       </c>
       <c r="K694" t="s">
         <v>2262</v>
       </c>
     </row>
     <row r="695" spans="1:11">
       <c r="A695">
         <v>20660</v>
       </c>
       <c r="B695" t="s">
         <v>2263</v>
       </c>
       <c r="C695"/>
       <c r="D695" t="s">
         <v>638</v>
       </c>
       <c r="E695"/>
       <c r="F695" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="G695"/>
       <c r="H695">
         <v>36189573</v>
       </c>
       <c r="I695" t="s">
         <v>2264</v>
       </c>
       <c r="J695" t="s">
         <v>17</v>
       </c>
       <c r="K695" t="s">
         <v>2265</v>
       </c>
     </row>
     <row r="696" spans="1:11">
       <c r="A696">
         <v>4388</v>
       </c>
       <c r="B696" t="s">
         <v>2266</v>
       </c>
       <c r="C696" t="s">
         <v>50</v>
       </c>
@@ -31264,51 +31201,51 @@
         <v>33475911</v>
       </c>
       <c r="I698" t="s">
         <v>16</v>
       </c>
       <c r="J698" t="s">
         <v>17</v>
       </c>
       <c r="K698" t="s">
         <v>2275</v>
       </c>
     </row>
     <row r="699" spans="1:11">
       <c r="A699">
         <v>20694</v>
       </c>
       <c r="B699" t="s">
         <v>2276</v>
       </c>
       <c r="C699"/>
       <c r="D699"/>
       <c r="E699" t="s">
         <v>816</v>
       </c>
       <c r="F699" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="G699"/>
       <c r="H699">
         <v>39414798</v>
       </c>
       <c r="I699" t="s">
         <v>2277</v>
       </c>
       <c r="J699" t="s">
         <v>17</v>
       </c>
       <c r="K699" t="s">
         <v>2278</v>
       </c>
     </row>
     <row r="700" spans="1:11">
       <c r="A700">
         <v>20695</v>
       </c>
       <c r="B700" t="s">
         <v>2279</v>
       </c>
       <c r="C700"/>
       <c r="D700"/>
       <c r="E700" t="s">
@@ -31381,80 +31318,80 @@
       </c>
       <c r="I702" t="s">
         <v>129</v>
       </c>
       <c r="J702" t="s">
         <v>17</v>
       </c>
       <c r="K702" t="s">
         <v>2288</v>
       </c>
     </row>
     <row r="703" spans="1:11">
       <c r="A703">
         <v>13498</v>
       </c>
       <c r="B703" t="s">
         <v>2289</v>
       </c>
       <c r="C703" t="s">
         <v>232</v>
       </c>
       <c r="D703" t="s">
         <v>126</v>
       </c>
       <c r="E703" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="F703" t="s">
         <v>38</v>
       </c>
       <c r="G703"/>
       <c r="H703">
         <v>6982798</v>
       </c>
       <c r="I703" t="s">
         <v>1702</v>
       </c>
       <c r="J703" t="s">
         <v>17</v>
       </c>
       <c r="K703" t="s">
         <v>2290</v>
       </c>
     </row>
     <row r="704" spans="1:11">
       <c r="A704">
         <v>20711</v>
       </c>
       <c r="B704" t="s">
         <v>2291</v>
       </c>
       <c r="C704"/>
       <c r="D704"/>
       <c r="E704" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F704" t="s">
         <v>133</v>
       </c>
       <c r="G704"/>
       <c r="H704">
         <v>42185826</v>
       </c>
       <c r="I704" t="s">
         <v>151</v>
       </c>
       <c r="J704" t="s">
         <v>17</v>
       </c>
       <c r="K704" t="s">
         <v>2292</v>
       </c>
     </row>
     <row r="705" spans="1:11">
       <c r="A705">
         <v>20715</v>
       </c>
       <c r="B705" t="s">
         <v>2293</v>
       </c>
@@ -31504,51 +31441,51 @@
         <v>19131816</v>
       </c>
       <c r="I706" t="s">
         <v>140</v>
       </c>
       <c r="J706" t="s">
         <v>17</v>
       </c>
       <c r="K706" t="s">
         <v>2296</v>
       </c>
     </row>
     <row r="707" spans="1:11">
       <c r="A707">
         <v>20723</v>
       </c>
       <c r="B707" t="s">
         <v>2297</v>
       </c>
       <c r="C707"/>
       <c r="D707" t="s">
         <v>2298</v>
       </c>
       <c r="E707"/>
       <c r="F707" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G707"/>
       <c r="H707">
         <v>11116242</v>
       </c>
       <c r="I707" t="s">
         <v>998</v>
       </c>
       <c r="J707" t="s">
         <v>17</v>
       </c>
       <c r="K707" t="s">
         <v>2299</v>
       </c>
     </row>
     <row r="708" spans="1:11">
       <c r="A708">
         <v>20734</v>
       </c>
       <c r="B708" t="s">
         <v>2300</v>
       </c>
       <c r="C708"/>
       <c r="D708"/>
       <c r="E708" t="s">
@@ -31670,79 +31607,79 @@
       </c>
       <c r="H712">
         <v>33587297</v>
       </c>
       <c r="I712" t="s">
         <v>16</v>
       </c>
       <c r="J712" t="s">
         <v>17</v>
       </c>
       <c r="K712" t="s">
         <v>2315</v>
       </c>
     </row>
     <row r="713" spans="1:11">
       <c r="A713">
         <v>4394</v>
       </c>
       <c r="B713" t="s">
         <v>2316</v>
       </c>
       <c r="C713" t="s">
         <v>80</v>
       </c>
       <c r="D713" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="E713"/>
       <c r="F713" t="s">
         <v>22</v>
       </c>
       <c r="G713"/>
       <c r="H713">
         <v>42031300</v>
       </c>
       <c r="I713" t="s">
         <v>57</v>
       </c>
       <c r="J713" t="s">
         <v>17</v>
       </c>
       <c r="K713" t="s">
         <v>2317</v>
       </c>
     </row>
     <row r="714" spans="1:11">
       <c r="A714">
         <v>20745</v>
       </c>
       <c r="B714" t="s">
         <v>2318</v>
       </c>
       <c r="C714" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D714" t="s">
         <v>126</v>
       </c>
       <c r="E714" t="s">
         <v>132</v>
       </c>
       <c r="F714" t="s">
         <v>133</v>
       </c>
       <c r="G714"/>
       <c r="H714">
         <v>36357252</v>
       </c>
       <c r="I714" t="s">
         <v>172</v>
       </c>
       <c r="J714" t="s">
         <v>17</v>
       </c>
       <c r="K714" t="s">
         <v>2319</v>
       </c>
     </row>
     <row r="715" spans="1:11">
@@ -31797,109 +31734,109 @@
       </c>
       <c r="I716" t="s">
         <v>1018</v>
       </c>
       <c r="J716" t="s">
         <v>17</v>
       </c>
       <c r="K716" t="s">
         <v>2327</v>
       </c>
     </row>
     <row r="717" spans="1:11">
       <c r="A717">
         <v>8469</v>
       </c>
       <c r="B717" t="s">
         <v>2328</v>
       </c>
       <c r="C717" t="s">
         <v>80</v>
       </c>
       <c r="D717" t="s">
         <v>192</v>
       </c>
       <c r="E717" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F717" t="s">
         <v>71</v>
       </c>
       <c r="G717"/>
       <c r="H717">
         <v>39424148</v>
       </c>
       <c r="I717" t="s">
         <v>573</v>
       </c>
       <c r="J717" t="s">
         <v>17</v>
       </c>
       <c r="K717" t="s">
         <v>2329</v>
       </c>
     </row>
     <row r="718" spans="1:11">
       <c r="A718">
         <v>9932</v>
       </c>
       <c r="B718" t="s">
         <v>2330</v>
       </c>
       <c r="C718" t="s">
         <v>143</v>
       </c>
       <c r="D718"/>
       <c r="E718"/>
       <c r="F718"/>
       <c r="G718" t="s">
         <v>144</v>
       </c>
       <c r="H718" t="s">
         <v>2331</v>
       </c>
       <c r="I718" t="s">
-        <v>531</v>
+        <v>272</v>
       </c>
       <c r="J718" t="s">
         <v>17</v>
       </c>
       <c r="K718" t="s">
         <v>2332</v>
       </c>
     </row>
     <row r="719" spans="1:11">
       <c r="A719">
         <v>13521</v>
       </c>
       <c r="B719" t="s">
         <v>2333</v>
       </c>
       <c r="C719"/>
       <c r="D719"/>
       <c r="E719" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F719" t="s">
         <v>171</v>
       </c>
       <c r="G719"/>
       <c r="H719">
         <v>42124237</v>
       </c>
       <c r="I719" t="s">
         <v>57</v>
       </c>
       <c r="J719" t="s">
         <v>17</v>
       </c>
       <c r="K719" t="s">
         <v>2334</v>
       </c>
     </row>
     <row r="720" spans="1:11">
       <c r="A720">
         <v>20759</v>
       </c>
       <c r="B720" t="s">
         <v>2335</v>
       </c>
@@ -32062,51 +31999,51 @@
       </c>
       <c r="I725" t="s">
         <v>72</v>
       </c>
       <c r="J725" t="s">
         <v>17</v>
       </c>
       <c r="K725" t="s">
         <v>2354</v>
       </c>
     </row>
     <row r="726" spans="1:11">
       <c r="A726">
         <v>5959</v>
       </c>
       <c r="B726" t="s">
         <v>2355</v>
       </c>
       <c r="C726" t="s">
         <v>80</v>
       </c>
       <c r="D726" t="s">
         <v>192</v>
       </c>
       <c r="E726" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="F726" t="s">
         <v>150</v>
       </c>
       <c r="G726"/>
       <c r="H726">
         <v>35043551</v>
       </c>
       <c r="I726" t="s">
         <v>1136</v>
       </c>
       <c r="J726" t="s">
         <v>17</v>
       </c>
       <c r="K726" t="s">
         <v>2356</v>
       </c>
     </row>
     <row r="727" spans="1:11">
       <c r="A727">
         <v>20800</v>
       </c>
       <c r="B727" t="s">
         <v>2357</v>
       </c>
@@ -32176,90 +32113,90 @@
       <c r="F729"/>
       <c r="G729"/>
       <c r="H729">
         <v>36078041</v>
       </c>
       <c r="I729" t="s">
         <v>2364</v>
       </c>
       <c r="J729" t="s">
         <v>17</v>
       </c>
       <c r="K729" t="s">
         <v>2365</v>
       </c>
     </row>
     <row r="730" spans="1:11">
       <c r="A730">
         <v>20808</v>
       </c>
       <c r="B730" t="s">
         <v>2366</v>
       </c>
       <c r="C730"/>
       <c r="D730"/>
       <c r="E730" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F730" t="s">
         <v>133</v>
       </c>
       <c r="G730"/>
       <c r="H730">
         <v>36709910</v>
       </c>
       <c r="I730" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="J730" t="s">
         <v>17</v>
       </c>
       <c r="K730" t="s">
         <v>2367</v>
       </c>
     </row>
     <row r="731" spans="1:11">
       <c r="A731">
         <v>4726</v>
       </c>
       <c r="B731" t="s">
         <v>2368</v>
       </c>
       <c r="C731"/>
       <c r="D731" t="s">
         <v>2369</v>
       </c>
       <c r="E731"/>
       <c r="F731" t="s">
         <v>107</v>
       </c>
       <c r="G731"/>
       <c r="H731">
         <v>36319667</v>
       </c>
       <c r="I731" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="J731" t="s">
         <v>17</v>
       </c>
       <c r="K731" t="s">
         <v>2370</v>
       </c>
     </row>
     <row r="732" spans="1:11">
       <c r="A732">
         <v>13535</v>
       </c>
       <c r="B732" t="s">
         <v>2371</v>
       </c>
       <c r="C732"/>
       <c r="D732" t="s">
         <v>2372</v>
       </c>
       <c r="E732"/>
       <c r="F732"/>
       <c r="G732"/>
       <c r="H732" t="s">
         <v>2373</v>
       </c>
@@ -32387,51 +32324,51 @@
       <c r="J736" t="s">
         <v>17</v>
       </c>
       <c r="K736" t="s">
         <v>2385</v>
       </c>
     </row>
     <row r="737" spans="1:11">
       <c r="A737">
         <v>20847</v>
       </c>
       <c r="B737" t="s">
         <v>2386</v>
       </c>
       <c r="C737" t="s">
         <v>2387</v>
       </c>
       <c r="D737"/>
       <c r="E737"/>
       <c r="F737"/>
       <c r="G737"/>
       <c r="H737">
         <v>36791402</v>
       </c>
       <c r="I737" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="J737" t="s">
         <v>17</v>
       </c>
       <c r="K737" t="s">
         <v>2388</v>
       </c>
     </row>
     <row r="738" spans="1:11">
       <c r="A738">
         <v>20849</v>
       </c>
       <c r="B738" t="s">
         <v>2389</v>
       </c>
       <c r="C738"/>
       <c r="D738"/>
       <c r="E738" t="s">
         <v>2390</v>
       </c>
       <c r="F738" t="s">
         <v>1792</v>
       </c>
       <c r="G738"/>
       <c r="H738">
@@ -32526,54 +32463,54 @@
       </c>
       <c r="G741"/>
       <c r="H741">
         <v>32960934</v>
       </c>
       <c r="I741" t="s">
         <v>57</v>
       </c>
       <c r="J741" t="s">
         <v>17</v>
       </c>
       <c r="K741" t="s">
         <v>2402</v>
       </c>
     </row>
     <row r="742" spans="1:11">
       <c r="A742">
         <v>20855</v>
       </c>
       <c r="B742" t="s">
         <v>2403</v>
       </c>
       <c r="C742"/>
       <c r="D742"/>
       <c r="E742" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="F742" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="G742"/>
       <c r="H742">
         <v>33662755</v>
       </c>
       <c r="I742" t="s">
         <v>2404</v>
       </c>
       <c r="J742" t="s">
         <v>17</v>
       </c>
       <c r="K742" t="s">
         <v>2405</v>
       </c>
     </row>
     <row r="743" spans="1:11">
       <c r="A743">
         <v>20856</v>
       </c>
       <c r="B743" t="s">
         <v>2406</v>
       </c>
       <c r="C743"/>
       <c r="D743"/>
       <c r="E743" t="s">
@@ -32585,88 +32522,88 @@
       <c r="G743"/>
       <c r="H743">
         <v>18162960</v>
       </c>
       <c r="I743" t="s">
         <v>2407</v>
       </c>
       <c r="J743" t="s">
         <v>17</v>
       </c>
       <c r="K743" t="s">
         <v>2408</v>
       </c>
     </row>
     <row r="744" spans="1:11">
       <c r="A744">
         <v>4461</v>
       </c>
       <c r="B744" t="s">
         <v>2409</v>
       </c>
       <c r="C744" t="s">
         <v>80</v>
       </c>
       <c r="D744" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="E744"/>
       <c r="F744" t="s">
         <v>22</v>
       </c>
       <c r="G744"/>
       <c r="H744">
         <v>34192269</v>
       </c>
       <c r="I744" t="s">
         <v>2410</v>
       </c>
       <c r="J744" t="s">
         <v>17</v>
       </c>
       <c r="K744" t="s">
         <v>2411</v>
       </c>
     </row>
     <row r="745" spans="1:11">
       <c r="A745">
         <v>996</v>
       </c>
       <c r="B745" t="s">
         <v>2412</v>
       </c>
       <c r="C745" t="s">
         <v>50</v>
       </c>
       <c r="D745" t="s">
         <v>192</v>
       </c>
       <c r="E745" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="F745" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G745"/>
       <c r="H745">
         <v>14048034</v>
       </c>
       <c r="I745" t="s">
         <v>2413</v>
       </c>
       <c r="J745" t="s">
         <v>17</v>
       </c>
       <c r="K745" t="s">
         <v>2414</v>
       </c>
     </row>
     <row r="746" spans="1:11">
       <c r="A746">
         <v>20867</v>
       </c>
       <c r="B746" t="s">
         <v>2415</v>
       </c>
       <c r="C746" t="s">
         <v>60</v>
       </c>
@@ -32779,51 +32716,51 @@
       </c>
       <c r="J749" t="s">
         <v>17</v>
       </c>
       <c r="K749" t="s">
         <v>2425</v>
       </c>
     </row>
     <row r="750" spans="1:11">
       <c r="A750">
         <v>4830</v>
       </c>
       <c r="B750" t="s">
         <v>2426</v>
       </c>
       <c r="C750" t="s">
         <v>271</v>
       </c>
       <c r="D750" t="s">
         <v>126</v>
       </c>
       <c r="E750" t="s">
         <v>1031</v>
       </c>
       <c r="F750" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="G750"/>
       <c r="H750">
         <v>37641562</v>
       </c>
       <c r="I750" t="s">
         <v>224</v>
       </c>
       <c r="J750" t="s">
         <v>17</v>
       </c>
       <c r="K750" t="s">
         <v>2427</v>
       </c>
     </row>
     <row r="751" spans="1:11">
       <c r="A751">
         <v>13572</v>
       </c>
       <c r="B751" t="s">
         <v>2428</v>
       </c>
       <c r="C751"/>
       <c r="D751"/>
       <c r="E751"/>
@@ -32865,177 +32802,177 @@
       <c r="H752">
         <v>42104797</v>
       </c>
       <c r="I752" t="s">
         <v>2432</v>
       </c>
       <c r="J752" t="s">
         <v>17</v>
       </c>
       <c r="K752" t="s">
         <v>2433</v>
       </c>
     </row>
     <row r="753" spans="1:11">
       <c r="A753">
         <v>20916</v>
       </c>
       <c r="B753" t="s">
         <v>2434</v>
       </c>
       <c r="C753" t="s">
         <v>2435</v>
       </c>
       <c r="D753"/>
       <c r="E753" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="F753" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G753" t="s">
         <v>91</v>
       </c>
       <c r="H753">
         <v>33130671</v>
       </c>
       <c r="I753" t="s">
         <v>63</v>
       </c>
       <c r="J753" t="s">
         <v>17</v>
       </c>
       <c r="K753" t="s">
         <v>2436</v>
       </c>
     </row>
     <row r="754" spans="1:11">
       <c r="A754">
         <v>20920</v>
       </c>
       <c r="B754" t="s">
         <v>2437</v>
       </c>
       <c r="C754"/>
       <c r="D754"/>
       <c r="E754" t="s">
         <v>55</v>
       </c>
       <c r="F754" t="s">
         <v>56</v>
       </c>
       <c r="G754"/>
       <c r="H754">
         <v>36831233</v>
       </c>
       <c r="I754" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="J754" t="s">
         <v>17</v>
       </c>
       <c r="K754" t="s">
         <v>2438</v>
       </c>
     </row>
     <row r="755" spans="1:11">
       <c r="A755">
         <v>20925</v>
       </c>
       <c r="B755" t="s">
         <v>2439</v>
       </c>
       <c r="C755"/>
       <c r="D755"/>
       <c r="E755" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F755" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G755"/>
       <c r="H755">
         <v>39412194</v>
       </c>
       <c r="I755" t="s">
         <v>2440</v>
       </c>
       <c r="J755" t="s">
         <v>17</v>
       </c>
       <c r="K755" t="s">
         <v>2441</v>
       </c>
     </row>
     <row r="756" spans="1:11">
       <c r="A756">
         <v>20927</v>
       </c>
       <c r="B756" t="s">
         <v>2442</v>
       </c>
       <c r="C756" t="s">
         <v>60</v>
       </c>
       <c r="D756" t="s">
         <v>13</v>
       </c>
       <c r="E756" t="s">
         <v>816</v>
       </c>
       <c r="F756" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="G756"/>
       <c r="H756">
         <v>42039333</v>
       </c>
       <c r="I756" t="s">
         <v>34</v>
       </c>
       <c r="J756" t="s">
         <v>17</v>
       </c>
       <c r="K756" t="s">
         <v>2443</v>
       </c>
     </row>
     <row r="757" spans="1:11">
       <c r="A757">
         <v>20930</v>
       </c>
       <c r="B757" t="s">
         <v>2444</v>
       </c>
       <c r="C757" t="s">
         <v>271</v>
       </c>
       <c r="D757" t="s">
         <v>126</v>
       </c>
       <c r="E757" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F757" t="s">
         <v>179</v>
       </c>
       <c r="G757"/>
       <c r="H757">
         <v>33377517</v>
       </c>
       <c r="I757" t="s">
         <v>2445</v>
       </c>
       <c r="J757" t="s">
         <v>17</v>
       </c>
       <c r="K757" t="s">
         <v>2446</v>
       </c>
     </row>
     <row r="758" spans="1:11">
       <c r="A758">
         <v>20931</v>
       </c>
       <c r="B758" t="s">
         <v>2447</v>
       </c>
@@ -33059,73 +32996,73 @@
       </c>
       <c r="K758" t="s">
         <v>2448</v>
       </c>
     </row>
     <row r="759" spans="1:11">
       <c r="A759">
         <v>20939</v>
       </c>
       <c r="B759" t="s">
         <v>2449</v>
       </c>
       <c r="C759"/>
       <c r="D759"/>
       <c r="E759" t="s">
         <v>227</v>
       </c>
       <c r="F759" t="s">
         <v>228</v>
       </c>
       <c r="G759"/>
       <c r="H759">
         <v>39477773</v>
       </c>
       <c r="I759" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="J759" t="s">
         <v>17</v>
       </c>
       <c r="K759" t="s">
         <v>2450</v>
       </c>
     </row>
     <row r="760" spans="1:11">
       <c r="A760">
         <v>20941</v>
       </c>
       <c r="B760" t="s">
         <v>2451</v>
       </c>
       <c r="C760"/>
       <c r="D760"/>
       <c r="E760" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="F760" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="G760"/>
       <c r="H760">
         <v>33591228</v>
       </c>
       <c r="I760" t="s">
         <v>16</v>
       </c>
       <c r="J760" t="s">
         <v>17</v>
       </c>
       <c r="K760" t="s">
         <v>2452</v>
       </c>
     </row>
     <row r="761" spans="1:11">
       <c r="A761">
         <v>20948</v>
       </c>
       <c r="B761" t="s">
         <v>2453</v>
       </c>
       <c r="C761"/>
       <c r="D761" t="s">
         <v>2454</v>
@@ -33165,51 +33102,51 @@
         <v>180</v>
       </c>
       <c r="H762">
         <v>13000910</v>
       </c>
       <c r="I762" t="s">
         <v>63</v>
       </c>
       <c r="J762" t="s">
         <v>17</v>
       </c>
       <c r="K762" t="s">
         <v>2458</v>
       </c>
     </row>
     <row r="763" spans="1:11">
       <c r="A763">
         <v>20966</v>
       </c>
       <c r="B763" t="s">
         <v>2459</v>
       </c>
       <c r="C763"/>
       <c r="D763"/>
       <c r="E763" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F763" t="s">
         <v>179</v>
       </c>
       <c r="G763"/>
       <c r="H763">
         <v>31449007</v>
       </c>
       <c r="I763" t="s">
         <v>2063</v>
       </c>
       <c r="J763" t="s">
         <v>17</v>
       </c>
       <c r="K763" t="s">
         <v>2460</v>
       </c>
     </row>
     <row r="764" spans="1:11">
       <c r="A764">
         <v>20969</v>
       </c>
       <c r="B764" t="s">
         <v>2461</v>
       </c>
@@ -33226,51 +33163,51 @@
         <v>42035502</v>
       </c>
       <c r="I764" t="s">
         <v>2462</v>
       </c>
       <c r="J764" t="s">
         <v>17</v>
       </c>
       <c r="K764" t="s">
         <v>2463</v>
       </c>
     </row>
     <row r="765" spans="1:11">
       <c r="A765">
         <v>958</v>
       </c>
       <c r="B765" t="s">
         <v>2464</v>
       </c>
       <c r="C765"/>
       <c r="D765" t="s">
         <v>1481</v>
       </c>
       <c r="E765"/>
       <c r="F765" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G765"/>
       <c r="H765">
         <v>32883205</v>
       </c>
       <c r="I765" t="s">
         <v>34</v>
       </c>
       <c r="J765" t="s">
         <v>17</v>
       </c>
       <c r="K765" t="s">
         <v>2465</v>
       </c>
     </row>
     <row r="766" spans="1:11">
       <c r="A766">
         <v>20979</v>
       </c>
       <c r="B766" t="s">
         <v>2466</v>
       </c>
       <c r="C766" t="s">
         <v>125</v>
       </c>
@@ -33283,89 +33220,89 @@
       <c r="F766" t="s">
         <v>139</v>
       </c>
       <c r="G766"/>
       <c r="H766">
         <v>42187349</v>
       </c>
       <c r="I766" t="s">
         <v>990</v>
       </c>
       <c r="J766" t="s">
         <v>17</v>
       </c>
       <c r="K766" t="s">
         <v>2467</v>
       </c>
     </row>
     <row r="767" spans="1:11">
       <c r="A767">
         <v>20987</v>
       </c>
       <c r="B767" t="s">
         <v>2468</v>
       </c>
       <c r="C767" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D767" t="s">
         <v>192</v>
       </c>
       <c r="E767" t="s">
         <v>201</v>
       </c>
       <c r="F767" t="s">
         <v>202</v>
       </c>
       <c r="G767"/>
       <c r="H767">
         <v>32168295</v>
       </c>
       <c r="I767" t="s">
         <v>2469</v>
       </c>
       <c r="J767" t="s">
         <v>17</v>
       </c>
       <c r="K767" t="s">
         <v>2470</v>
       </c>
     </row>
     <row r="768" spans="1:11">
       <c r="A768">
         <v>1036</v>
       </c>
       <c r="B768" t="s">
         <v>2471</v>
       </c>
       <c r="C768"/>
       <c r="D768" t="s">
         <v>1481</v>
       </c>
       <c r="E768"/>
       <c r="F768" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G768"/>
       <c r="H768">
         <v>6947877</v>
       </c>
       <c r="I768" t="s">
         <v>2472</v>
       </c>
       <c r="J768" t="s">
         <v>17</v>
       </c>
       <c r="K768" t="s">
         <v>2473</v>
       </c>
     </row>
     <row r="769" spans="1:11">
       <c r="A769">
         <v>21001</v>
       </c>
       <c r="B769" t="s">
         <v>2474</v>
       </c>
       <c r="C769"/>
       <c r="D769"/>
       <c r="E769" t="s">
@@ -33433,75 +33370,75 @@
         <v>38651688</v>
       </c>
       <c r="I771" t="s">
         <v>2481</v>
       </c>
       <c r="J771" t="s">
         <v>17</v>
       </c>
       <c r="K771" t="s">
         <v>2482</v>
       </c>
     </row>
     <row r="772" spans="1:11">
       <c r="A772">
         <v>13593</v>
       </c>
       <c r="B772" t="s">
         <v>2483</v>
       </c>
       <c r="C772"/>
       <c r="D772" t="s">
         <v>1481</v>
       </c>
       <c r="E772"/>
       <c r="F772" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G772"/>
       <c r="H772">
         <v>38385814</v>
       </c>
       <c r="I772" t="s">
         <v>2484</v>
       </c>
       <c r="J772" t="s">
         <v>17</v>
       </c>
       <c r="K772" t="s">
         <v>2485</v>
       </c>
     </row>
     <row r="773" spans="1:11">
       <c r="A773">
         <v>21021</v>
       </c>
       <c r="B773" t="s">
         <v>2486</v>
       </c>
       <c r="C773" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D773" t="s">
         <v>13</v>
       </c>
       <c r="E773" t="s">
         <v>201</v>
       </c>
       <c r="F773" t="s">
         <v>202</v>
       </c>
       <c r="G773"/>
       <c r="H773">
         <v>36777600</v>
       </c>
       <c r="I773" t="s">
         <v>264</v>
       </c>
       <c r="J773" t="s">
         <v>17</v>
       </c>
       <c r="K773" t="s">
         <v>2487</v>
       </c>
     </row>
     <row r="774" spans="1:11">
@@ -33550,82 +33487,82 @@
       <c r="D775"/>
       <c r="E775"/>
       <c r="F775"/>
       <c r="G775"/>
       <c r="H775">
         <v>33736870</v>
       </c>
       <c r="I775" t="s">
         <v>1041</v>
       </c>
       <c r="J775" t="s">
         <v>17</v>
       </c>
       <c r="K775" t="s">
         <v>2492</v>
       </c>
     </row>
     <row r="776" spans="1:11">
       <c r="A776">
         <v>21043</v>
       </c>
       <c r="B776" t="s">
         <v>2493</v>
       </c>
       <c r="C776" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D776"/>
       <c r="E776"/>
       <c r="F776" t="s">
         <v>1792</v>
       </c>
       <c r="G776"/>
       <c r="H776" t="s">
         <v>2494</v>
       </c>
       <c r="I776" t="s">
         <v>1121</v>
       </c>
       <c r="J776" t="s">
         <v>17</v>
       </c>
       <c r="K776" t="s">
         <v>2495</v>
       </c>
     </row>
     <row r="777" spans="1:11">
       <c r="A777">
         <v>21052</v>
       </c>
       <c r="B777" t="s">
         <v>2496</v>
       </c>
       <c r="C777"/>
       <c r="D777"/>
       <c r="E777" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="F777" t="s">
         <v>618</v>
       </c>
       <c r="G777"/>
       <c r="H777">
         <v>31366148</v>
       </c>
       <c r="I777" t="s">
         <v>648</v>
       </c>
       <c r="J777" t="s">
         <v>17</v>
       </c>
       <c r="K777" t="s">
         <v>2497</v>
       </c>
     </row>
     <row r="778" spans="1:11">
       <c r="A778">
         <v>21056</v>
       </c>
       <c r="B778" t="s">
         <v>2498</v>
       </c>
@@ -33693,119 +33630,119 @@
       <c r="F780" t="s">
         <v>15</v>
       </c>
       <c r="G780"/>
       <c r="H780">
         <v>33411940</v>
       </c>
       <c r="I780" t="s">
         <v>2504</v>
       </c>
       <c r="J780" t="s">
         <v>17</v>
       </c>
       <c r="K780" t="s">
         <v>2505</v>
       </c>
     </row>
     <row r="781" spans="1:11">
       <c r="A781">
         <v>21062</v>
       </c>
       <c r="B781" t="s">
         <v>2506</v>
       </c>
       <c r="C781" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D781" t="s">
         <v>13</v>
       </c>
       <c r="E781" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="F781" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G781"/>
       <c r="H781">
         <v>38616392</v>
       </c>
       <c r="I781" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="J781" t="s">
         <v>17</v>
       </c>
       <c r="K781" t="s">
         <v>2507</v>
       </c>
     </row>
     <row r="782" spans="1:11">
       <c r="A782">
         <v>21065</v>
       </c>
       <c r="B782" t="s">
         <v>2508</v>
       </c>
       <c r="C782" t="s">
         <v>50</v>
       </c>
       <c r="D782" t="s">
         <v>192</v>
       </c>
       <c r="E782" t="s">
         <v>909</v>
       </c>
       <c r="F782" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="G782"/>
       <c r="H782">
         <v>17052810</v>
       </c>
       <c r="I782" t="s">
         <v>2509</v>
       </c>
       <c r="J782" t="s">
         <v>17</v>
       </c>
       <c r="K782" t="s">
         <v>2510</v>
       </c>
     </row>
     <row r="783" spans="1:11">
       <c r="A783">
         <v>21073</v>
       </c>
       <c r="B783" t="s">
         <v>2511</v>
       </c>
       <c r="C783"/>
       <c r="D783"/>
       <c r="E783" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="F783" t="s">
         <v>38</v>
       </c>
       <c r="G783"/>
       <c r="H783">
         <v>33180806</v>
       </c>
       <c r="I783" t="s">
         <v>2512</v>
       </c>
       <c r="J783" t="s">
         <v>17</v>
       </c>
       <c r="K783" t="s">
         <v>2513</v>
       </c>
     </row>
     <row r="784" spans="1:11">
       <c r="A784">
         <v>21075</v>
       </c>
       <c r="B784" t="s">
         <v>2514</v>
       </c>
@@ -33821,117 +33758,117 @@
       </c>
       <c r="I784" t="s">
         <v>2516</v>
       </c>
       <c r="J784" t="s">
         <v>17</v>
       </c>
       <c r="K784" t="s">
         <v>2517</v>
       </c>
     </row>
     <row r="785" spans="1:11">
       <c r="A785">
         <v>21077</v>
       </c>
       <c r="B785" t="s">
         <v>2518</v>
       </c>
       <c r="C785" t="s">
         <v>12</v>
       </c>
       <c r="D785" t="s">
         <v>13</v>
       </c>
       <c r="E785" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F785" t="s">
         <v>179</v>
       </c>
       <c r="G785"/>
       <c r="H785">
         <v>39696768</v>
       </c>
       <c r="I785" t="s">
         <v>2519</v>
       </c>
       <c r="J785" t="s">
         <v>17</v>
       </c>
       <c r="K785" t="s">
         <v>2520</v>
       </c>
     </row>
     <row r="786" spans="1:11">
       <c r="A786">
         <v>13613</v>
       </c>
       <c r="B786" t="s">
         <v>2521</v>
       </c>
       <c r="C786" t="s">
         <v>80</v>
       </c>
       <c r="D786" t="s">
         <v>192</v>
       </c>
       <c r="E786" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F786" t="s">
         <v>71</v>
       </c>
       <c r="G786"/>
       <c r="H786">
         <v>38662914</v>
       </c>
       <c r="I786" t="s">
         <v>1522</v>
       </c>
       <c r="J786" t="s">
         <v>17</v>
       </c>
       <c r="K786" t="s">
         <v>2522</v>
       </c>
     </row>
     <row r="787" spans="1:11">
       <c r="A787">
         <v>13616</v>
       </c>
       <c r="B787" t="s">
         <v>2523</v>
       </c>
       <c r="C787" t="s">
         <v>12</v>
       </c>
       <c r="D787" t="s">
         <v>13</v>
       </c>
       <c r="E787" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F787" t="s">
         <v>71</v>
       </c>
       <c r="G787"/>
       <c r="H787">
         <v>34854914</v>
       </c>
       <c r="I787" t="s">
         <v>2524</v>
       </c>
       <c r="J787" t="s">
         <v>17</v>
       </c>
       <c r="K787" t="s">
         <v>2525</v>
       </c>
     </row>
     <row r="788" spans="1:11">
       <c r="A788">
         <v>7199</v>
       </c>
       <c r="B788" t="s">
         <v>2526</v>
       </c>
@@ -34019,51 +33956,51 @@
     </row>
     <row r="791" spans="1:11">
       <c r="A791">
         <v>21097</v>
       </c>
       <c r="B791" t="s">
         <v>2537</v>
       </c>
       <c r="C791" t="s">
         <v>50</v>
       </c>
       <c r="D791" t="s">
         <v>192</v>
       </c>
       <c r="E791" t="s">
         <v>14</v>
       </c>
       <c r="F791" t="s">
         <v>15</v>
       </c>
       <c r="G791"/>
       <c r="H791">
         <v>39712910</v>
       </c>
       <c r="I791" t="s">
-        <v>531</v>
+        <v>272</v>
       </c>
       <c r="J791" t="s">
         <v>17</v>
       </c>
       <c r="K791" t="s">
         <v>2538</v>
       </c>
     </row>
     <row r="792" spans="1:11">
       <c r="A792">
         <v>21099</v>
       </c>
       <c r="B792" t="s">
         <v>2539</v>
       </c>
       <c r="C792" t="s">
         <v>50</v>
       </c>
       <c r="D792" t="s">
         <v>614</v>
       </c>
       <c r="E792"/>
       <c r="F792"/>
       <c r="G792"/>
       <c r="H792">
@@ -34154,54 +34091,54 @@
       <c r="F795"/>
       <c r="G795"/>
       <c r="H795">
         <v>33144118</v>
       </c>
       <c r="I795" t="s">
         <v>63</v>
       </c>
       <c r="J795" t="s">
         <v>17</v>
       </c>
       <c r="K795" t="s">
         <v>2550</v>
       </c>
     </row>
     <row r="796" spans="1:11">
       <c r="A796">
         <v>21120</v>
       </c>
       <c r="B796" t="s">
         <v>2551</v>
       </c>
       <c r="C796"/>
       <c r="D796"/>
       <c r="E796" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="F796" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="G796"/>
       <c r="H796">
         <v>33439308</v>
       </c>
       <c r="I796" t="s">
         <v>145</v>
       </c>
       <c r="J796" t="s">
         <v>17</v>
       </c>
       <c r="K796" t="s">
         <v>2552</v>
       </c>
     </row>
     <row r="797" spans="1:11">
       <c r="A797">
         <v>21121</v>
       </c>
       <c r="B797" t="s">
         <v>2553</v>
       </c>
       <c r="C797" t="s">
         <v>60</v>
       </c>
@@ -34241,89 +34178,89 @@
       <c r="D798"/>
       <c r="E798"/>
       <c r="F798"/>
       <c r="G798"/>
       <c r="H798">
         <v>35727269</v>
       </c>
       <c r="I798" t="s">
         <v>2557</v>
       </c>
       <c r="J798" t="s">
         <v>17</v>
       </c>
       <c r="K798" t="s">
         <v>2558</v>
       </c>
     </row>
     <row r="799" spans="1:11">
       <c r="A799">
         <v>21128</v>
       </c>
       <c r="B799" t="s">
         <v>2559</v>
       </c>
       <c r="C799" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D799" t="s">
         <v>126</v>
       </c>
       <c r="E799" t="s">
         <v>149</v>
       </c>
       <c r="F799" t="s">
         <v>150</v>
       </c>
       <c r="G799"/>
       <c r="H799">
         <v>39419468</v>
       </c>
       <c r="I799" t="s">
         <v>573</v>
       </c>
       <c r="J799" t="s">
         <v>17</v>
       </c>
       <c r="K799" t="s">
         <v>2560</v>
       </c>
     </row>
     <row r="800" spans="1:11">
       <c r="A800">
         <v>21129</v>
       </c>
       <c r="B800" t="s">
         <v>2561</v>
       </c>
       <c r="C800"/>
       <c r="D800"/>
       <c r="E800" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="F800" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G800"/>
       <c r="H800">
         <v>12035583</v>
       </c>
       <c r="I800" t="s">
         <v>39</v>
       </c>
       <c r="J800" t="s">
         <v>17</v>
       </c>
       <c r="K800" t="s">
         <v>2562</v>
       </c>
     </row>
     <row r="801" spans="1:11">
       <c r="A801">
         <v>21130</v>
       </c>
       <c r="B801" t="s">
         <v>2563</v>
       </c>
       <c r="C801"/>
       <c r="D801" t="s">
         <v>2564</v>
@@ -34366,51 +34303,51 @@
         <v>32257251</v>
       </c>
       <c r="I802" t="s">
         <v>151</v>
       </c>
       <c r="J802" t="s">
         <v>17</v>
       </c>
       <c r="K802" t="s">
         <v>2567</v>
       </c>
     </row>
     <row r="803" spans="1:11">
       <c r="A803">
         <v>770</v>
       </c>
       <c r="B803" t="s">
         <v>2568</v>
       </c>
       <c r="C803"/>
       <c r="D803"/>
       <c r="E803" t="s">
         <v>1116</v>
       </c>
       <c r="F803" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G803"/>
       <c r="H803" t="s">
         <v>2569</v>
       </c>
       <c r="I803" t="s">
         <v>697</v>
       </c>
       <c r="J803" t="s">
         <v>17</v>
       </c>
       <c r="K803" t="s">
         <v>2570</v>
       </c>
     </row>
     <row r="804" spans="1:11">
       <c r="A804">
         <v>21150</v>
       </c>
       <c r="B804" t="s">
         <v>2571</v>
       </c>
       <c r="C804"/>
       <c r="D804" t="s">
         <v>2572</v>
@@ -34426,58 +34363,58 @@
       </c>
       <c r="J804" t="s">
         <v>17</v>
       </c>
       <c r="K804" t="s">
         <v>2574</v>
       </c>
     </row>
     <row r="805" spans="1:11">
       <c r="A805">
         <v>21152</v>
       </c>
       <c r="B805" t="s">
         <v>2575</v>
       </c>
       <c r="C805" t="s">
         <v>60</v>
       </c>
       <c r="D805" t="s">
         <v>13</v>
       </c>
       <c r="E805" t="s">
         <v>1031</v>
       </c>
       <c r="F805" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="G805"/>
       <c r="H805">
         <v>36649228</v>
       </c>
       <c r="I805" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="J805" t="s">
         <v>17</v>
       </c>
       <c r="K805" t="s">
         <v>2576</v>
       </c>
     </row>
     <row r="806" spans="1:11">
       <c r="A806">
         <v>21154</v>
       </c>
       <c r="B806" t="s">
         <v>2577</v>
       </c>
       <c r="C806" t="s">
         <v>80</v>
       </c>
       <c r="D806" t="s">
         <v>192</v>
       </c>
       <c r="E806" t="s">
         <v>55</v>
       </c>
       <c r="F806" t="s">
@@ -34526,51 +34463,51 @@
       <c r="J807" t="s">
         <v>17</v>
       </c>
       <c r="K807" t="s">
         <v>2580</v>
       </c>
     </row>
     <row r="808" spans="1:11">
       <c r="A808">
         <v>21159</v>
       </c>
       <c r="B808" t="s">
         <v>2581</v>
       </c>
       <c r="C808" t="s">
         <v>2582</v>
       </c>
       <c r="D808"/>
       <c r="E808"/>
       <c r="F808"/>
       <c r="G808"/>
       <c r="H808">
         <v>39247123</v>
       </c>
       <c r="I808" t="s">
-        <v>531</v>
+        <v>272</v>
       </c>
       <c r="J808" t="s">
         <v>17</v>
       </c>
       <c r="K808" t="s">
         <v>2583</v>
       </c>
     </row>
     <row r="809" spans="1:11">
       <c r="A809">
         <v>21161</v>
       </c>
       <c r="B809" t="s">
         <v>2584</v>
       </c>
       <c r="C809" t="s">
         <v>703</v>
       </c>
       <c r="D809"/>
       <c r="E809"/>
       <c r="F809"/>
       <c r="G809"/>
       <c r="H809">
         <v>34014264</v>
       </c>
@@ -34663,51 +34600,51 @@
       </c>
       <c r="I812" t="s">
         <v>16</v>
       </c>
       <c r="J812" t="s">
         <v>17</v>
       </c>
       <c r="K812" t="s">
         <v>2592</v>
       </c>
     </row>
     <row r="813" spans="1:11">
       <c r="A813">
         <v>13644</v>
       </c>
       <c r="B813" t="s">
         <v>2593</v>
       </c>
       <c r="C813" t="s">
         <v>12</v>
       </c>
       <c r="D813" t="s">
         <v>13</v>
       </c>
       <c r="E813" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F813" t="s">
         <v>71</v>
       </c>
       <c r="G813"/>
       <c r="H813">
         <v>38663261</v>
       </c>
       <c r="I813" t="s">
         <v>2594</v>
       </c>
       <c r="J813" t="s">
         <v>17</v>
       </c>
       <c r="K813" t="s">
         <v>2595</v>
       </c>
     </row>
     <row r="814" spans="1:11">
       <c r="A814">
         <v>21169</v>
       </c>
       <c r="B814" t="s">
         <v>2596</v>
       </c>
@@ -34728,51 +34665,51 @@
         <v>32235711</v>
       </c>
       <c r="I814" t="s">
         <v>34</v>
       </c>
       <c r="J814" t="s">
         <v>17</v>
       </c>
       <c r="K814" t="s">
         <v>2597</v>
       </c>
     </row>
     <row r="815" spans="1:11">
       <c r="A815">
         <v>21171</v>
       </c>
       <c r="B815" t="s">
         <v>2598</v>
       </c>
       <c r="C815"/>
       <c r="D815" t="s">
         <v>2599</v>
       </c>
       <c r="E815"/>
       <c r="F815" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G815"/>
       <c r="H815">
         <v>34345706</v>
       </c>
       <c r="I815" t="s">
         <v>2600</v>
       </c>
       <c r="J815" t="s">
         <v>17</v>
       </c>
       <c r="K815" t="s">
         <v>2601</v>
       </c>
     </row>
     <row r="816" spans="1:11">
       <c r="A816">
         <v>21172</v>
       </c>
       <c r="B816" t="s">
         <v>2602</v>
       </c>
       <c r="C816"/>
       <c r="D816"/>
       <c r="E816" t="s">
@@ -34812,7822 +34749,7605 @@
       </c>
       <c r="G817"/>
       <c r="H817">
         <v>32901670</v>
       </c>
       <c r="I817" t="s">
         <v>39</v>
       </c>
       <c r="J817" t="s">
         <v>17</v>
       </c>
       <c r="K817" t="s">
         <v>2607</v>
       </c>
     </row>
     <row r="818" spans="1:11">
       <c r="A818">
         <v>21180</v>
       </c>
       <c r="B818" t="s">
         <v>2608</v>
       </c>
       <c r="C818"/>
       <c r="D818"/>
       <c r="E818" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="F818" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="G818"/>
       <c r="H818" t="s">
         <v>2609</v>
       </c>
       <c r="I818" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="J818" t="s">
         <v>17</v>
       </c>
       <c r="K818" t="s">
         <v>2610</v>
       </c>
     </row>
     <row r="819" spans="1:11">
       <c r="A819">
         <v>245</v>
       </c>
       <c r="B819" t="s">
         <v>2611</v>
       </c>
       <c r="C819"/>
       <c r="D819"/>
       <c r="E819" t="s">
         <v>138</v>
       </c>
       <c r="F819" t="s">
         <v>139</v>
       </c>
       <c r="G819"/>
       <c r="H819">
         <v>31305544</v>
       </c>
       <c r="I819" t="s">
         <v>998</v>
       </c>
       <c r="J819" t="s">
         <v>17</v>
       </c>
       <c r="K819" t="s">
         <v>2612</v>
       </c>
     </row>
     <row r="820" spans="1:11">
       <c r="A820">
         <v>21185</v>
       </c>
       <c r="B820" t="s">
         <v>2613</v>
       </c>
       <c r="C820"/>
       <c r="D820"/>
       <c r="E820" t="s">
         <v>1191</v>
       </c>
       <c r="F820" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="G820"/>
       <c r="H820">
         <v>35391662</v>
       </c>
       <c r="I820" t="s">
         <v>2614</v>
       </c>
       <c r="J820" t="s">
         <v>17</v>
       </c>
       <c r="K820" t="s">
         <v>2615</v>
       </c>
     </row>
     <row r="821" spans="1:11">
       <c r="A821">
         <v>21186</v>
       </c>
       <c r="B821" t="s">
         <v>2616</v>
       </c>
       <c r="C821"/>
       <c r="D821" t="s">
         <v>2617</v>
       </c>
       <c r="E821"/>
       <c r="F821"/>
       <c r="G821"/>
       <c r="H821">
         <v>32308619</v>
       </c>
       <c r="I821" t="s">
         <v>1847</v>
       </c>
       <c r="J821" t="s">
         <v>17</v>
       </c>
       <c r="K821" t="s">
         <v>2618</v>
       </c>
     </row>
     <row r="822" spans="1:11">
       <c r="A822">
-        <v>21187</v>
+        <v>21188</v>
       </c>
       <c r="B822" t="s">
         <v>2619</v>
       </c>
       <c r="C822"/>
       <c r="D822"/>
       <c r="E822" t="s">
-        <v>858</v>
+        <v>525</v>
       </c>
       <c r="F822" t="s">
-        <v>56</v>
+        <v>526</v>
       </c>
       <c r="G822"/>
       <c r="H822">
-        <v>19048583</v>
+        <v>34328738</v>
       </c>
       <c r="I822" t="s">
-        <v>531</v>
+        <v>2620</v>
       </c>
       <c r="J822" t="s">
         <v>17</v>
       </c>
       <c r="K822" t="s">
-        <v>2620</v>
+        <v>2621</v>
       </c>
     </row>
     <row r="823" spans="1:11">
       <c r="A823">
-        <v>21188</v>
+        <v>21189</v>
       </c>
       <c r="B823" t="s">
-        <v>2621</v>
+        <v>2622</v>
       </c>
       <c r="C823"/>
-      <c r="D823"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D823" t="s">
+        <v>206</v>
+      </c>
+      <c r="E823"/>
       <c r="F823" t="s">
-        <v>525</v>
+        <v>15</v>
       </c>
       <c r="G823"/>
       <c r="H823">
-        <v>34328738</v>
+        <v>39714613</v>
       </c>
       <c r="I823" t="s">
-        <v>2622</v>
+        <v>2623</v>
       </c>
       <c r="J823" t="s">
         <v>17</v>
       </c>
       <c r="K823" t="s">
-        <v>2623</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="824" spans="1:11">
       <c r="A824">
-        <v>21189</v>
+        <v>14429</v>
       </c>
       <c r="B824" t="s">
-        <v>2624</v>
-[...1 lines deleted...]
-      <c r="C824"/>
+        <v>2625</v>
+      </c>
+      <c r="C824" t="s">
+        <v>105</v>
+      </c>
       <c r="D824" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="E824"/>
+        <v>192</v>
+      </c>
+      <c r="E824" t="s">
+        <v>413</v>
+      </c>
       <c r="F824" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="G824"/>
       <c r="H824">
-        <v>39714613</v>
+        <v>42112398</v>
       </c>
       <c r="I824" t="s">
-        <v>2625</v>
+        <v>255</v>
       </c>
       <c r="J824" t="s">
         <v>17</v>
       </c>
       <c r="K824" t="s">
         <v>2626</v>
       </c>
     </row>
     <row r="825" spans="1:11">
       <c r="A825">
-        <v>14429</v>
+        <v>21191</v>
       </c>
       <c r="B825" t="s">
         <v>2627</v>
       </c>
       <c r="C825" t="s">
-        <v>105</v>
-[...10 lines deleted...]
-      <c r="G825"/>
+        <v>2628</v>
+      </c>
+      <c r="D825"/>
+      <c r="E825"/>
+      <c r="F825"/>
+      <c r="G825" t="s">
+        <v>96</v>
+      </c>
       <c r="H825">
-        <v>42112398</v>
+        <v>39858330</v>
       </c>
       <c r="I825" t="s">
-        <v>255</v>
+        <v>2422</v>
       </c>
       <c r="J825" t="s">
         <v>17</v>
       </c>
       <c r="K825" t="s">
-        <v>2628</v>
+        <v>2629</v>
       </c>
     </row>
     <row r="826" spans="1:11">
       <c r="A826">
-        <v>21191</v>
+        <v>21194</v>
       </c>
       <c r="B826" t="s">
-        <v>2629</v>
-[...1 lines deleted...]
-      <c r="C826" t="s">
         <v>2630</v>
       </c>
+      <c r="C826"/>
       <c r="D826"/>
-      <c r="E826"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E826" t="s">
+        <v>287</v>
+      </c>
+      <c r="F826" t="s">
+        <v>288</v>
+      </c>
+      <c r="G826"/>
       <c r="H826">
-        <v>39858330</v>
+        <v>31462305</v>
       </c>
       <c r="I826" t="s">
-        <v>2422</v>
+        <v>697</v>
       </c>
       <c r="J826" t="s">
         <v>17</v>
       </c>
       <c r="K826" t="s">
         <v>2631</v>
       </c>
     </row>
     <row r="827" spans="1:11">
       <c r="A827">
-        <v>21194</v>
+        <v>21195</v>
       </c>
       <c r="B827" t="s">
         <v>2632</v>
       </c>
       <c r="C827"/>
       <c r="D827"/>
       <c r="E827" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F827" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G827"/>
       <c r="H827">
-        <v>31462305</v>
+        <v>33881902</v>
       </c>
       <c r="I827" t="s">
-        <v>697</v>
+        <v>1928</v>
       </c>
       <c r="J827" t="s">
         <v>17</v>
       </c>
       <c r="K827" t="s">
         <v>2633</v>
       </c>
     </row>
     <row r="828" spans="1:11">
       <c r="A828">
-        <v>21195</v>
+        <v>8122</v>
       </c>
       <c r="B828" t="s">
         <v>2634</v>
       </c>
-      <c r="C828"/>
-      <c r="D828"/>
+      <c r="C828" t="s">
+        <v>295</v>
+      </c>
+      <c r="D828" t="s">
+        <v>192</v>
+      </c>
       <c r="E828" t="s">
-        <v>286</v>
+        <v>127</v>
       </c>
       <c r="F828" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
       <c r="G828"/>
       <c r="H828">
-        <v>33881902</v>
+        <v>37736005</v>
       </c>
       <c r="I828" t="s">
-        <v>1928</v>
+        <v>2635</v>
       </c>
       <c r="J828" t="s">
         <v>17</v>
       </c>
       <c r="K828" t="s">
-        <v>2635</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="829" spans="1:11">
       <c r="A829">
-        <v>8122</v>
+        <v>21206</v>
       </c>
       <c r="B829" t="s">
-        <v>2636</v>
-[...3 lines deleted...]
-      </c>
+        <v>2637</v>
+      </c>
+      <c r="C829"/>
       <c r="D829" t="s">
-        <v>192</v>
-[...3 lines deleted...]
-      </c>
+        <v>862</v>
+      </c>
+      <c r="E829"/>
       <c r="F829" t="s">
-        <v>128</v>
+        <v>82</v>
       </c>
       <c r="G829"/>
       <c r="H829">
-        <v>37736005</v>
+        <v>31234598</v>
       </c>
       <c r="I829" t="s">
-        <v>2637</v>
+        <v>697</v>
       </c>
       <c r="J829" t="s">
         <v>17</v>
       </c>
       <c r="K829" t="s">
         <v>2638</v>
       </c>
     </row>
     <row r="830" spans="1:11">
       <c r="A830">
-        <v>21206</v>
+        <v>4686</v>
       </c>
       <c r="B830" t="s">
         <v>2639</v>
       </c>
       <c r="C830"/>
       <c r="D830" t="s">
-        <v>862</v>
+        <v>1710</v>
       </c>
       <c r="E830"/>
       <c r="F830" t="s">
-        <v>82</v>
+        <v>107</v>
       </c>
       <c r="G830"/>
       <c r="H830">
-        <v>31234598</v>
+        <v>32346415</v>
       </c>
       <c r="I830" t="s">
-        <v>697</v>
+        <v>34</v>
       </c>
       <c r="J830" t="s">
         <v>17</v>
       </c>
       <c r="K830" t="s">
         <v>2640</v>
       </c>
     </row>
     <row r="831" spans="1:11">
       <c r="A831">
-        <v>4686</v>
+        <v>21217</v>
       </c>
       <c r="B831" t="s">
         <v>2641</v>
       </c>
       <c r="C831"/>
-      <c r="D831" t="s">
-[...2 lines deleted...]
-      <c r="E831"/>
+      <c r="D831"/>
+      <c r="E831" t="s">
+        <v>197</v>
+      </c>
       <c r="F831" t="s">
-        <v>107</v>
+        <v>56</v>
       </c>
       <c r="G831"/>
       <c r="H831">
-        <v>32346415</v>
+        <v>32956624</v>
       </c>
       <c r="I831" t="s">
-        <v>34</v>
+        <v>155</v>
       </c>
       <c r="J831" t="s">
         <v>17</v>
       </c>
       <c r="K831" t="s">
         <v>2642</v>
       </c>
     </row>
     <row r="832" spans="1:11">
       <c r="A832">
-        <v>21217</v>
+        <v>21218</v>
       </c>
       <c r="B832" t="s">
         <v>2643</v>
       </c>
       <c r="C832"/>
       <c r="D832"/>
       <c r="E832" t="s">
-        <v>197</v>
+        <v>843</v>
       </c>
       <c r="F832" t="s">
-        <v>56</v>
+        <v>314</v>
       </c>
       <c r="G832"/>
       <c r="H832">
-        <v>32956624</v>
+        <v>39337218</v>
       </c>
       <c r="I832" t="s">
-        <v>155</v>
+        <v>2644</v>
       </c>
       <c r="J832" t="s">
         <v>17</v>
       </c>
       <c r="K832" t="s">
-        <v>2644</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="833" spans="1:11">
       <c r="A833">
-        <v>21218</v>
+        <v>21220</v>
       </c>
       <c r="B833" t="s">
-        <v>2645</v>
-[...1 lines deleted...]
-      <c r="C833"/>
+        <v>2646</v>
+      </c>
+      <c r="C833" t="s">
+        <v>401</v>
+      </c>
       <c r="D833"/>
-      <c r="E833" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E833"/>
+      <c r="F833"/>
       <c r="G833"/>
       <c r="H833">
-        <v>39337218</v>
+        <v>38504545</v>
       </c>
       <c r="I833" t="s">
-        <v>2646</v>
+        <v>2647</v>
       </c>
       <c r="J833" t="s">
         <v>17</v>
       </c>
       <c r="K833" t="s">
-        <v>2647</v>
+        <v>2648</v>
       </c>
     </row>
     <row r="834" spans="1:11">
       <c r="A834">
-        <v>21220</v>
+        <v>21221</v>
       </c>
       <c r="B834" t="s">
-        <v>2648</v>
+        <v>2649</v>
       </c>
       <c r="C834" t="s">
-        <v>400</v>
-[...3 lines deleted...]
-      <c r="F834"/>
+        <v>232</v>
+      </c>
+      <c r="D834" t="s">
+        <v>126</v>
+      </c>
+      <c r="E834" t="s">
+        <v>127</v>
+      </c>
+      <c r="F834" t="s">
+        <v>128</v>
+      </c>
       <c r="G834"/>
       <c r="H834">
-        <v>38504545</v>
+        <v>18002358</v>
       </c>
       <c r="I834" t="s">
-        <v>2649</v>
+        <v>2650</v>
       </c>
       <c r="J834" t="s">
         <v>17</v>
       </c>
       <c r="K834" t="s">
-        <v>2650</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="835" spans="1:11">
       <c r="A835">
-        <v>21221</v>
+        <v>21222</v>
       </c>
       <c r="B835" t="s">
-        <v>2651</v>
-[...6 lines deleted...]
-      </c>
+        <v>2652</v>
+      </c>
+      <c r="C835"/>
+      <c r="D835"/>
       <c r="E835" t="s">
-        <v>127</v>
+        <v>700</v>
       </c>
       <c r="F835" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="G835"/>
       <c r="H835">
-        <v>18002358</v>
+        <v>38232845</v>
       </c>
       <c r="I835" t="s">
-        <v>2652</v>
+        <v>972</v>
       </c>
       <c r="J835" t="s">
         <v>17</v>
       </c>
       <c r="K835" t="s">
         <v>2653</v>
       </c>
     </row>
     <row r="836" spans="1:11">
       <c r="A836">
-        <v>21222</v>
+        <v>21223</v>
       </c>
       <c r="B836" t="s">
         <v>2654</v>
       </c>
       <c r="C836"/>
       <c r="D836"/>
       <c r="E836" t="s">
-        <v>700</v>
+        <v>1719</v>
       </c>
       <c r="F836" t="s">
-        <v>15</v>
+        <v>764</v>
       </c>
       <c r="G836"/>
       <c r="H836">
-        <v>38232845</v>
+        <v>34838835</v>
       </c>
       <c r="I836" t="s">
-        <v>972</v>
+        <v>2655</v>
       </c>
       <c r="J836" t="s">
         <v>17</v>
       </c>
       <c r="K836" t="s">
-        <v>2655</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="837" spans="1:11">
       <c r="A837">
-        <v>21223</v>
+        <v>21227</v>
       </c>
       <c r="B837" t="s">
-        <v>2656</v>
-[...1 lines deleted...]
-      <c r="C837"/>
+        <v>2657</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2658</v>
+      </c>
       <c r="D837"/>
-      <c r="E837" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E837"/>
       <c r="F837" t="s">
-        <v>764</v>
+        <v>56</v>
       </c>
       <c r="G837"/>
       <c r="H837">
-        <v>34838835</v>
+        <v>32113809</v>
       </c>
       <c r="I837" t="s">
-        <v>2657</v>
+        <v>2659</v>
       </c>
       <c r="J837" t="s">
         <v>17</v>
       </c>
       <c r="K837" t="s">
-        <v>2658</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="838" spans="1:11">
       <c r="A838">
-        <v>21227</v>
+        <v>21228</v>
       </c>
       <c r="B838" t="s">
-        <v>2659</v>
+        <v>2661</v>
       </c>
       <c r="C838" t="s">
-        <v>2660</v>
+        <v>2662</v>
       </c>
       <c r="D838"/>
       <c r="E838"/>
-      <c r="F838" t="s">
-[...2 lines deleted...]
-      <c r="G838"/>
+      <c r="F838"/>
+      <c r="G838" t="s">
+        <v>2663</v>
+      </c>
       <c r="H838">
-        <v>32113809</v>
+        <v>32441775</v>
       </c>
       <c r="I838" t="s">
-        <v>2661</v>
+        <v>57</v>
       </c>
       <c r="J838" t="s">
         <v>17</v>
       </c>
       <c r="K838" t="s">
-        <v>2662</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="839" spans="1:11">
       <c r="A839">
-        <v>21228</v>
+        <v>21233</v>
       </c>
       <c r="B839" t="s">
-        <v>2663</v>
+        <v>2665</v>
       </c>
       <c r="C839" t="s">
-        <v>2664</v>
-[...6 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="D839" t="s">
+        <v>13</v>
+      </c>
+      <c r="E839" t="s">
+        <v>100</v>
+      </c>
+      <c r="F839" t="s">
+        <v>101</v>
+      </c>
+      <c r="G839"/>
       <c r="H839">
-        <v>32441775</v>
+        <v>32987381</v>
       </c>
       <c r="I839" t="s">
         <v>57</v>
       </c>
       <c r="J839" t="s">
         <v>17</v>
       </c>
       <c r="K839" t="s">
         <v>2666</v>
       </c>
     </row>
     <row r="840" spans="1:11">
       <c r="A840">
-        <v>21233</v>
+        <v>21235</v>
       </c>
       <c r="B840" t="s">
         <v>2667</v>
       </c>
-      <c r="C840" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C840"/>
       <c r="D840" t="s">
-        <v>13</v>
-[...6 lines deleted...]
-      </c>
+        <v>2668</v>
+      </c>
+      <c r="E840"/>
+      <c r="F840"/>
       <c r="G840"/>
       <c r="H840">
-        <v>32987381</v>
+        <v>32899898</v>
       </c>
       <c r="I840" t="s">
         <v>57</v>
       </c>
       <c r="J840" t="s">
         <v>17</v>
       </c>
       <c r="K840" t="s">
-        <v>2668</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="841" spans="1:11">
       <c r="A841">
-        <v>21235</v>
+        <v>21246</v>
       </c>
       <c r="B841" t="s">
-        <v>2669</v>
+        <v>2670</v>
       </c>
       <c r="C841"/>
-      <c r="D841" t="s">
-[...3 lines deleted...]
-      <c r="F841"/>
+      <c r="D841"/>
+      <c r="E841" t="s">
+        <v>244</v>
+      </c>
+      <c r="F841" t="s">
+        <v>15</v>
+      </c>
       <c r="G841"/>
       <c r="H841">
-        <v>32899898</v>
+        <v>36227439</v>
       </c>
       <c r="I841" t="s">
-        <v>57</v>
+        <v>2671</v>
       </c>
       <c r="J841" t="s">
         <v>17</v>
       </c>
       <c r="K841" t="s">
-        <v>2671</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="842" spans="1:11">
       <c r="A842">
-        <v>21246</v>
+        <v>21261</v>
       </c>
       <c r="B842" t="s">
-        <v>2672</v>
-[...1 lines deleted...]
-      <c r="C842"/>
+        <v>2673</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2674</v>
+      </c>
       <c r="D842"/>
-      <c r="E842" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E842"/>
+      <c r="F842"/>
       <c r="G842"/>
       <c r="H842">
-        <v>36227439</v>
+        <v>32033152</v>
       </c>
       <c r="I842" t="s">
-        <v>2673</v>
+        <v>2157</v>
       </c>
       <c r="J842" t="s">
         <v>17</v>
       </c>
       <c r="K842" t="s">
-        <v>2674</v>
+        <v>2675</v>
       </c>
     </row>
     <row r="843" spans="1:11">
       <c r="A843">
-        <v>21261</v>
+        <v>21262</v>
       </c>
       <c r="B843" t="s">
-        <v>2675</v>
-[...1 lines deleted...]
-      <c r="C843" t="s">
         <v>2676</v>
       </c>
+      <c r="C843"/>
       <c r="D843"/>
-      <c r="E843"/>
-      <c r="F843"/>
+      <c r="E843" t="s">
+        <v>348</v>
+      </c>
+      <c r="F843" t="s">
+        <v>288</v>
+      </c>
       <c r="G843"/>
       <c r="H843">
-        <v>32033152</v>
+        <v>39088240</v>
       </c>
       <c r="I843" t="s">
-        <v>2157</v>
+        <v>2677</v>
       </c>
       <c r="J843" t="s">
         <v>17</v>
       </c>
       <c r="K843" t="s">
-        <v>2677</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="844" spans="1:11">
       <c r="A844">
-        <v>21262</v>
+        <v>21263</v>
       </c>
       <c r="B844" t="s">
-        <v>2678</v>
-[...1 lines deleted...]
-      <c r="C844"/>
+        <v>2679</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2680</v>
+      </c>
       <c r="D844"/>
-      <c r="E844" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E844"/>
+      <c r="F844"/>
       <c r="G844"/>
       <c r="H844">
-        <v>39088240</v>
+        <v>32919175</v>
       </c>
       <c r="I844" t="s">
-        <v>2679</v>
+        <v>875</v>
       </c>
       <c r="J844" t="s">
         <v>17</v>
       </c>
       <c r="K844" t="s">
-        <v>2680</v>
+        <v>2681</v>
       </c>
     </row>
     <row r="845" spans="1:11">
       <c r="A845">
-        <v>21263</v>
+        <v>8176</v>
       </c>
       <c r="B845" t="s">
-        <v>2681</v>
+        <v>2682</v>
       </c>
       <c r="C845" t="s">
-        <v>2682</v>
-[...3 lines deleted...]
-      <c r="F845"/>
+        <v>148</v>
+      </c>
+      <c r="D845" t="s">
+        <v>13</v>
+      </c>
+      <c r="E845" t="s">
+        <v>816</v>
+      </c>
+      <c r="F845" t="s">
+        <v>531</v>
+      </c>
       <c r="G845"/>
       <c r="H845">
-        <v>32919175</v>
+        <v>35608472</v>
       </c>
       <c r="I845" t="s">
-        <v>875</v>
+        <v>662</v>
       </c>
       <c r="J845" t="s">
         <v>17</v>
       </c>
       <c r="K845" t="s">
         <v>2683</v>
       </c>
     </row>
     <row r="846" spans="1:11">
       <c r="A846">
-        <v>8176</v>
+        <v>8177</v>
       </c>
       <c r="B846" t="s">
         <v>2684</v>
       </c>
       <c r="C846" t="s">
-        <v>148</v>
+        <v>2685</v>
       </c>
       <c r="D846" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>2686</v>
+      </c>
+      <c r="E846"/>
       <c r="F846" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="G846"/>
       <c r="H846">
-        <v>35608472</v>
+        <v>35289155</v>
       </c>
       <c r="I846" t="s">
         <v>662</v>
       </c>
       <c r="J846" t="s">
         <v>17</v>
       </c>
       <c r="K846" t="s">
-        <v>2685</v>
+        <v>2687</v>
       </c>
     </row>
     <row r="847" spans="1:11">
       <c r="A847">
-        <v>8177</v>
+        <v>21274</v>
       </c>
       <c r="B847" t="s">
-        <v>2686</v>
+        <v>2688</v>
       </c>
       <c r="C847" t="s">
-        <v>2687</v>
+        <v>80</v>
       </c>
       <c r="D847" t="s">
-        <v>2688</v>
-[...1 lines deleted...]
-      <c r="E847"/>
+        <v>192</v>
+      </c>
+      <c r="E847" t="s">
+        <v>530</v>
+      </c>
       <c r="F847" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="G847"/>
       <c r="H847">
-        <v>35289155</v>
+        <v>12167683</v>
       </c>
       <c r="I847" t="s">
-        <v>662</v>
+        <v>2157</v>
       </c>
       <c r="J847" t="s">
         <v>17</v>
       </c>
       <c r="K847" t="s">
         <v>2689</v>
       </c>
     </row>
     <row r="848" spans="1:11">
       <c r="A848">
-        <v>21274</v>
+        <v>14459</v>
       </c>
       <c r="B848" t="s">
         <v>2690</v>
       </c>
       <c r="C848" t="s">
-        <v>80</v>
+        <v>137</v>
       </c>
       <c r="D848" t="s">
-        <v>192</v>
+        <v>126</v>
       </c>
       <c r="E848" t="s">
-        <v>529</v>
+        <v>70</v>
       </c>
       <c r="F848" t="s">
-        <v>530</v>
+        <v>71</v>
       </c>
       <c r="G848"/>
       <c r="H848">
-        <v>12167683</v>
+        <v>38116110</v>
       </c>
       <c r="I848" t="s">
-        <v>2157</v>
+        <v>2691</v>
       </c>
       <c r="J848" t="s">
         <v>17</v>
       </c>
       <c r="K848" t="s">
-        <v>2691</v>
+        <v>2692</v>
       </c>
     </row>
     <row r="849" spans="1:11">
       <c r="A849">
-        <v>14459</v>
+        <v>4696</v>
       </c>
       <c r="B849" t="s">
-        <v>2692</v>
-[...3 lines deleted...]
-      </c>
+        <v>2693</v>
+      </c>
+      <c r="C849"/>
       <c r="D849" t="s">
-        <v>126</v>
-[...3 lines deleted...]
-      </c>
+        <v>2369</v>
+      </c>
+      <c r="E849"/>
       <c r="F849" t="s">
-        <v>71</v>
+        <v>107</v>
       </c>
       <c r="G849"/>
       <c r="H849">
-        <v>38116110</v>
+        <v>39587575</v>
       </c>
       <c r="I849" t="s">
-        <v>2693</v>
+        <v>1121</v>
       </c>
       <c r="J849" t="s">
         <v>17</v>
       </c>
       <c r="K849" t="s">
         <v>2694</v>
       </c>
     </row>
     <row r="850" spans="1:11">
       <c r="A850">
-        <v>4696</v>
+        <v>14468</v>
       </c>
       <c r="B850" t="s">
         <v>2695</v>
       </c>
-      <c r="C850"/>
+      <c r="C850" t="s">
+        <v>137</v>
+      </c>
       <c r="D850" t="s">
-        <v>2369</v>
-[...1 lines deleted...]
-      <c r="E850"/>
+        <v>126</v>
+      </c>
+      <c r="E850" t="s">
+        <v>188</v>
+      </c>
       <c r="F850" t="s">
-        <v>107</v>
+        <v>171</v>
       </c>
       <c r="G850"/>
       <c r="H850">
-        <v>39587575</v>
+        <v>36771942</v>
       </c>
       <c r="I850" t="s">
-        <v>1121</v>
+        <v>264</v>
       </c>
       <c r="J850" t="s">
         <v>17</v>
       </c>
       <c r="K850" t="s">
         <v>2696</v>
       </c>
     </row>
     <row r="851" spans="1:11">
       <c r="A851">
-        <v>14468</v>
+        <v>21283</v>
       </c>
       <c r="B851" t="s">
         <v>2697</v>
       </c>
       <c r="C851" t="s">
-        <v>137</v>
-[...3 lines deleted...]
-      </c>
+        <v>271</v>
+      </c>
+      <c r="D851"/>
       <c r="E851" t="s">
-        <v>188</v>
+        <v>2698</v>
       </c>
       <c r="F851" t="s">
-        <v>171</v>
+        <v>297</v>
       </c>
       <c r="G851"/>
       <c r="H851">
-        <v>36771942</v>
+        <v>37160871</v>
       </c>
       <c r="I851" t="s">
-        <v>264</v>
+        <v>2699</v>
       </c>
       <c r="J851" t="s">
         <v>17</v>
       </c>
       <c r="K851" t="s">
-        <v>2698</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="852" spans="1:11">
       <c r="A852">
-        <v>21283</v>
+        <v>21289</v>
       </c>
       <c r="B852" t="s">
-        <v>2699</v>
-[...3 lines deleted...]
-      </c>
+        <v>2701</v>
+      </c>
+      <c r="C852"/>
       <c r="D852"/>
       <c r="E852" t="s">
-        <v>2700</v>
+        <v>296</v>
       </c>
       <c r="F852" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G852"/>
       <c r="H852">
-        <v>37160871</v>
+        <v>34876341</v>
       </c>
       <c r="I852" t="s">
-        <v>2701</v>
+        <v>2702</v>
       </c>
       <c r="J852" t="s">
         <v>17</v>
       </c>
       <c r="K852" t="s">
-        <v>2702</v>
+        <v>2703</v>
       </c>
     </row>
     <row r="853" spans="1:11">
       <c r="A853">
-        <v>21289</v>
+        <v>21291</v>
       </c>
       <c r="B853" t="s">
-        <v>2703</v>
+        <v>2704</v>
       </c>
       <c r="C853"/>
       <c r="D853"/>
       <c r="E853" t="s">
-        <v>295</v>
+        <v>827</v>
       </c>
       <c r="F853" t="s">
-        <v>296</v>
+        <v>618</v>
       </c>
       <c r="G853"/>
       <c r="H853">
-        <v>34876341</v>
+        <v>32576891</v>
       </c>
       <c r="I853" t="s">
-        <v>2704</v>
+        <v>2705</v>
       </c>
       <c r="J853" t="s">
         <v>17</v>
       </c>
       <c r="K853" t="s">
-        <v>2705</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="854" spans="1:11">
       <c r="A854">
-        <v>21291</v>
+        <v>21302</v>
       </c>
       <c r="B854" t="s">
-        <v>2706</v>
-[...2 lines deleted...]
-      <c r="D854"/>
+        <v>2707</v>
+      </c>
+      <c r="C854" t="s">
+        <v>125</v>
+      </c>
+      <c r="D854" t="s">
+        <v>126</v>
+      </c>
       <c r="E854" t="s">
-        <v>827</v>
+        <v>14</v>
       </c>
       <c r="F854" t="s">
-        <v>618</v>
+        <v>15</v>
       </c>
       <c r="G854"/>
       <c r="H854">
-        <v>32576891</v>
+        <v>16081771</v>
       </c>
       <c r="I854" t="s">
-        <v>2707</v>
+        <v>482</v>
       </c>
       <c r="J854" t="s">
         <v>17</v>
       </c>
       <c r="K854" t="s">
         <v>2708</v>
       </c>
     </row>
     <row r="855" spans="1:11">
       <c r="A855">
-        <v>21302</v>
+        <v>400</v>
       </c>
       <c r="B855" t="s">
         <v>2709</v>
       </c>
       <c r="C855" t="s">
-        <v>125</v>
+        <v>105</v>
       </c>
       <c r="D855" t="s">
-        <v>126</v>
+        <v>192</v>
       </c>
       <c r="E855" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>323</v>
+      </c>
+      <c r="F855"/>
       <c r="G855"/>
       <c r="H855">
-        <v>16081771</v>
+        <v>33668188</v>
       </c>
       <c r="I855" t="s">
-        <v>481</v>
+        <v>967</v>
       </c>
       <c r="J855" t="s">
         <v>17</v>
       </c>
       <c r="K855" t="s">
         <v>2710</v>
       </c>
     </row>
     <row r="856" spans="1:11">
       <c r="A856">
-        <v>400</v>
+        <v>21304</v>
       </c>
       <c r="B856" t="s">
         <v>2711</v>
       </c>
       <c r="C856" t="s">
-        <v>105</v>
+        <v>148</v>
       </c>
       <c r="D856" t="s">
-        <v>192</v>
+        <v>13</v>
       </c>
       <c r="E856" t="s">
-        <v>322</v>
-[...1 lines deleted...]
-      <c r="F856"/>
+        <v>61</v>
+      </c>
+      <c r="F856" t="s">
+        <v>62</v>
+      </c>
       <c r="G856"/>
       <c r="H856">
-        <v>33668188</v>
+        <v>42131732</v>
       </c>
       <c r="I856" t="s">
-        <v>967</v>
+        <v>1096</v>
       </c>
       <c r="J856" t="s">
         <v>17</v>
       </c>
       <c r="K856" t="s">
         <v>2712</v>
       </c>
     </row>
     <row r="857" spans="1:11">
       <c r="A857">
-        <v>21304</v>
+        <v>21305</v>
       </c>
       <c r="B857" t="s">
         <v>2713</v>
       </c>
-      <c r="C857" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C857"/>
+      <c r="D857"/>
       <c r="E857" t="s">
-        <v>61</v>
+        <v>351</v>
       </c>
       <c r="F857" t="s">
-        <v>62</v>
+        <v>352</v>
       </c>
       <c r="G857"/>
       <c r="H857">
-        <v>42131732</v>
+        <v>42141906</v>
       </c>
       <c r="I857" t="s">
-        <v>1096</v>
+        <v>475</v>
       </c>
       <c r="J857" t="s">
         <v>17</v>
       </c>
       <c r="K857" t="s">
         <v>2714</v>
       </c>
     </row>
     <row r="858" spans="1:11">
       <c r="A858">
-        <v>21305</v>
+        <v>1596</v>
       </c>
       <c r="B858" t="s">
         <v>2715</v>
       </c>
-      <c r="C858"/>
+      <c r="C858" t="s">
+        <v>2716</v>
+      </c>
       <c r="D858"/>
-      <c r="E858" t="s">
-[...5 lines deleted...]
-      <c r="G858"/>
+      <c r="E858"/>
+      <c r="F858"/>
+      <c r="G858" t="s">
+        <v>2717</v>
+      </c>
       <c r="H858">
-        <v>42141906</v>
+        <v>13125074</v>
       </c>
       <c r="I858" t="s">
-        <v>474</v>
+        <v>16</v>
       </c>
       <c r="J858" t="s">
         <v>17</v>
       </c>
       <c r="K858" t="s">
-        <v>2716</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="859" spans="1:11">
       <c r="A859">
-        <v>1596</v>
+        <v>8420</v>
       </c>
       <c r="B859" t="s">
-        <v>2717</v>
+        <v>2719</v>
       </c>
       <c r="C859" t="s">
-        <v>2718</v>
-[...1 lines deleted...]
-      <c r="D859"/>
+        <v>2685</v>
+      </c>
+      <c r="D859" t="s">
+        <v>2686</v>
+      </c>
       <c r="E859"/>
-      <c r="F859"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F859" t="s">
+        <v>531</v>
+      </c>
+      <c r="G859"/>
       <c r="H859">
-        <v>13125074</v>
+        <v>35044648</v>
       </c>
       <c r="I859" t="s">
-        <v>16</v>
+        <v>2720</v>
       </c>
       <c r="J859" t="s">
         <v>17</v>
       </c>
       <c r="K859" t="s">
-        <v>2720</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="860" spans="1:11">
       <c r="A860">
-        <v>8420</v>
+        <v>21320</v>
       </c>
       <c r="B860" t="s">
-        <v>2721</v>
+        <v>2722</v>
       </c>
       <c r="C860" t="s">
-        <v>2687</v>
-[...3 lines deleted...]
-      </c>
+        <v>2723</v>
+      </c>
+      <c r="D860"/>
       <c r="E860"/>
-      <c r="F860" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F860"/>
       <c r="G860"/>
       <c r="H860">
-        <v>35044648</v>
+        <v>38542009</v>
       </c>
       <c r="I860" t="s">
-        <v>2722</v>
+        <v>2724</v>
       </c>
       <c r="J860" t="s">
         <v>17</v>
       </c>
       <c r="K860" t="s">
-        <v>2723</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="861" spans="1:11">
       <c r="A861">
-        <v>21320</v>
+        <v>21321</v>
       </c>
       <c r="B861" t="s">
-        <v>2724</v>
-[...3 lines deleted...]
-      </c>
+        <v>2726</v>
+      </c>
+      <c r="C861"/>
       <c r="D861"/>
-      <c r="E861"/>
-      <c r="F861"/>
+      <c r="E861" t="s">
+        <v>742</v>
+      </c>
+      <c r="F861" t="s">
+        <v>38</v>
+      </c>
       <c r="G861"/>
       <c r="H861">
-        <v>38542009</v>
+        <v>6911934</v>
       </c>
       <c r="I861" t="s">
-        <v>2726</v>
+        <v>264</v>
       </c>
       <c r="J861" t="s">
         <v>17</v>
       </c>
       <c r="K861" t="s">
         <v>2727</v>
       </c>
     </row>
     <row r="862" spans="1:11">
       <c r="A862">
-        <v>21321</v>
+        <v>21323</v>
       </c>
       <c r="B862" t="s">
         <v>2728</v>
       </c>
-      <c r="C862"/>
-      <c r="D862"/>
+      <c r="C862" t="s">
+        <v>125</v>
+      </c>
+      <c r="D862" t="s">
+        <v>126</v>
+      </c>
       <c r="E862" t="s">
-        <v>742</v>
+        <v>267</v>
       </c>
       <c r="F862" t="s">
-        <v>38</v>
+        <v>139</v>
       </c>
       <c r="G862"/>
       <c r="H862">
-        <v>6911934</v>
+        <v>31268278</v>
       </c>
       <c r="I862" t="s">
-        <v>264</v>
+        <v>2729</v>
       </c>
       <c r="J862" t="s">
         <v>17</v>
       </c>
       <c r="K862" t="s">
-        <v>2729</v>
+        <v>2730</v>
       </c>
     </row>
     <row r="863" spans="1:11">
       <c r="A863">
-        <v>21323</v>
+        <v>21327</v>
       </c>
       <c r="B863" t="s">
-        <v>2730</v>
+        <v>2731</v>
       </c>
       <c r="C863" t="s">
-        <v>125</v>
+        <v>60</v>
       </c>
       <c r="D863" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="E863" t="s">
-        <v>267</v>
+        <v>651</v>
       </c>
       <c r="F863" t="s">
-        <v>139</v>
+        <v>652</v>
       </c>
       <c r="G863"/>
       <c r="H863">
-        <v>31268278</v>
+        <v>33951307</v>
       </c>
       <c r="I863" t="s">
-        <v>2731</v>
+        <v>16</v>
       </c>
       <c r="J863" t="s">
         <v>17</v>
       </c>
       <c r="K863" t="s">
         <v>2732</v>
       </c>
     </row>
     <row r="864" spans="1:11">
       <c r="A864">
-        <v>21327</v>
+        <v>21339</v>
       </c>
       <c r="B864" t="s">
         <v>2733</v>
       </c>
-      <c r="C864" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C864"/>
+      <c r="D864"/>
       <c r="E864" t="s">
-        <v>651</v>
+        <v>344</v>
       </c>
       <c r="F864" t="s">
-        <v>652</v>
+        <v>618</v>
       </c>
       <c r="G864"/>
       <c r="H864">
-        <v>33951307</v>
+        <v>34913567</v>
       </c>
       <c r="I864" t="s">
-        <v>16</v>
+        <v>2734</v>
       </c>
       <c r="J864" t="s">
         <v>17</v>
       </c>
       <c r="K864" t="s">
-        <v>2734</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="865" spans="1:11">
       <c r="A865">
-        <v>21339</v>
+        <v>21348</v>
       </c>
       <c r="B865" t="s">
-        <v>2735</v>
-[...1 lines deleted...]
-      <c r="C865"/>
+        <v>2736</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2737</v>
+      </c>
       <c r="D865"/>
-      <c r="E865" t="s">
-[...5 lines deleted...]
-      <c r="G865"/>
+      <c r="E865"/>
+      <c r="F865"/>
+      <c r="G865" t="s">
+        <v>2738</v>
+      </c>
       <c r="H865">
-        <v>34913567</v>
+        <v>11116435</v>
       </c>
       <c r="I865" t="s">
-        <v>2736</v>
+        <v>2063</v>
       </c>
       <c r="J865" t="s">
         <v>17</v>
       </c>
       <c r="K865" t="s">
-        <v>2737</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="866" spans="1:11">
       <c r="A866">
-        <v>21348</v>
+        <v>21369</v>
       </c>
       <c r="B866" t="s">
-        <v>2738</v>
-[...3 lines deleted...]
-      </c>
+        <v>2740</v>
+      </c>
+      <c r="C866"/>
       <c r="D866"/>
-      <c r="E866"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E866" t="s">
+        <v>382</v>
+      </c>
+      <c r="F866" t="s">
+        <v>314</v>
+      </c>
+      <c r="G866"/>
       <c r="H866">
-        <v>11116435</v>
+        <v>14005800</v>
       </c>
       <c r="I866" t="s">
-        <v>2063</v>
+        <v>2702</v>
       </c>
       <c r="J866" t="s">
         <v>17</v>
       </c>
       <c r="K866" t="s">
         <v>2741</v>
       </c>
     </row>
     <row r="867" spans="1:11">
       <c r="A867">
-        <v>21369</v>
+        <v>3467</v>
       </c>
       <c r="B867" t="s">
         <v>2742</v>
       </c>
-      <c r="C867"/>
+      <c r="C867" t="s">
+        <v>2743</v>
+      </c>
       <c r="D867"/>
-      <c r="E867" t="s">
-[...5 lines deleted...]
-      <c r="G867"/>
+      <c r="E867"/>
+      <c r="F867"/>
+      <c r="G867" t="s">
+        <v>2744</v>
+      </c>
       <c r="H867">
-        <v>14005800</v>
+        <v>33082814</v>
       </c>
       <c r="I867" t="s">
-        <v>2704</v>
+        <v>2745</v>
       </c>
       <c r="J867" t="s">
         <v>17</v>
       </c>
       <c r="K867" t="s">
-        <v>2743</v>
+        <v>2746</v>
       </c>
     </row>
     <row r="868" spans="1:11">
       <c r="A868">
-        <v>3467</v>
+        <v>14491</v>
       </c>
       <c r="B868" t="s">
-        <v>2744</v>
-[...3 lines deleted...]
-      </c>
+        <v>2747</v>
+      </c>
+      <c r="C868"/>
       <c r="D868"/>
-      <c r="E868"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E868" t="s">
+        <v>263</v>
+      </c>
+      <c r="F868" t="s">
+        <v>171</v>
+      </c>
+      <c r="G868"/>
       <c r="H868">
-        <v>33082814</v>
+        <v>44005802</v>
       </c>
       <c r="I868" t="s">
-        <v>2747</v>
+        <v>2748</v>
       </c>
       <c r="J868" t="s">
         <v>17</v>
       </c>
       <c r="K868" t="s">
-        <v>2748</v>
+        <v>2749</v>
       </c>
     </row>
     <row r="869" spans="1:11">
       <c r="A869">
-        <v>14491</v>
+        <v>21388</v>
       </c>
       <c r="B869" t="s">
-        <v>2749</v>
+        <v>2750</v>
       </c>
       <c r="C869"/>
       <c r="D869"/>
       <c r="E869" t="s">
-        <v>263</v>
+        <v>55</v>
       </c>
       <c r="F869" t="s">
-        <v>171</v>
+        <v>56</v>
       </c>
       <c r="G869"/>
       <c r="H869">
-        <v>44005802</v>
+        <v>33812856</v>
       </c>
       <c r="I869" t="s">
-        <v>2750</v>
+        <v>16</v>
       </c>
       <c r="J869" t="s">
         <v>17</v>
       </c>
       <c r="K869" t="s">
         <v>2751</v>
       </c>
     </row>
     <row r="870" spans="1:11">
       <c r="A870">
-        <v>21388</v>
+        <v>2064</v>
       </c>
       <c r="B870" t="s">
         <v>2752</v>
       </c>
-      <c r="C870"/>
+      <c r="C870" t="s">
+        <v>1881</v>
+      </c>
       <c r="D870"/>
-      <c r="E870" t="s">
-[...7 lines deleted...]
-        <v>33812856</v>
+      <c r="E870"/>
+      <c r="F870"/>
+      <c r="G870" t="s">
+        <v>603</v>
+      </c>
+      <c r="H870" t="s">
+        <v>2753</v>
       </c>
       <c r="I870" t="s">
         <v>16</v>
       </c>
       <c r="J870" t="s">
         <v>17</v>
       </c>
       <c r="K870" t="s">
-        <v>2753</v>
+        <v>2754</v>
       </c>
     </row>
     <row r="871" spans="1:11">
       <c r="A871">
-        <v>2064</v>
+        <v>21393</v>
       </c>
       <c r="B871" t="s">
-        <v>2754</v>
+        <v>2755</v>
       </c>
       <c r="C871" t="s">
-        <v>1881</v>
-[...8 lines deleted...]
-        <v>2755</v>
+        <v>232</v>
+      </c>
+      <c r="D871" t="s">
+        <v>126</v>
+      </c>
+      <c r="E871" t="s">
+        <v>178</v>
+      </c>
+      <c r="F871" t="s">
+        <v>179</v>
+      </c>
+      <c r="G871"/>
+      <c r="H871">
+        <v>35024461</v>
       </c>
       <c r="I871" t="s">
-        <v>16</v>
+        <v>662</v>
       </c>
       <c r="J871" t="s">
         <v>17</v>
       </c>
       <c r="K871" t="s">
         <v>2756</v>
       </c>
     </row>
     <row r="872" spans="1:11">
       <c r="A872">
-        <v>21393</v>
+        <v>21396</v>
       </c>
       <c r="B872" t="s">
         <v>2757</v>
       </c>
       <c r="C872" t="s">
         <v>232</v>
       </c>
       <c r="D872" t="s">
         <v>126</v>
       </c>
       <c r="E872" t="s">
-        <v>178</v>
+        <v>858</v>
       </c>
       <c r="F872" t="s">
-        <v>179</v>
+        <v>56</v>
       </c>
       <c r="G872"/>
       <c r="H872">
-        <v>35024461</v>
+        <v>33485359</v>
       </c>
       <c r="I872" t="s">
-        <v>662</v>
+        <v>2758</v>
       </c>
       <c r="J872" t="s">
         <v>17</v>
       </c>
       <c r="K872" t="s">
-        <v>2758</v>
+        <v>2759</v>
       </c>
     </row>
     <row r="873" spans="1:11">
       <c r="A873">
-        <v>21396</v>
+        <v>14494</v>
       </c>
       <c r="B873" t="s">
-        <v>2759</v>
+        <v>2760</v>
       </c>
       <c r="C873" t="s">
-        <v>232</v>
-[...3 lines deleted...]
-      </c>
+        <v>2761</v>
+      </c>
+      <c r="D873"/>
       <c r="E873" t="s">
-        <v>858</v>
+        <v>313</v>
       </c>
       <c r="F873" t="s">
-        <v>56</v>
+        <v>314</v>
       </c>
       <c r="G873"/>
       <c r="H873">
-        <v>33485359</v>
+        <v>19096641</v>
       </c>
       <c r="I873" t="s">
-        <v>2760</v>
+        <v>2762</v>
       </c>
       <c r="J873" t="s">
         <v>17</v>
       </c>
       <c r="K873" t="s">
-        <v>2761</v>
+        <v>2763</v>
       </c>
     </row>
     <row r="874" spans="1:11">
       <c r="A874">
-        <v>14494</v>
+        <v>21405</v>
       </c>
       <c r="B874" t="s">
-        <v>2762</v>
-[...3 lines deleted...]
-      </c>
+        <v>2764</v>
+      </c>
+      <c r="C874"/>
       <c r="D874"/>
       <c r="E874" t="s">
-        <v>312</v>
+        <v>348</v>
       </c>
       <c r="F874" t="s">
-        <v>313</v>
+        <v>288</v>
       </c>
       <c r="G874"/>
       <c r="H874">
-        <v>19096641</v>
+        <v>38662784</v>
       </c>
       <c r="I874" t="s">
-        <v>2764</v>
+        <v>2765</v>
       </c>
       <c r="J874" t="s">
         <v>17</v>
       </c>
       <c r="K874" t="s">
-        <v>2765</v>
+        <v>2766</v>
       </c>
     </row>
     <row r="875" spans="1:11">
       <c r="A875">
-        <v>21405</v>
+        <v>21409</v>
       </c>
       <c r="B875" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="C875"/>
-      <c r="D875"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D875" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E875"/>
       <c r="F875" t="s">
-        <v>287</v>
+        <v>314</v>
       </c>
       <c r="G875"/>
       <c r="H875">
-        <v>38662784</v>
+        <v>11052420</v>
       </c>
       <c r="I875" t="s">
-        <v>2767</v>
+        <v>2768</v>
       </c>
       <c r="J875" t="s">
         <v>17</v>
       </c>
       <c r="K875" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
     </row>
     <row r="876" spans="1:11">
       <c r="A876">
-        <v>21409</v>
+        <v>21410</v>
       </c>
       <c r="B876" t="s">
-        <v>2769</v>
+        <v>2770</v>
       </c>
       <c r="C876"/>
-      <c r="D876" t="s">
-[...2 lines deleted...]
-      <c r="E876"/>
+      <c r="D876"/>
+      <c r="E876" t="s">
+        <v>329</v>
+      </c>
       <c r="F876" t="s">
-        <v>313</v>
+        <v>179</v>
       </c>
       <c r="G876"/>
       <c r="H876">
-        <v>11052420</v>
+        <v>32013971</v>
       </c>
       <c r="I876" t="s">
-        <v>2770</v>
+        <v>129</v>
       </c>
       <c r="J876" t="s">
         <v>17</v>
       </c>
       <c r="K876" t="s">
         <v>2771</v>
       </c>
     </row>
     <row r="877" spans="1:11">
       <c r="A877">
-        <v>21410</v>
+        <v>7311</v>
       </c>
       <c r="B877" t="s">
         <v>2772</v>
       </c>
-      <c r="C877"/>
-      <c r="D877"/>
+      <c r="C877" t="s">
+        <v>271</v>
+      </c>
+      <c r="D877" t="s">
+        <v>126</v>
+      </c>
       <c r="E877" t="s">
-        <v>328</v>
+        <v>278</v>
       </c>
       <c r="F877" t="s">
-        <v>179</v>
+        <v>128</v>
       </c>
       <c r="G877"/>
       <c r="H877">
-        <v>32013971</v>
+        <v>42134421</v>
       </c>
       <c r="I877" t="s">
-        <v>129</v>
+        <v>57</v>
       </c>
       <c r="J877" t="s">
         <v>17</v>
       </c>
       <c r="K877" t="s">
         <v>2773</v>
       </c>
     </row>
     <row r="878" spans="1:11">
       <c r="A878">
-        <v>7311</v>
+        <v>21418</v>
       </c>
       <c r="B878" t="s">
         <v>2774</v>
       </c>
-      <c r="C878" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C878"/>
+      <c r="D878"/>
       <c r="E878" t="s">
-        <v>277</v>
+        <v>1291</v>
       </c>
       <c r="F878" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="G878"/>
       <c r="H878">
-        <v>42134421</v>
+        <v>13176493</v>
       </c>
       <c r="I878" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
       <c r="J878" t="s">
         <v>17</v>
       </c>
       <c r="K878" t="s">
         <v>2775</v>
       </c>
     </row>
     <row r="879" spans="1:11">
       <c r="A879">
-        <v>21418</v>
+        <v>9762</v>
       </c>
       <c r="B879" t="s">
         <v>2776</v>
       </c>
-      <c r="C879"/>
-      <c r="D879"/>
+      <c r="C879" t="s">
+        <v>80</v>
+      </c>
+      <c r="D879" t="s">
+        <v>192</v>
+      </c>
       <c r="E879" t="s">
-        <v>1291</v>
+        <v>27</v>
       </c>
       <c r="F879" t="s">
-        <v>133</v>
+        <v>28</v>
       </c>
       <c r="G879"/>
       <c r="H879">
-        <v>13176493</v>
+        <v>36630598</v>
       </c>
       <c r="I879" t="s">
-        <v>16</v>
+        <v>264</v>
       </c>
       <c r="J879" t="s">
         <v>17</v>
       </c>
       <c r="K879" t="s">
         <v>2777</v>
       </c>
     </row>
     <row r="880" spans="1:11">
       <c r="A880">
-        <v>9762</v>
+        <v>21427</v>
       </c>
       <c r="B880" t="s">
         <v>2778</v>
       </c>
-      <c r="C880" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C880"/>
+      <c r="D880"/>
       <c r="E880" t="s">
-        <v>27</v>
+        <v>457</v>
       </c>
       <c r="F880" t="s">
-        <v>28</v>
+        <v>171</v>
       </c>
       <c r="G880"/>
       <c r="H880">
-        <v>36630598</v>
+        <v>31412766</v>
       </c>
       <c r="I880" t="s">
-        <v>264</v>
+        <v>1952</v>
       </c>
       <c r="J880" t="s">
         <v>17</v>
       </c>
       <c r="K880" t="s">
         <v>2779</v>
       </c>
     </row>
     <row r="881" spans="1:11">
       <c r="A881">
-        <v>21427</v>
+        <v>4510</v>
       </c>
       <c r="B881" t="s">
         <v>2780</v>
       </c>
-      <c r="C881"/>
-[...3 lines deleted...]
-      </c>
+      <c r="C881" t="s">
+        <v>80</v>
+      </c>
+      <c r="D881" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E881"/>
       <c r="F881" t="s">
-        <v>171</v>
+        <v>22</v>
       </c>
       <c r="G881"/>
       <c r="H881">
-        <v>31412766</v>
+        <v>6669323</v>
       </c>
       <c r="I881" t="s">
-        <v>1952</v>
+        <v>2781</v>
       </c>
       <c r="J881" t="s">
         <v>17</v>
       </c>
       <c r="K881" t="s">
-        <v>2781</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="882" spans="1:11">
       <c r="A882">
-        <v>21438</v>
+        <v>21449</v>
       </c>
       <c r="B882" t="s">
-        <v>2782</v>
-[...1 lines deleted...]
-      <c r="C882"/>
+        <v>2783</v>
+      </c>
+      <c r="C882" t="s">
+        <v>232</v>
+      </c>
       <c r="D882" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="E882"/>
+        <v>126</v>
+      </c>
+      <c r="E882" t="s">
+        <v>742</v>
+      </c>
       <c r="F882" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="G882"/>
       <c r="H882">
-        <v>38383905</v>
+        <v>33073507</v>
       </c>
       <c r="I882" t="s">
-        <v>2783</v>
+        <v>2784</v>
       </c>
       <c r="J882" t="s">
         <v>17</v>
       </c>
       <c r="K882" t="s">
-        <v>2784</v>
+        <v>2785</v>
       </c>
     </row>
     <row r="883" spans="1:11">
       <c r="A883">
-        <v>4510</v>
+        <v>21450</v>
       </c>
       <c r="B883" t="s">
-        <v>2785</v>
-[...7 lines deleted...]
-      <c r="E883"/>
+        <v>2786</v>
+      </c>
+      <c r="C883"/>
+      <c r="D883"/>
+      <c r="E883" t="s">
+        <v>900</v>
+      </c>
       <c r="F883" t="s">
-        <v>22</v>
+        <v>139</v>
       </c>
       <c r="G883"/>
       <c r="H883">
-        <v>6669323</v>
+        <v>32060712</v>
       </c>
       <c r="I883" t="s">
-        <v>2786</v>
+        <v>151</v>
       </c>
       <c r="J883" t="s">
         <v>17</v>
       </c>
       <c r="K883" t="s">
         <v>2787</v>
       </c>
     </row>
     <row r="884" spans="1:11">
       <c r="A884">
-        <v>21449</v>
+        <v>14513</v>
       </c>
       <c r="B884" t="s">
         <v>2788</v>
       </c>
       <c r="C884" t="s">
-        <v>232</v>
+        <v>125</v>
       </c>
       <c r="D884" t="s">
         <v>126</v>
       </c>
       <c r="E884" t="s">
-        <v>742</v>
+        <v>413</v>
       </c>
       <c r="F884" t="s">
-        <v>38</v>
+        <v>71</v>
       </c>
       <c r="G884"/>
       <c r="H884">
-        <v>33073507</v>
+        <v>13006662</v>
       </c>
       <c r="I884" t="s">
+        <v>16</v>
+      </c>
+      <c r="J884" t="s">
+        <v>17</v>
+      </c>
+      <c r="K884" t="s">
         <v>2789</v>
-      </c>
-[...4 lines deleted...]
-        <v>2790</v>
       </c>
     </row>
     <row r="885" spans="1:11">
       <c r="A885">
-        <v>21450</v>
+        <v>5090</v>
       </c>
       <c r="B885" t="s">
-        <v>2791</v>
-[...2 lines deleted...]
-      <c r="D885"/>
+        <v>2790</v>
+      </c>
+      <c r="C885" t="s">
+        <v>529</v>
+      </c>
+      <c r="D885" t="s">
+        <v>126</v>
+      </c>
       <c r="E885" t="s">
-        <v>900</v>
+        <v>469</v>
       </c>
       <c r="F885" t="s">
-        <v>139</v>
+        <v>150</v>
       </c>
       <c r="G885"/>
       <c r="H885">
-        <v>32060712</v>
+        <v>32846174</v>
       </c>
       <c r="I885" t="s">
-        <v>151</v>
+        <v>2791</v>
       </c>
       <c r="J885" t="s">
         <v>17</v>
       </c>
       <c r="K885" t="s">
         <v>2792</v>
       </c>
     </row>
     <row r="886" spans="1:11">
       <c r="A886">
-        <v>14513</v>
+        <v>21453</v>
       </c>
       <c r="B886" t="s">
         <v>2793</v>
       </c>
-      <c r="C886" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C886"/>
+      <c r="D886"/>
       <c r="E886" t="s">
-        <v>412</v>
+        <v>287</v>
       </c>
       <c r="F886" t="s">
-        <v>71</v>
+        <v>288</v>
       </c>
       <c r="G886"/>
       <c r="H886">
-        <v>13006662</v>
+        <v>6880708</v>
       </c>
       <c r="I886" t="s">
-        <v>16</v>
+        <v>2794</v>
       </c>
       <c r="J886" t="s">
         <v>17</v>
       </c>
       <c r="K886" t="s">
-        <v>2794</v>
+        <v>2795</v>
       </c>
     </row>
     <row r="887" spans="1:11">
       <c r="A887">
-        <v>5090</v>
+        <v>2887</v>
       </c>
       <c r="B887" t="s">
-        <v>2795</v>
+        <v>2796</v>
       </c>
       <c r="C887" t="s">
-        <v>528</v>
-[...12 lines deleted...]
-        <v>32846174</v>
+        <v>2797</v>
+      </c>
+      <c r="D887"/>
+      <c r="E887"/>
+      <c r="F887"/>
+      <c r="G887" t="s">
+        <v>2738</v>
+      </c>
+      <c r="H887" t="s">
+        <v>2798</v>
       </c>
       <c r="I887" t="s">
-        <v>2796</v>
+        <v>57</v>
       </c>
       <c r="J887" t="s">
         <v>17</v>
       </c>
       <c r="K887" t="s">
-        <v>2797</v>
+        <v>2799</v>
       </c>
     </row>
     <row r="888" spans="1:11">
       <c r="A888">
-        <v>21453</v>
+        <v>21458</v>
       </c>
       <c r="B888" t="s">
-        <v>2798</v>
+        <v>2800</v>
       </c>
       <c r="C888"/>
       <c r="D888"/>
       <c r="E888" t="s">
-        <v>286</v>
+        <v>441</v>
       </c>
       <c r="F888" t="s">
-        <v>287</v>
+        <v>179</v>
       </c>
       <c r="G888"/>
       <c r="H888">
-        <v>6880708</v>
+        <v>32160882</v>
       </c>
       <c r="I888" t="s">
-        <v>2799</v>
+        <v>129</v>
       </c>
       <c r="J888" t="s">
         <v>17</v>
       </c>
       <c r="K888" t="s">
-        <v>2800</v>
+        <v>2801</v>
       </c>
     </row>
     <row r="889" spans="1:11">
       <c r="A889">
-        <v>2887</v>
+        <v>4491</v>
       </c>
       <c r="B889" t="s">
-        <v>2801</v>
+        <v>2802</v>
       </c>
       <c r="C889" t="s">
-        <v>2802</v>
-[...1 lines deleted...]
-      <c r="D889"/>
+        <v>436</v>
+      </c>
+      <c r="D889" t="s">
+        <v>2803</v>
+      </c>
       <c r="E889"/>
       <c r="F889"/>
-      <c r="G889" t="s">
-[...3 lines deleted...]
-        <v>2803</v>
+      <c r="G889"/>
+      <c r="H889">
+        <v>35051418</v>
       </c>
       <c r="I889" t="s">
-        <v>57</v>
+        <v>1136</v>
       </c>
       <c r="J889" t="s">
         <v>17</v>
       </c>
       <c r="K889" t="s">
         <v>2804</v>
       </c>
     </row>
     <row r="890" spans="1:11">
       <c r="A890">
-        <v>21458</v>
+        <v>21466</v>
       </c>
       <c r="B890" t="s">
         <v>2805</v>
       </c>
-      <c r="C890"/>
-      <c r="D890"/>
+      <c r="C890" t="s">
+        <v>50</v>
+      </c>
+      <c r="D890" t="s">
+        <v>192</v>
+      </c>
       <c r="E890" t="s">
-        <v>440</v>
+        <v>197</v>
       </c>
       <c r="F890" t="s">
-        <v>179</v>
+        <v>56</v>
       </c>
       <c r="G890"/>
       <c r="H890">
-        <v>32160882</v>
+        <v>20401575</v>
       </c>
       <c r="I890" t="s">
-        <v>129</v>
+        <v>2806</v>
       </c>
       <c r="J890" t="s">
         <v>17</v>
       </c>
       <c r="K890" t="s">
-        <v>2806</v>
+        <v>2807</v>
       </c>
     </row>
     <row r="891" spans="1:11">
       <c r="A891">
-        <v>4491</v>
+        <v>14516</v>
       </c>
       <c r="B891" t="s">
-        <v>2807</v>
+        <v>2808</v>
       </c>
       <c r="C891" t="s">
-        <v>435</v>
+        <v>105</v>
       </c>
       <c r="D891" t="s">
-        <v>2808</v>
-[...2 lines deleted...]
-      <c r="F891"/>
+        <v>192</v>
+      </c>
+      <c r="E891" t="s">
+        <v>413</v>
+      </c>
+      <c r="F891" t="s">
+        <v>71</v>
+      </c>
       <c r="G891"/>
       <c r="H891">
-        <v>35051418</v>
+        <v>39456839</v>
       </c>
       <c r="I891" t="s">
-        <v>1136</v>
+        <v>2809</v>
       </c>
       <c r="J891" t="s">
         <v>17</v>
       </c>
       <c r="K891" t="s">
-        <v>2809</v>
+        <v>2810</v>
       </c>
     </row>
     <row r="892" spans="1:11">
       <c r="A892">
-        <v>21466</v>
+        <v>21474</v>
       </c>
       <c r="B892" t="s">
-        <v>2810</v>
+        <v>2811</v>
       </c>
       <c r="C892" t="s">
         <v>50</v>
       </c>
       <c r="D892" t="s">
         <v>192</v>
       </c>
       <c r="E892" t="s">
-        <v>197</v>
+        <v>816</v>
       </c>
       <c r="F892" t="s">
-        <v>56</v>
+        <v>531</v>
       </c>
       <c r="G892"/>
       <c r="H892">
-        <v>20401575</v>
+        <v>32906237</v>
       </c>
       <c r="I892" t="s">
-        <v>2811</v>
+        <v>2812</v>
       </c>
       <c r="J892" t="s">
         <v>17</v>
       </c>
       <c r="K892" t="s">
-        <v>2812</v>
+        <v>2813</v>
       </c>
     </row>
     <row r="893" spans="1:11">
       <c r="A893">
-        <v>14516</v>
+        <v>1803</v>
       </c>
       <c r="B893" t="s">
-        <v>2813</v>
+        <v>2814</v>
       </c>
       <c r="C893" t="s">
-        <v>105</v>
-[...10 lines deleted...]
-      <c r="G893"/>
+        <v>95</v>
+      </c>
+      <c r="D893"/>
+      <c r="E893"/>
+      <c r="F893"/>
+      <c r="G893" t="s">
+        <v>96</v>
+      </c>
       <c r="H893">
-        <v>39456839</v>
+        <v>14096033</v>
       </c>
       <c r="I893" t="s">
-        <v>2814</v>
+        <v>292</v>
       </c>
       <c r="J893" t="s">
         <v>17</v>
       </c>
       <c r="K893" t="s">
         <v>2815</v>
       </c>
     </row>
     <row r="894" spans="1:11">
       <c r="A894">
-        <v>21474</v>
+        <v>21493</v>
       </c>
       <c r="B894" t="s">
         <v>2816</v>
       </c>
       <c r="C894" t="s">
-        <v>50</v>
+        <v>271</v>
       </c>
       <c r="D894" t="s">
-        <v>192</v>
+        <v>126</v>
       </c>
       <c r="E894" t="s">
-        <v>816</v>
+        <v>201</v>
       </c>
       <c r="F894" t="s">
-        <v>530</v>
+        <v>202</v>
       </c>
       <c r="G894"/>
       <c r="H894">
-        <v>32906237</v>
+        <v>33760486</v>
       </c>
       <c r="I894" t="s">
         <v>2817</v>
       </c>
       <c r="J894" t="s">
         <v>17</v>
       </c>
       <c r="K894" t="s">
         <v>2818</v>
       </c>
     </row>
     <row r="895" spans="1:11">
       <c r="A895">
-        <v>1803</v>
+        <v>21501</v>
       </c>
       <c r="B895" t="s">
         <v>2819</v>
       </c>
       <c r="C895" t="s">
-        <v>95</v>
+        <v>2820</v>
       </c>
       <c r="D895"/>
       <c r="E895"/>
       <c r="F895"/>
-      <c r="G895" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G895"/>
       <c r="H895">
-        <v>14096033</v>
+        <v>34566939</v>
       </c>
       <c r="I895" t="s">
-        <v>291</v>
+        <v>2821</v>
       </c>
       <c r="J895" t="s">
         <v>17</v>
       </c>
       <c r="K895" t="s">
-        <v>2820</v>
+        <v>2822</v>
       </c>
     </row>
     <row r="896" spans="1:11">
       <c r="A896">
-        <v>21493</v>
+        <v>21503</v>
       </c>
       <c r="B896" t="s">
-        <v>2821</v>
+        <v>2823</v>
       </c>
       <c r="C896" t="s">
-        <v>271</v>
+        <v>148</v>
       </c>
       <c r="D896" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="E896" t="s">
-        <v>201</v>
+        <v>1280</v>
       </c>
       <c r="F896" t="s">
-        <v>202</v>
+        <v>795</v>
       </c>
       <c r="G896"/>
       <c r="H896">
-        <v>33760486</v>
+        <v>31361981</v>
       </c>
       <c r="I896" t="s">
-        <v>2822</v>
+        <v>1004</v>
       </c>
       <c r="J896" t="s">
         <v>17</v>
       </c>
       <c r="K896" t="s">
-        <v>2823</v>
+        <v>2824</v>
       </c>
     </row>
     <row r="897" spans="1:11">
       <c r="A897">
-        <v>21501</v>
+        <v>21504</v>
       </c>
       <c r="B897" t="s">
-        <v>2824</v>
-[...1 lines deleted...]
-      <c r="C897" t="s">
         <v>2825</v>
       </c>
+      <c r="C897"/>
       <c r="D897"/>
       <c r="E897" t="s">
-        <v>132</v>
+        <v>1119</v>
       </c>
       <c r="F897" t="s">
-        <v>133</v>
+        <v>1120</v>
       </c>
       <c r="G897"/>
       <c r="H897">
-        <v>34566939</v>
+        <v>11051329</v>
       </c>
       <c r="I897" t="s">
+        <v>697</v>
+      </c>
+      <c r="J897" t="s">
+        <v>17</v>
+      </c>
+      <c r="K897" t="s">
         <v>2826</v>
-      </c>
-[...4 lines deleted...]
-        <v>2827</v>
       </c>
     </row>
     <row r="898" spans="1:11">
       <c r="A898">
-        <v>21503</v>
+        <v>21506</v>
       </c>
       <c r="B898" t="s">
-        <v>2828</v>
-[...6 lines deleted...]
-      </c>
+        <v>2827</v>
+      </c>
+      <c r="C898"/>
+      <c r="D898"/>
       <c r="E898" t="s">
-        <v>1280</v>
+        <v>197</v>
       </c>
       <c r="F898" t="s">
-        <v>795</v>
+        <v>56</v>
       </c>
       <c r="G898"/>
       <c r="H898">
-        <v>31361981</v>
+        <v>32792529</v>
       </c>
       <c r="I898" t="s">
-        <v>1004</v>
+        <v>34</v>
       </c>
       <c r="J898" t="s">
         <v>17</v>
       </c>
       <c r="K898" t="s">
-        <v>2829</v>
+        <v>2828</v>
       </c>
     </row>
     <row r="899" spans="1:11">
       <c r="A899">
-        <v>21504</v>
+        <v>7954</v>
       </c>
       <c r="B899" t="s">
-        <v>2830</v>
-[...2 lines deleted...]
-      <c r="D899"/>
+        <v>2829</v>
+      </c>
+      <c r="C899" t="s">
+        <v>148</v>
+      </c>
+      <c r="D899" t="s">
+        <v>13</v>
+      </c>
       <c r="E899" t="s">
-        <v>1119</v>
+        <v>816</v>
       </c>
       <c r="F899" t="s">
-        <v>1120</v>
+        <v>531</v>
       </c>
       <c r="G899"/>
       <c r="H899">
-        <v>11051329</v>
+        <v>42057879</v>
       </c>
       <c r="I899" t="s">
-        <v>697</v>
+        <v>39</v>
       </c>
       <c r="J899" t="s">
         <v>17</v>
       </c>
       <c r="K899" t="s">
-        <v>2831</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="900" spans="1:11">
       <c r="A900">
-        <v>21506</v>
+        <v>21516</v>
       </c>
       <c r="B900" t="s">
-        <v>2832</v>
-[...2 lines deleted...]
-      <c r="D900"/>
+        <v>2831</v>
+      </c>
+      <c r="C900" t="s">
+        <v>50</v>
+      </c>
+      <c r="D900" t="s">
+        <v>192</v>
+      </c>
       <c r="E900" t="s">
-        <v>197</v>
+        <v>530</v>
       </c>
       <c r="F900" t="s">
-        <v>56</v>
+        <v>531</v>
       </c>
       <c r="G900"/>
       <c r="H900">
-        <v>32792529</v>
+        <v>15054456</v>
       </c>
       <c r="I900" t="s">
-        <v>34</v>
+        <v>2832</v>
       </c>
       <c r="J900" t="s">
         <v>17</v>
       </c>
       <c r="K900" t="s">
         <v>2833</v>
       </c>
     </row>
     <row r="901" spans="1:11">
       <c r="A901">
-        <v>7954</v>
+        <v>7306</v>
       </c>
       <c r="B901" t="s">
         <v>2834</v>
       </c>
       <c r="C901" t="s">
-        <v>148</v>
+        <v>50</v>
       </c>
       <c r="D901" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>453</v>
+      </c>
+      <c r="E901"/>
       <c r="F901" t="s">
-        <v>530</v>
+        <v>128</v>
       </c>
       <c r="G901"/>
       <c r="H901">
-        <v>42057879</v>
+        <v>33319065</v>
       </c>
       <c r="I901" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J901" t="s">
         <v>17</v>
       </c>
       <c r="K901" t="s">
         <v>2835</v>
       </c>
     </row>
     <row r="902" spans="1:11">
       <c r="A902">
-        <v>21516</v>
+        <v>21523</v>
       </c>
       <c r="B902" t="s">
         <v>2836</v>
       </c>
       <c r="C902" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>924</v>
+      </c>
+      <c r="D902"/>
       <c r="E902" t="s">
-        <v>529</v>
+        <v>393</v>
       </c>
       <c r="F902" t="s">
-        <v>530</v>
+        <v>394</v>
       </c>
       <c r="G902"/>
       <c r="H902">
-        <v>15054456</v>
+        <v>6833622</v>
       </c>
       <c r="I902" t="s">
         <v>2837</v>
       </c>
       <c r="J902" t="s">
         <v>17</v>
       </c>
       <c r="K902" t="s">
         <v>2838</v>
       </c>
     </row>
     <row r="903" spans="1:11">
       <c r="A903">
-        <v>7306</v>
+        <v>14536</v>
       </c>
       <c r="B903" t="s">
         <v>2839</v>
       </c>
       <c r="C903" t="s">
-        <v>50</v>
+        <v>125</v>
       </c>
       <c r="D903" t="s">
-        <v>452</v>
-[...1 lines deleted...]
-      <c r="E903"/>
+        <v>126</v>
+      </c>
+      <c r="E903" t="s">
+        <v>803</v>
+      </c>
       <c r="F903" t="s">
-        <v>128</v>
+        <v>71</v>
       </c>
       <c r="G903"/>
       <c r="H903">
-        <v>33319065</v>
+        <v>33931809</v>
       </c>
       <c r="I903" t="s">
-        <v>16</v>
+        <v>2840</v>
       </c>
       <c r="J903" t="s">
         <v>17</v>
       </c>
       <c r="K903" t="s">
-        <v>2840</v>
+        <v>2841</v>
       </c>
     </row>
     <row r="904" spans="1:11">
       <c r="A904">
-        <v>21523</v>
+        <v>21528</v>
       </c>
       <c r="B904" t="s">
-        <v>2841</v>
-[...3 lines deleted...]
-      </c>
+        <v>2842</v>
+      </c>
+      <c r="C904"/>
       <c r="D904"/>
       <c r="E904" t="s">
-        <v>392</v>
+        <v>1719</v>
       </c>
       <c r="F904" t="s">
-        <v>393</v>
+        <v>764</v>
       </c>
       <c r="G904"/>
       <c r="H904">
-        <v>6833622</v>
+        <v>34999682</v>
       </c>
       <c r="I904" t="s">
-        <v>2842</v>
+        <v>2843</v>
       </c>
       <c r="J904" t="s">
         <v>17</v>
       </c>
       <c r="K904" t="s">
-        <v>2843</v>
+        <v>2844</v>
       </c>
     </row>
     <row r="905" spans="1:11">
       <c r="A905">
-        <v>14536</v>
+        <v>21532</v>
       </c>
       <c r="B905" t="s">
-        <v>2844</v>
+        <v>2845</v>
       </c>
       <c r="C905" t="s">
-        <v>125</v>
-[...9 lines deleted...]
-      </c>
+        <v>2846</v>
+      </c>
+      <c r="D905"/>
+      <c r="E905"/>
+      <c r="F905"/>
       <c r="G905"/>
       <c r="H905">
-        <v>33931809</v>
+        <v>33592685</v>
       </c>
       <c r="I905" t="s">
-        <v>2845</v>
+        <v>16</v>
       </c>
       <c r="J905" t="s">
         <v>17</v>
       </c>
       <c r="K905" t="s">
-        <v>2846</v>
+        <v>2847</v>
       </c>
     </row>
     <row r="906" spans="1:11">
       <c r="A906">
-        <v>21528</v>
+        <v>4483</v>
       </c>
       <c r="B906" t="s">
-        <v>2847</v>
+        <v>2848</v>
       </c>
       <c r="C906"/>
-      <c r="D906"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D906" t="s">
+        <v>2369</v>
+      </c>
+      <c r="E906"/>
       <c r="F906" t="s">
-        <v>764</v>
+        <v>107</v>
       </c>
       <c r="G906"/>
       <c r="H906">
-        <v>34999682</v>
+        <v>31399698</v>
       </c>
       <c r="I906" t="s">
-        <v>2848</v>
+        <v>2849</v>
       </c>
       <c r="J906" t="s">
         <v>17</v>
       </c>
       <c r="K906" t="s">
-        <v>2849</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="907" spans="1:11">
       <c r="A907">
-        <v>21532</v>
+        <v>7310</v>
       </c>
       <c r="B907" t="s">
-        <v>2850</v>
+        <v>2851</v>
       </c>
       <c r="C907" t="s">
-        <v>2851</v>
-[...3 lines deleted...]
-      <c r="F907"/>
+        <v>125</v>
+      </c>
+      <c r="D907" t="s">
+        <v>126</v>
+      </c>
+      <c r="E907" t="s">
+        <v>193</v>
+      </c>
+      <c r="F907" t="s">
+        <v>128</v>
+      </c>
       <c r="G907"/>
       <c r="H907">
-        <v>33592685</v>
+        <v>42077858</v>
       </c>
       <c r="I907" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="J907" t="s">
         <v>17</v>
       </c>
       <c r="K907" t="s">
         <v>2852</v>
       </c>
     </row>
     <row r="908" spans="1:11">
       <c r="A908">
-        <v>4483</v>
+        <v>21546</v>
       </c>
       <c r="B908" t="s">
         <v>2853</v>
       </c>
-      <c r="C908"/>
+      <c r="C908" t="s">
+        <v>137</v>
+      </c>
       <c r="D908" t="s">
-        <v>2369</v>
-[...1 lines deleted...]
-      <c r="E908"/>
+        <v>126</v>
+      </c>
+      <c r="E908" t="s">
+        <v>178</v>
+      </c>
       <c r="F908" t="s">
-        <v>107</v>
+        <v>179</v>
       </c>
       <c r="G908"/>
       <c r="H908">
-        <v>31399698</v>
+        <v>32876314</v>
       </c>
       <c r="I908" t="s">
+        <v>34</v>
+      </c>
+      <c r="J908" t="s">
+        <v>17</v>
+      </c>
+      <c r="K908" t="s">
         <v>2854</v>
-      </c>
-[...4 lines deleted...]
-        <v>2855</v>
       </c>
     </row>
     <row r="909" spans="1:11">
       <c r="A909">
-        <v>7310</v>
+        <v>947</v>
       </c>
       <c r="B909" t="s">
-        <v>2856</v>
-[...6 lines deleted...]
-      </c>
+        <v>2855</v>
+      </c>
+      <c r="C909"/>
+      <c r="D909"/>
       <c r="E909" t="s">
-        <v>193</v>
+        <v>378</v>
       </c>
       <c r="F909" t="s">
-        <v>128</v>
+        <v>379</v>
       </c>
       <c r="G909"/>
       <c r="H909">
-        <v>42077858</v>
+        <v>35799477</v>
       </c>
       <c r="I909" t="s">
-        <v>39</v>
+        <v>2856</v>
       </c>
       <c r="J909" t="s">
         <v>17</v>
       </c>
       <c r="K909" t="s">
         <v>2857</v>
       </c>
     </row>
     <row r="910" spans="1:11">
       <c r="A910">
-        <v>21546</v>
+        <v>1033</v>
       </c>
       <c r="B910" t="s">
         <v>2858</v>
       </c>
       <c r="C910" t="s">
-        <v>137</v>
+        <v>232</v>
       </c>
       <c r="D910" t="s">
         <v>126</v>
       </c>
       <c r="E910" t="s">
-        <v>178</v>
+        <v>852</v>
       </c>
       <c r="F910" t="s">
-        <v>179</v>
+        <v>379</v>
       </c>
       <c r="G910"/>
-      <c r="H910">
-        <v>32876314</v>
+      <c r="H910" t="s">
+        <v>2859</v>
       </c>
       <c r="I910" t="s">
-        <v>34</v>
+        <v>2860</v>
       </c>
       <c r="J910" t="s">
         <v>17</v>
       </c>
       <c r="K910" t="s">
-        <v>2859</v>
+        <v>2861</v>
       </c>
     </row>
     <row r="911" spans="1:11">
       <c r="A911">
-        <v>947</v>
+        <v>14542</v>
       </c>
       <c r="B911" t="s">
-        <v>2860</v>
-[...1 lines deleted...]
-      <c r="C911"/>
+        <v>2862</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2863</v>
+      </c>
       <c r="D911"/>
-      <c r="E911" t="s">
-[...5 lines deleted...]
-      <c r="G911"/>
+      <c r="E911"/>
+      <c r="F911"/>
+      <c r="G911" t="s">
+        <v>2864</v>
+      </c>
       <c r="H911">
-        <v>35799477</v>
+        <v>33582014</v>
       </c>
       <c r="I911" t="s">
-        <v>2861</v>
+        <v>1357</v>
       </c>
       <c r="J911" t="s">
         <v>17</v>
       </c>
       <c r="K911" t="s">
-        <v>2862</v>
+        <v>2865</v>
       </c>
     </row>
     <row r="912" spans="1:11">
       <c r="A912">
-        <v>1033</v>
+        <v>14544</v>
       </c>
       <c r="B912" t="s">
-        <v>2863</v>
-[...3 lines deleted...]
-      </c>
+        <v>2866</v>
+      </c>
+      <c r="C912"/>
       <c r="D912" t="s">
-        <v>126</v>
-[...3 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="E912"/>
       <c r="F912" t="s">
-        <v>378</v>
+        <v>171</v>
       </c>
       <c r="G912"/>
-      <c r="H912" t="s">
-        <v>2864</v>
+      <c r="H912">
+        <v>36678284</v>
       </c>
       <c r="I912" t="s">
-        <v>2865</v>
+        <v>264</v>
       </c>
       <c r="J912" t="s">
         <v>17</v>
       </c>
       <c r="K912" t="s">
-        <v>2866</v>
+        <v>2867</v>
       </c>
     </row>
     <row r="913" spans="1:11">
       <c r="A913">
-        <v>14542</v>
+        <v>21560</v>
       </c>
       <c r="B913" t="s">
-        <v>2867</v>
-[...1 lines deleted...]
-      <c r="C913" t="s">
         <v>2868</v>
       </c>
+      <c r="C913"/>
       <c r="D913"/>
-      <c r="E913"/>
-[...1 lines deleted...]
-      <c r="G913" t="s">
+      <c r="E913" t="s">
+        <v>700</v>
+      </c>
+      <c r="F913" t="s">
+        <v>15</v>
+      </c>
+      <c r="G913"/>
+      <c r="H913">
+        <v>33404590</v>
+      </c>
+      <c r="I913" t="s">
+        <v>967</v>
+      </c>
+      <c r="J913" t="s">
+        <v>17</v>
+      </c>
+      <c r="K913" t="s">
         <v>2869</v>
-      </c>
-[...10 lines deleted...]
-        <v>2870</v>
       </c>
     </row>
     <row r="914" spans="1:11">
       <c r="A914">
-        <v>14544</v>
+        <v>21563</v>
       </c>
       <c r="B914" t="s">
-        <v>2871</v>
+        <v>2870</v>
       </c>
       <c r="C914"/>
       <c r="D914" t="s">
-        <v>170</v>
+        <v>2871</v>
       </c>
       <c r="E914"/>
       <c r="F914" t="s">
         <v>171</v>
       </c>
       <c r="G914"/>
       <c r="H914">
-        <v>36678284</v>
+        <v>31200023</v>
       </c>
       <c r="I914" t="s">
-        <v>264</v>
+        <v>2872</v>
       </c>
       <c r="J914" t="s">
         <v>17</v>
       </c>
       <c r="K914" t="s">
-        <v>2872</v>
+        <v>2873</v>
       </c>
     </row>
     <row r="915" spans="1:11">
       <c r="A915">
-        <v>21560</v>
+        <v>21575</v>
       </c>
       <c r="B915" t="s">
-        <v>2873</v>
+        <v>2874</v>
       </c>
       <c r="C915"/>
       <c r="D915"/>
       <c r="E915" t="s">
-        <v>700</v>
+        <v>900</v>
       </c>
       <c r="F915" t="s">
-        <v>15</v>
+        <v>139</v>
       </c>
       <c r="G915"/>
       <c r="H915">
-        <v>33404590</v>
+        <v>6579908</v>
       </c>
       <c r="I915" t="s">
-        <v>967</v>
+        <v>272</v>
       </c>
       <c r="J915" t="s">
         <v>17</v>
       </c>
       <c r="K915" t="s">
-        <v>2874</v>
+        <v>2875</v>
       </c>
     </row>
     <row r="916" spans="1:11">
       <c r="A916">
-        <v>21563</v>
+        <v>21576</v>
       </c>
       <c r="B916" t="s">
-        <v>2875</v>
+        <v>2876</v>
       </c>
       <c r="C916"/>
-      <c r="D916" t="s">
-[...2 lines deleted...]
-      <c r="E916"/>
+      <c r="D916"/>
+      <c r="E916" t="s">
+        <v>27</v>
+      </c>
       <c r="F916" t="s">
-        <v>171</v>
+        <v>28</v>
       </c>
       <c r="G916"/>
       <c r="H916">
-        <v>31200023</v>
+        <v>35164951</v>
       </c>
       <c r="I916" t="s">
         <v>2877</v>
       </c>
       <c r="J916" t="s">
         <v>17</v>
       </c>
       <c r="K916" t="s">
         <v>2878</v>
       </c>
     </row>
     <row r="917" spans="1:11">
       <c r="A917">
-        <v>21575</v>
+        <v>21577</v>
       </c>
       <c r="B917" t="s">
         <v>2879</v>
       </c>
-      <c r="C917"/>
-      <c r="D917"/>
+      <c r="C917" t="s">
+        <v>529</v>
+      </c>
+      <c r="D917" t="s">
+        <v>126</v>
+      </c>
       <c r="E917" t="s">
-        <v>900</v>
+        <v>469</v>
       </c>
       <c r="F917" t="s">
-        <v>139</v>
+        <v>150</v>
       </c>
       <c r="G917"/>
       <c r="H917">
-        <v>6579908</v>
+        <v>34548496</v>
       </c>
       <c r="I917" t="s">
-        <v>531</v>
+        <v>2880</v>
       </c>
       <c r="J917" t="s">
         <v>17</v>
       </c>
       <c r="K917" t="s">
-        <v>2880</v>
+        <v>2881</v>
       </c>
     </row>
     <row r="918" spans="1:11">
       <c r="A918">
-        <v>21576</v>
+        <v>7793</v>
       </c>
       <c r="B918" t="s">
-        <v>2881</v>
+        <v>2882</v>
       </c>
       <c r="C918"/>
-      <c r="D918"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D918" t="s">
+        <v>236</v>
+      </c>
+      <c r="E918"/>
       <c r="F918" t="s">
-        <v>28</v>
+        <v>90</v>
       </c>
       <c r="G918"/>
       <c r="H918">
-        <v>35164951</v>
+        <v>6437057</v>
       </c>
       <c r="I918" t="s">
-        <v>2882</v>
+        <v>2883</v>
       </c>
       <c r="J918" t="s">
         <v>17</v>
       </c>
       <c r="K918" t="s">
-        <v>2883</v>
+        <v>2884</v>
       </c>
     </row>
     <row r="919" spans="1:11">
       <c r="A919">
-        <v>21577</v>
+        <v>14563</v>
       </c>
       <c r="B919" t="s">
-        <v>2884</v>
+        <v>2885</v>
       </c>
       <c r="C919" t="s">
-        <v>528</v>
+        <v>436</v>
       </c>
       <c r="D919" t="s">
-        <v>126</v>
-[...3 lines deleted...]
-      </c>
+        <v>768</v>
+      </c>
+      <c r="E919"/>
       <c r="F919" t="s">
-        <v>150</v>
+        <v>379</v>
       </c>
       <c r="G919"/>
       <c r="H919">
-        <v>34548496</v>
+        <v>33809616</v>
       </c>
       <c r="I919" t="s">
-        <v>2885</v>
+        <v>16</v>
       </c>
       <c r="J919" t="s">
         <v>17</v>
       </c>
       <c r="K919" t="s">
         <v>2886</v>
       </c>
     </row>
     <row r="920" spans="1:11">
       <c r="A920">
-        <v>7793</v>
+        <v>21603</v>
       </c>
       <c r="B920" t="s">
         <v>2887</v>
       </c>
-      <c r="C920"/>
+      <c r="C920" t="s">
+        <v>148</v>
+      </c>
       <c r="D920" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="E920"/>
+        <v>13</v>
+      </c>
+      <c r="E920" t="s">
+        <v>201</v>
+      </c>
       <c r="F920" t="s">
-        <v>90</v>
+        <v>202</v>
       </c>
       <c r="G920"/>
       <c r="H920">
-        <v>6437057</v>
+        <v>36875926</v>
       </c>
       <c r="I920" t="s">
+        <v>1617</v>
+      </c>
+      <c r="J920" t="s">
+        <v>17</v>
+      </c>
+      <c r="K920" t="s">
         <v>2888</v>
-      </c>
-[...4 lines deleted...]
-        <v>2889</v>
       </c>
     </row>
     <row r="921" spans="1:11">
       <c r="A921">
-        <v>14563</v>
+        <v>21612</v>
       </c>
       <c r="B921" t="s">
+        <v>2889</v>
+      </c>
+      <c r="C921" t="s">
+        <v>50</v>
+      </c>
+      <c r="D921" t="s">
         <v>2890</v>
       </c>
-      <c r="C921" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E921"/>
-      <c r="F921" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F921"/>
       <c r="G921"/>
       <c r="H921">
-        <v>33809616</v>
+        <v>38516038</v>
       </c>
       <c r="I921" t="s">
-        <v>16</v>
+        <v>2891</v>
       </c>
       <c r="J921" t="s">
         <v>17</v>
       </c>
       <c r="K921" t="s">
-        <v>2891</v>
+        <v>2892</v>
       </c>
     </row>
     <row r="922" spans="1:11">
       <c r="A922">
-        <v>21603</v>
+        <v>14573</v>
       </c>
       <c r="B922" t="s">
-        <v>2892</v>
+        <v>2893</v>
       </c>
       <c r="C922" t="s">
-        <v>148</v>
-[...10 lines deleted...]
-      <c r="G922"/>
+        <v>1206</v>
+      </c>
+      <c r="D922"/>
+      <c r="E922"/>
+      <c r="F922"/>
+      <c r="G922" t="s">
+        <v>1207</v>
+      </c>
       <c r="H922">
-        <v>36875926</v>
+        <v>33179631</v>
       </c>
       <c r="I922" t="s">
-        <v>1617</v>
+        <v>2894</v>
       </c>
       <c r="J922" t="s">
         <v>17</v>
       </c>
       <c r="K922" t="s">
-        <v>2893</v>
+        <v>2895</v>
       </c>
     </row>
     <row r="923" spans="1:11">
       <c r="A923">
-        <v>21612</v>
+        <v>21623</v>
       </c>
       <c r="B923" t="s">
-        <v>2894</v>
-[...8 lines deleted...]
-      <c r="F923"/>
+        <v>2896</v>
+      </c>
+      <c r="C923"/>
+      <c r="D923"/>
+      <c r="E923" t="s">
+        <v>700</v>
+      </c>
+      <c r="F923" t="s">
+        <v>15</v>
+      </c>
       <c r="G923"/>
       <c r="H923">
-        <v>38516038</v>
+        <v>36757844</v>
       </c>
       <c r="I923" t="s">
-        <v>2896</v>
+        <v>482</v>
       </c>
       <c r="J923" t="s">
         <v>17</v>
       </c>
       <c r="K923" t="s">
         <v>2897</v>
       </c>
     </row>
     <row r="924" spans="1:11">
       <c r="A924">
-        <v>14573</v>
+        <v>21635</v>
       </c>
       <c r="B924" t="s">
         <v>2898</v>
       </c>
       <c r="C924" t="s">
-        <v>1206</v>
+        <v>2899</v>
       </c>
       <c r="D924"/>
       <c r="E924"/>
       <c r="F924"/>
-      <c r="G924" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G924"/>
       <c r="H924">
-        <v>33179631</v>
+        <v>33798049</v>
       </c>
       <c r="I924" t="s">
-        <v>2899</v>
+        <v>2199</v>
       </c>
       <c r="J924" t="s">
         <v>17</v>
       </c>
       <c r="K924" t="s">
         <v>2900</v>
       </c>
     </row>
     <row r="925" spans="1:11">
       <c r="A925">
-        <v>21623</v>
+        <v>21637</v>
       </c>
       <c r="B925" t="s">
         <v>2901</v>
       </c>
       <c r="C925"/>
       <c r="D925"/>
       <c r="E925" t="s">
-        <v>700</v>
+        <v>263</v>
       </c>
       <c r="F925" t="s">
-        <v>15</v>
+        <v>171</v>
       </c>
       <c r="G925"/>
       <c r="H925">
-        <v>36757844</v>
+        <v>38670100</v>
       </c>
       <c r="I925" t="s">
-        <v>481</v>
+        <v>2902</v>
       </c>
       <c r="J925" t="s">
         <v>17</v>
       </c>
       <c r="K925" t="s">
-        <v>2902</v>
+        <v>2903</v>
       </c>
     </row>
     <row r="926" spans="1:11">
       <c r="A926">
-        <v>21635</v>
+        <v>21640</v>
       </c>
       <c r="B926" t="s">
-        <v>2903</v>
+        <v>2904</v>
       </c>
       <c r="C926" t="s">
-        <v>2904</v>
-[...3 lines deleted...]
-      <c r="F926"/>
+        <v>271</v>
+      </c>
+      <c r="D926" t="s">
+        <v>126</v>
+      </c>
+      <c r="E926" t="s">
+        <v>469</v>
+      </c>
+      <c r="F926" t="s">
+        <v>150</v>
+      </c>
       <c r="G926"/>
       <c r="H926">
-        <v>33798049</v>
+        <v>31328849</v>
       </c>
       <c r="I926" t="s">
-        <v>2199</v>
+        <v>220</v>
       </c>
       <c r="J926" t="s">
         <v>17</v>
       </c>
       <c r="K926" t="s">
         <v>2905</v>
       </c>
     </row>
     <row r="927" spans="1:11">
       <c r="A927">
-        <v>21637</v>
+        <v>21642</v>
       </c>
       <c r="B927" t="s">
         <v>2906</v>
       </c>
-      <c r="C927"/>
-[...3 lines deleted...]
-      </c>
+      <c r="C927" t="s">
+        <v>20</v>
+      </c>
+      <c r="D927" t="s">
+        <v>2543</v>
+      </c>
+      <c r="E927"/>
       <c r="F927" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="G927"/>
       <c r="H927">
-        <v>38670100</v>
+        <v>33338630</v>
       </c>
       <c r="I927" t="s">
         <v>2907</v>
       </c>
       <c r="J927" t="s">
         <v>17</v>
       </c>
       <c r="K927" t="s">
         <v>2908</v>
       </c>
     </row>
     <row r="928" spans="1:11">
       <c r="A928">
-        <v>21640</v>
+        <v>21646</v>
       </c>
       <c r="B928" t="s">
         <v>2909</v>
       </c>
       <c r="C928" t="s">
         <v>271</v>
       </c>
       <c r="D928" t="s">
         <v>126</v>
       </c>
       <c r="E928" t="s">
-        <v>468</v>
+        <v>441</v>
       </c>
       <c r="F928" t="s">
-        <v>150</v>
+        <v>179</v>
       </c>
       <c r="G928"/>
       <c r="H928">
-        <v>31328849</v>
+        <v>32645733</v>
       </c>
       <c r="I928" t="s">
-        <v>220</v>
+        <v>34</v>
       </c>
       <c r="J928" t="s">
         <v>17</v>
       </c>
       <c r="K928" t="s">
         <v>2910</v>
       </c>
     </row>
     <row r="929" spans="1:11">
       <c r="A929">
-        <v>21642</v>
+        <v>21651</v>
       </c>
       <c r="B929" t="s">
         <v>2911</v>
       </c>
-      <c r="C929" t="s">
-[...5 lines deleted...]
-      <c r="E929"/>
+      <c r="C929"/>
+      <c r="D929"/>
+      <c r="E929" t="s">
+        <v>263</v>
+      </c>
       <c r="F929" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="G929"/>
       <c r="H929">
-        <v>33338630</v>
+        <v>31412714</v>
       </c>
       <c r="I929" t="s">
         <v>2912</v>
       </c>
       <c r="J929" t="s">
         <v>17</v>
       </c>
       <c r="K929" t="s">
         <v>2913</v>
       </c>
     </row>
     <row r="930" spans="1:11">
       <c r="A930">
-        <v>21646</v>
+        <v>13652</v>
       </c>
       <c r="B930" t="s">
         <v>2914</v>
       </c>
       <c r="C930" t="s">
-        <v>271</v>
+        <v>50</v>
       </c>
       <c r="D930" t="s">
-        <v>126</v>
-[...7 lines deleted...]
-      <c r="G930"/>
+        <v>2915</v>
+      </c>
+      <c r="E930"/>
+      <c r="F930"/>
+      <c r="G930" t="s">
+        <v>2148</v>
+      </c>
       <c r="H930">
-        <v>32645733</v>
+        <v>32783170</v>
       </c>
       <c r="I930" t="s">
-        <v>34</v>
+        <v>1096</v>
       </c>
       <c r="J930" t="s">
         <v>17</v>
       </c>
       <c r="K930" t="s">
-        <v>2915</v>
+        <v>2916</v>
       </c>
     </row>
     <row r="931" spans="1:11">
       <c r="A931">
-        <v>21651</v>
+        <v>8141</v>
       </c>
       <c r="B931" t="s">
-        <v>2916</v>
-[...2 lines deleted...]
-      <c r="D931"/>
+        <v>2917</v>
+      </c>
+      <c r="C931" t="s">
+        <v>105</v>
+      </c>
+      <c r="D931" t="s">
+        <v>192</v>
+      </c>
       <c r="E931" t="s">
-        <v>263</v>
+        <v>278</v>
       </c>
       <c r="F931" t="s">
-        <v>171</v>
+        <v>128</v>
       </c>
       <c r="G931"/>
       <c r="H931">
-        <v>31412714</v>
+        <v>33927986</v>
       </c>
       <c r="I931" t="s">
-        <v>2917</v>
+        <v>2918</v>
       </c>
       <c r="J931" t="s">
         <v>17</v>
       </c>
       <c r="K931" t="s">
-        <v>2918</v>
+        <v>2919</v>
       </c>
     </row>
     <row r="932" spans="1:11">
       <c r="A932">
-        <v>13652</v>
+        <v>7021</v>
       </c>
       <c r="B932" t="s">
-        <v>2919</v>
-[...3 lines deleted...]
-      </c>
+        <v>2920</v>
+      </c>
+      <c r="C932"/>
       <c r="D932" t="s">
-        <v>2920</v>
+        <v>2921</v>
       </c>
       <c r="E932"/>
       <c r="F932"/>
-      <c r="G932" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G932"/>
       <c r="H932">
-        <v>32783170</v>
+        <v>14014371</v>
       </c>
       <c r="I932" t="s">
-        <v>1096</v>
+        <v>2922</v>
       </c>
       <c r="J932" t="s">
         <v>17</v>
       </c>
       <c r="K932" t="s">
-        <v>2921</v>
+        <v>2923</v>
       </c>
     </row>
     <row r="933" spans="1:11">
       <c r="A933">
-        <v>8141</v>
+        <v>4284</v>
       </c>
       <c r="B933" t="s">
-        <v>2922</v>
+        <v>2924</v>
       </c>
       <c r="C933" t="s">
-        <v>105</v>
-[...10 lines deleted...]
-      <c r="G933"/>
+        <v>2925</v>
+      </c>
+      <c r="D933"/>
+      <c r="E933"/>
+      <c r="F933"/>
+      <c r="G933" t="s">
+        <v>2926</v>
+      </c>
       <c r="H933">
-        <v>33927986</v>
+        <v>32453046</v>
       </c>
       <c r="I933" t="s">
-        <v>2923</v>
+        <v>875</v>
       </c>
       <c r="J933" t="s">
         <v>17</v>
       </c>
       <c r="K933" t="s">
-        <v>2924</v>
+        <v>2927</v>
       </c>
     </row>
     <row r="934" spans="1:11">
       <c r="A934">
-        <v>7021</v>
+        <v>13660</v>
       </c>
       <c r="B934" t="s">
-        <v>2925</v>
-[...4 lines deleted...]
-      </c>
+        <v>2928</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2929</v>
+      </c>
+      <c r="D934"/>
       <c r="E934"/>
       <c r="F934"/>
       <c r="G934"/>
       <c r="H934">
-        <v>14014371</v>
+        <v>38411347</v>
       </c>
       <c r="I934" t="s">
-        <v>2927</v>
+        <v>2930</v>
       </c>
       <c r="J934" t="s">
         <v>17</v>
       </c>
       <c r="K934" t="s">
-        <v>2928</v>
+        <v>2931</v>
       </c>
     </row>
     <row r="935" spans="1:11">
       <c r="A935">
-        <v>4284</v>
+        <v>13661</v>
       </c>
       <c r="B935" t="s">
-        <v>2929</v>
+        <v>2932</v>
       </c>
       <c r="C935" t="s">
-        <v>2930</v>
+        <v>2933</v>
       </c>
       <c r="D935"/>
       <c r="E935"/>
       <c r="F935"/>
-      <c r="G935" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G935"/>
       <c r="H935">
-        <v>32453046</v>
+        <v>33733403</v>
       </c>
       <c r="I935" t="s">
-        <v>875</v>
+        <v>63</v>
       </c>
       <c r="J935" t="s">
         <v>17</v>
       </c>
       <c r="K935" t="s">
-        <v>2932</v>
+        <v>2934</v>
       </c>
     </row>
     <row r="936" spans="1:11">
       <c r="A936">
-        <v>13660</v>
+        <v>13662</v>
       </c>
       <c r="B936" t="s">
-        <v>2933</v>
-[...4 lines deleted...]
-      <c r="D936"/>
+        <v>2935</v>
+      </c>
+      <c r="C936"/>
+      <c r="D936" t="s">
+        <v>115</v>
+      </c>
       <c r="E936"/>
       <c r="F936"/>
       <c r="G936"/>
       <c r="H936">
-        <v>38411347</v>
+        <v>32603001</v>
       </c>
       <c r="I936" t="s">
-        <v>2935</v>
+        <v>2936</v>
       </c>
       <c r="J936" t="s">
         <v>17</v>
       </c>
       <c r="K936" t="s">
-        <v>2936</v>
+        <v>2937</v>
       </c>
     </row>
     <row r="937" spans="1:11">
       <c r="A937">
-        <v>13661</v>
+        <v>13668</v>
       </c>
       <c r="B937" t="s">
-        <v>2937</v>
+        <v>2938</v>
       </c>
       <c r="C937" t="s">
-        <v>2938</v>
+        <v>2939</v>
       </c>
       <c r="D937"/>
       <c r="E937"/>
       <c r="F937"/>
       <c r="G937"/>
       <c r="H937">
-        <v>33733403</v>
+        <v>33066438</v>
       </c>
       <c r="I937" t="s">
-        <v>63</v>
+        <v>987</v>
       </c>
       <c r="J937" t="s">
         <v>17</v>
       </c>
       <c r="K937" t="s">
-        <v>2939</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="938" spans="1:11">
       <c r="A938">
-        <v>13662</v>
+        <v>13679</v>
       </c>
       <c r="B938" t="s">
-        <v>2940</v>
-[...4 lines deleted...]
-      </c>
+        <v>2941</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2942</v>
+      </c>
+      <c r="D938"/>
       <c r="E938"/>
       <c r="F938"/>
       <c r="G938"/>
       <c r="H938">
-        <v>32603001</v>
+        <v>34340981</v>
       </c>
       <c r="I938" t="s">
-        <v>2941</v>
+        <v>622</v>
       </c>
       <c r="J938" t="s">
         <v>17</v>
       </c>
       <c r="K938" t="s">
-        <v>2942</v>
+        <v>2943</v>
       </c>
     </row>
     <row r="939" spans="1:11">
       <c r="A939">
-        <v>13668</v>
+        <v>13680</v>
       </c>
       <c r="B939" t="s">
-        <v>2943</v>
-[...1 lines deleted...]
-      <c r="C939" t="s">
         <v>2944</v>
       </c>
+      <c r="C939"/>
       <c r="D939"/>
-      <c r="E939"/>
-      <c r="F939"/>
+      <c r="E939" t="s">
+        <v>2945</v>
+      </c>
+      <c r="F939" t="s">
+        <v>1202</v>
+      </c>
       <c r="G939"/>
       <c r="H939">
-        <v>33066438</v>
+        <v>14049118</v>
       </c>
       <c r="I939" t="s">
-        <v>987</v>
+        <v>2946</v>
       </c>
       <c r="J939" t="s">
         <v>17</v>
       </c>
       <c r="K939" t="s">
-        <v>2945</v>
+        <v>2947</v>
       </c>
     </row>
     <row r="940" spans="1:11">
       <c r="A940">
-        <v>13679</v>
+        <v>13695</v>
       </c>
       <c r="B940" t="s">
-        <v>2946</v>
-[...3 lines deleted...]
-      </c>
+        <v>2948</v>
+      </c>
+      <c r="C940"/>
       <c r="D940"/>
-      <c r="E940"/>
-      <c r="F940"/>
+      <c r="E940" t="s">
+        <v>313</v>
+      </c>
+      <c r="F940" t="s">
+        <v>314</v>
+      </c>
       <c r="G940"/>
       <c r="H940">
-        <v>34340981</v>
+        <v>42036010</v>
       </c>
       <c r="I940" t="s">
-        <v>622</v>
+        <v>57</v>
       </c>
       <c r="J940" t="s">
         <v>17</v>
       </c>
       <c r="K940" t="s">
-        <v>2948</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="941" spans="1:11">
       <c r="A941">
-        <v>13680</v>
+        <v>13697</v>
       </c>
       <c r="B941" t="s">
-        <v>2949</v>
+        <v>2950</v>
       </c>
       <c r="C941"/>
       <c r="D941"/>
       <c r="E941" t="s">
-        <v>2950</v>
+        <v>55</v>
       </c>
       <c r="F941" t="s">
-        <v>1202</v>
+        <v>56</v>
       </c>
       <c r="G941"/>
       <c r="H941">
-        <v>14049118</v>
+        <v>31469364</v>
       </c>
       <c r="I941" t="s">
         <v>2951</v>
       </c>
       <c r="J941" t="s">
         <v>17</v>
       </c>
       <c r="K941" t="s">
         <v>2952</v>
       </c>
     </row>
     <row r="942" spans="1:11">
       <c r="A942">
-        <v>13695</v>
+        <v>13707</v>
       </c>
       <c r="B942" t="s">
         <v>2953</v>
       </c>
       <c r="C942"/>
       <c r="D942"/>
       <c r="E942" t="s">
-        <v>312</v>
+        <v>201</v>
       </c>
       <c r="F942" t="s">
-        <v>313</v>
+        <v>202</v>
       </c>
       <c r="G942"/>
       <c r="H942">
-        <v>42036010</v>
+        <v>42099960</v>
       </c>
       <c r="I942" t="s">
-        <v>57</v>
+        <v>1876</v>
       </c>
       <c r="J942" t="s">
         <v>17</v>
       </c>
       <c r="K942" t="s">
         <v>2954</v>
       </c>
     </row>
     <row r="943" spans="1:11">
       <c r="A943">
-        <v>13697</v>
+        <v>13708</v>
       </c>
       <c r="B943" t="s">
         <v>2955</v>
       </c>
       <c r="C943"/>
       <c r="D943"/>
       <c r="E943" t="s">
-        <v>55</v>
+        <v>2956</v>
       </c>
       <c r="F943" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="G943"/>
+        <v>2957</v>
+      </c>
+      <c r="G943" t="s">
+        <v>180</v>
+      </c>
       <c r="H943">
-        <v>31469364</v>
+        <v>11040553</v>
       </c>
       <c r="I943" t="s">
-        <v>2956</v>
+        <v>2729</v>
       </c>
       <c r="J943" t="s">
         <v>17</v>
       </c>
       <c r="K943" t="s">
-        <v>2957</v>
+        <v>2958</v>
       </c>
     </row>
     <row r="944" spans="1:11">
       <c r="A944">
-        <v>13707</v>
+        <v>13711</v>
       </c>
       <c r="B944" t="s">
-        <v>2958</v>
-[...1 lines deleted...]
-      <c r="C944"/>
+        <v>2959</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2960</v>
+      </c>
       <c r="D944"/>
-      <c r="E944" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E944"/>
+      <c r="F944"/>
       <c r="G944"/>
       <c r="H944">
-        <v>42099960</v>
+        <v>35429788</v>
       </c>
       <c r="I944" t="s">
-        <v>1876</v>
+        <v>2961</v>
       </c>
       <c r="J944" t="s">
         <v>17</v>
       </c>
       <c r="K944" t="s">
-        <v>2959</v>
+        <v>2962</v>
       </c>
     </row>
     <row r="945" spans="1:11">
       <c r="A945">
-        <v>13708</v>
+        <v>9657</v>
       </c>
       <c r="B945" t="s">
-        <v>2960</v>
+        <v>2963</v>
       </c>
       <c r="C945"/>
-      <c r="D945"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D945" t="s">
+        <v>510</v>
+      </c>
+      <c r="E945"/>
       <c r="F945" t="s">
-        <v>2962</v>
-[...3 lines deleted...]
-      </c>
+        <v>511</v>
+      </c>
+      <c r="G945"/>
       <c r="H945">
-        <v>11040553</v>
+        <v>42183515</v>
       </c>
       <c r="I945" t="s">
-        <v>2731</v>
+        <v>129</v>
       </c>
       <c r="J945" t="s">
         <v>17</v>
       </c>
       <c r="K945" t="s">
-        <v>2963</v>
+        <v>2964</v>
       </c>
     </row>
     <row r="946" spans="1:11">
       <c r="A946">
-        <v>13711</v>
+        <v>13715</v>
       </c>
       <c r="B946" t="s">
-        <v>2964</v>
+        <v>2965</v>
       </c>
       <c r="C946" t="s">
-        <v>2965</v>
+        <v>2966</v>
       </c>
       <c r="D946"/>
       <c r="E946"/>
       <c r="F946"/>
       <c r="G946"/>
       <c r="H946">
-        <v>35429788</v>
+        <v>38448815</v>
       </c>
       <c r="I946" t="s">
-        <v>2966</v>
+        <v>2967</v>
       </c>
       <c r="J946" t="s">
         <v>17</v>
       </c>
       <c r="K946" t="s">
-        <v>2967</v>
+        <v>2968</v>
       </c>
     </row>
     <row r="947" spans="1:11">
       <c r="A947">
-        <v>9657</v>
+        <v>13716</v>
       </c>
       <c r="B947" t="s">
-        <v>2968</v>
-[...1 lines deleted...]
-      <c r="C947"/>
+        <v>2969</v>
+      </c>
+      <c r="C947" t="s">
+        <v>322</v>
+      </c>
       <c r="D947" t="s">
-        <v>509</v>
-[...1 lines deleted...]
-      <c r="E947"/>
+        <v>13</v>
+      </c>
+      <c r="E947" t="s">
+        <v>606</v>
+      </c>
       <c r="F947" t="s">
-        <v>510</v>
+        <v>297</v>
       </c>
       <c r="G947"/>
       <c r="H947">
-        <v>42183515</v>
+        <v>35609163</v>
       </c>
       <c r="I947" t="s">
-        <v>129</v>
+        <v>1259</v>
       </c>
       <c r="J947" t="s">
         <v>17</v>
       </c>
       <c r="K947" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
     </row>
     <row r="948" spans="1:11">
       <c r="A948">
-        <v>13715</v>
+        <v>13722</v>
       </c>
       <c r="B948" t="s">
-        <v>2970</v>
-[...1 lines deleted...]
-      <c r="C948" t="s">
         <v>2971</v>
       </c>
+      <c r="C948"/>
       <c r="D948"/>
-      <c r="E948"/>
-      <c r="F948"/>
+      <c r="E948" t="s">
+        <v>692</v>
+      </c>
+      <c r="F948" t="s">
+        <v>150</v>
+      </c>
       <c r="G948"/>
       <c r="H948">
-        <v>38448815</v>
+        <v>37244228</v>
       </c>
       <c r="I948" t="s">
+        <v>224</v>
+      </c>
+      <c r="J948" t="s">
+        <v>17</v>
+      </c>
+      <c r="K948" t="s">
         <v>2972</v>
-      </c>
-[...4 lines deleted...]
-        <v>2973</v>
       </c>
     </row>
     <row r="949" spans="1:11">
       <c r="A949">
-        <v>13716</v>
+        <v>13725</v>
       </c>
       <c r="B949" t="s">
-        <v>2974</v>
+        <v>2973</v>
       </c>
       <c r="C949" t="s">
-        <v>321</v>
-[...9 lines deleted...]
-      </c>
+        <v>2491</v>
+      </c>
+      <c r="D949"/>
+      <c r="E949"/>
+      <c r="F949"/>
       <c r="G949"/>
       <c r="H949">
-        <v>35609163</v>
+        <v>35917150</v>
       </c>
       <c r="I949" t="s">
-        <v>1259</v>
+        <v>1136</v>
       </c>
       <c r="J949" t="s">
         <v>17</v>
       </c>
       <c r="K949" t="s">
-        <v>2975</v>
+        <v>2974</v>
       </c>
     </row>
     <row r="950" spans="1:11">
       <c r="A950">
-        <v>2360</v>
+        <v>563</v>
       </c>
       <c r="B950" t="s">
+        <v>2975</v>
+      </c>
+      <c r="C950" t="s">
         <v>2976</v>
-      </c>
-[...1 lines deleted...]
-        <v>2977</v>
       </c>
       <c r="D950"/>
       <c r="E950"/>
       <c r="F950"/>
       <c r="G950" t="s">
+        <v>2977</v>
+      </c>
+      <c r="H950">
+        <v>33167490</v>
+      </c>
+      <c r="I950" t="s">
         <v>2978</v>
-      </c>
-[...4 lines deleted...]
-        <v>531</v>
       </c>
       <c r="J950" t="s">
         <v>17</v>
       </c>
       <c r="K950" t="s">
         <v>2979</v>
       </c>
     </row>
     <row r="951" spans="1:11">
       <c r="A951">
-        <v>13722</v>
+        <v>13729</v>
       </c>
       <c r="B951" t="s">
         <v>2980</v>
       </c>
       <c r="C951"/>
-      <c r="D951"/>
-[...5 lines deleted...]
-      </c>
+      <c r="D951" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E951"/>
+      <c r="F951"/>
       <c r="G951"/>
       <c r="H951">
-        <v>37244228</v>
+        <v>31309260</v>
       </c>
       <c r="I951" t="s">
-        <v>224</v>
+        <v>998</v>
       </c>
       <c r="J951" t="s">
         <v>17</v>
       </c>
       <c r="K951" t="s">
-        <v>2981</v>
+        <v>2982</v>
       </c>
     </row>
     <row r="952" spans="1:11">
       <c r="A952">
-        <v>13725</v>
+        <v>13738</v>
       </c>
       <c r="B952" t="s">
-        <v>2982</v>
+        <v>2983</v>
       </c>
       <c r="C952" t="s">
-        <v>2491</v>
+        <v>361</v>
       </c>
       <c r="D952"/>
       <c r="E952"/>
       <c r="F952"/>
-      <c r="G952"/>
+      <c r="G952" t="s">
+        <v>2984</v>
+      </c>
       <c r="H952">
-        <v>35917150</v>
+        <v>31468092</v>
       </c>
       <c r="I952" t="s">
-        <v>1136</v>
+        <v>2659</v>
       </c>
       <c r="J952" t="s">
         <v>17</v>
       </c>
       <c r="K952" t="s">
-        <v>2983</v>
+        <v>2985</v>
       </c>
     </row>
     <row r="953" spans="1:11">
       <c r="A953">
-        <v>563</v>
+        <v>13753</v>
       </c>
       <c r="B953" t="s">
-        <v>2984</v>
-[...4 lines deleted...]
-      <c r="D953"/>
+        <v>2986</v>
+      </c>
+      <c r="C953"/>
+      <c r="D953" t="s">
+        <v>1129</v>
+      </c>
       <c r="E953"/>
       <c r="F953"/>
-      <c r="G953" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G953"/>
       <c r="H953">
-        <v>33167490</v>
+        <v>37395430</v>
       </c>
       <c r="I953" t="s">
         <v>2987</v>
       </c>
       <c r="J953" t="s">
         <v>17</v>
       </c>
       <c r="K953" t="s">
         <v>2988</v>
       </c>
     </row>
     <row r="954" spans="1:11">
       <c r="A954">
-        <v>13729</v>
+        <v>13763</v>
       </c>
       <c r="B954" t="s">
         <v>2989</v>
       </c>
       <c r="C954"/>
-      <c r="D954" t="s">
-[...3 lines deleted...]
-      <c r="F954"/>
+      <c r="D954"/>
+      <c r="E954" t="s">
+        <v>188</v>
+      </c>
+      <c r="F954" t="s">
+        <v>171</v>
+      </c>
       <c r="G954"/>
       <c r="H954">
-        <v>31309260</v>
+        <v>31202282</v>
       </c>
       <c r="I954" t="s">
-        <v>998</v>
+        <v>796</v>
       </c>
       <c r="J954" t="s">
         <v>17</v>
       </c>
       <c r="K954" t="s">
-        <v>2991</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="955" spans="1:11">
       <c r="A955">
-        <v>13738</v>
+        <v>842</v>
       </c>
       <c r="B955" t="s">
+        <v>2991</v>
+      </c>
+      <c r="C955" t="s">
+        <v>60</v>
+      </c>
+      <c r="D955" t="s">
+        <v>13</v>
+      </c>
+      <c r="E955" t="s">
+        <v>1116</v>
+      </c>
+      <c r="F955" t="s">
+        <v>379</v>
+      </c>
+      <c r="G955"/>
+      <c r="H955">
+        <v>32516813</v>
+      </c>
+      <c r="I955" t="s">
+        <v>34</v>
+      </c>
+      <c r="J955" t="s">
+        <v>17</v>
+      </c>
+      <c r="K955" t="s">
         <v>2992</v>
-      </c>
-[...19 lines deleted...]
-        <v>2994</v>
       </c>
     </row>
     <row r="956" spans="1:11">
       <c r="A956">
-        <v>13753</v>
+        <v>13767</v>
       </c>
       <c r="B956" t="s">
-        <v>2995</v>
+        <v>2993</v>
       </c>
       <c r="C956"/>
       <c r="D956" t="s">
-        <v>1129</v>
+        <v>2454</v>
       </c>
       <c r="E956"/>
       <c r="F956"/>
       <c r="G956"/>
       <c r="H956">
-        <v>37395430</v>
+        <v>36602513</v>
       </c>
       <c r="I956" t="s">
-        <v>2996</v>
+        <v>264</v>
       </c>
       <c r="J956" t="s">
         <v>17</v>
       </c>
       <c r="K956" t="s">
-        <v>2997</v>
+        <v>2994</v>
       </c>
     </row>
     <row r="957" spans="1:11">
       <c r="A957">
-        <v>13763</v>
+        <v>13770</v>
       </c>
       <c r="B957" t="s">
-        <v>2998</v>
+        <v>2995</v>
       </c>
       <c r="C957"/>
-      <c r="D957"/>
-[...5 lines deleted...]
-      </c>
+      <c r="D957" t="s">
+        <v>223</v>
+      </c>
+      <c r="E957"/>
+      <c r="F957"/>
       <c r="G957"/>
       <c r="H957">
-        <v>31202282</v>
+        <v>33597026</v>
       </c>
       <c r="I957" t="s">
-        <v>796</v>
+        <v>16</v>
       </c>
       <c r="J957" t="s">
         <v>17</v>
       </c>
       <c r="K957" t="s">
-        <v>2999</v>
+        <v>2996</v>
       </c>
     </row>
     <row r="958" spans="1:11">
       <c r="A958">
-        <v>842</v>
+        <v>13773</v>
       </c>
       <c r="B958" t="s">
-        <v>3000</v>
+        <v>2997</v>
       </c>
       <c r="C958" t="s">
-        <v>60</v>
+        <v>148</v>
       </c>
       <c r="D958" t="s">
         <v>13</v>
       </c>
       <c r="E958" t="s">
-        <v>1116</v>
+        <v>267</v>
       </c>
       <c r="F958" t="s">
-        <v>378</v>
+        <v>139</v>
       </c>
       <c r="G958"/>
       <c r="H958">
-        <v>32516813</v>
+        <v>42175200</v>
       </c>
       <c r="I958" t="s">
-        <v>34</v>
+        <v>129</v>
       </c>
       <c r="J958" t="s">
         <v>17</v>
       </c>
       <c r="K958" t="s">
-        <v>3001</v>
+        <v>2998</v>
       </c>
     </row>
     <row r="959" spans="1:11">
       <c r="A959">
-        <v>13767</v>
+        <v>864</v>
       </c>
       <c r="B959" t="s">
-        <v>3002</v>
+        <v>2999</v>
       </c>
       <c r="C959"/>
-      <c r="D959" t="s">
-[...3 lines deleted...]
-      <c r="F959"/>
+      <c r="D959"/>
+      <c r="E959" t="s">
+        <v>1116</v>
+      </c>
+      <c r="F959" t="s">
+        <v>379</v>
+      </c>
       <c r="G959"/>
       <c r="H959">
-        <v>36602513</v>
+        <v>32503293</v>
       </c>
       <c r="I959" t="s">
-        <v>264</v>
+        <v>39</v>
       </c>
       <c r="J959" t="s">
         <v>17</v>
       </c>
       <c r="K959" t="s">
-        <v>3003</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="960" spans="1:11">
       <c r="A960">
-        <v>13770</v>
+        <v>8285</v>
       </c>
       <c r="B960" t="s">
-        <v>3004</v>
-[...1 lines deleted...]
-      <c r="C960"/>
+        <v>3001</v>
+      </c>
+      <c r="C960" t="s">
+        <v>80</v>
+      </c>
       <c r="D960" t="s">
-        <v>223</v>
+        <v>453</v>
       </c>
       <c r="E960"/>
-      <c r="F960"/>
+      <c r="F960" t="s">
+        <v>128</v>
+      </c>
       <c r="G960"/>
       <c r="H960">
-        <v>33597026</v>
+        <v>39545226</v>
       </c>
       <c r="I960" t="s">
-        <v>16</v>
+        <v>272</v>
       </c>
       <c r="J960" t="s">
         <v>17</v>
       </c>
       <c r="K960" t="s">
-        <v>3005</v>
+        <v>3002</v>
       </c>
     </row>
     <row r="961" spans="1:11">
       <c r="A961">
-        <v>13773</v>
+        <v>13803</v>
       </c>
       <c r="B961" t="s">
-        <v>3006</v>
-[...6 lines deleted...]
-      </c>
+        <v>3003</v>
+      </c>
+      <c r="C961"/>
+      <c r="D961"/>
       <c r="E961" t="s">
-        <v>267</v>
+        <v>55</v>
       </c>
       <c r="F961" t="s">
-        <v>139</v>
+        <v>56</v>
       </c>
       <c r="G961"/>
       <c r="H961">
-        <v>42175200</v>
+        <v>32113099</v>
       </c>
       <c r="I961" t="s">
         <v>129</v>
       </c>
       <c r="J961" t="s">
         <v>17</v>
       </c>
       <c r="K961" t="s">
-        <v>3007</v>
+        <v>3004</v>
       </c>
     </row>
     <row r="962" spans="1:11">
       <c r="A962">
-        <v>864</v>
+        <v>13810</v>
       </c>
       <c r="B962" t="s">
-        <v>3008</v>
-[...1 lines deleted...]
-      <c r="C962"/>
+        <v>3005</v>
+      </c>
+      <c r="C962" t="s">
+        <v>3006</v>
+      </c>
       <c r="D962"/>
-      <c r="E962" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E962"/>
+      <c r="F962"/>
       <c r="G962"/>
       <c r="H962">
-        <v>32503293</v>
+        <v>34460581</v>
       </c>
       <c r="I962" t="s">
-        <v>39</v>
+        <v>3007</v>
       </c>
       <c r="J962" t="s">
         <v>17</v>
       </c>
       <c r="K962" t="s">
-        <v>3009</v>
+        <v>3008</v>
       </c>
     </row>
     <row r="963" spans="1:11">
       <c r="A963">
-        <v>8285</v>
+        <v>7952</v>
       </c>
       <c r="B963" t="s">
-        <v>3010</v>
+        <v>3009</v>
       </c>
       <c r="C963" t="s">
-        <v>80</v>
+        <v>105</v>
       </c>
       <c r="D963" t="s">
-        <v>452</v>
-[...1 lines deleted...]
-      <c r="E963"/>
+        <v>192</v>
+      </c>
+      <c r="E963" t="s">
+        <v>428</v>
+      </c>
       <c r="F963" t="s">
-        <v>128</v>
+        <v>150</v>
       </c>
       <c r="G963"/>
       <c r="H963">
-        <v>39545226</v>
+        <v>34290661</v>
       </c>
       <c r="I963" t="s">
-        <v>531</v>
+        <v>1802</v>
       </c>
       <c r="J963" t="s">
         <v>17</v>
       </c>
       <c r="K963" t="s">
-        <v>3011</v>
+        <v>3010</v>
       </c>
     </row>
     <row r="964" spans="1:11">
       <c r="A964">
-        <v>13803</v>
+        <v>5610</v>
       </c>
       <c r="B964" t="s">
-        <v>3012</v>
+        <v>3011</v>
       </c>
       <c r="C964"/>
       <c r="D964"/>
       <c r="E964" t="s">
-        <v>55</v>
+        <v>700</v>
       </c>
       <c r="F964" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G964"/>
       <c r="H964">
-        <v>32113099</v>
+        <v>38324140</v>
       </c>
       <c r="I964" t="s">
-        <v>129</v>
+        <v>3012</v>
       </c>
       <c r="J964" t="s">
         <v>17</v>
       </c>
       <c r="K964" t="s">
         <v>3013</v>
       </c>
     </row>
     <row r="965" spans="1:11">
       <c r="A965">
-        <v>13810</v>
+        <v>13825</v>
       </c>
       <c r="B965" t="s">
         <v>3014</v>
       </c>
-      <c r="C965" t="s">
+      <c r="C965"/>
+      <c r="D965" t="s">
         <v>3015</v>
       </c>
-      <c r="D965"/>
       <c r="E965"/>
-      <c r="F965"/>
+      <c r="F965" t="s">
+        <v>82</v>
+      </c>
       <c r="G965"/>
       <c r="H965">
-        <v>34460581</v>
+        <v>34473758</v>
       </c>
       <c r="I965" t="s">
         <v>3016</v>
       </c>
       <c r="J965" t="s">
         <v>17</v>
       </c>
       <c r="K965" t="s">
         <v>3017</v>
       </c>
     </row>
     <row r="966" spans="1:11">
       <c r="A966">
-        <v>7952</v>
+        <v>9017</v>
       </c>
       <c r="B966" t="s">
         <v>3018</v>
       </c>
       <c r="C966" t="s">
-        <v>105</v>
+        <v>80</v>
       </c>
       <c r="D966" t="s">
         <v>192</v>
       </c>
       <c r="E966" t="s">
-        <v>427</v>
+        <v>193</v>
       </c>
       <c r="F966" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="G966"/>
       <c r="H966">
-        <v>34290661</v>
+        <v>38491632</v>
       </c>
       <c r="I966" t="s">
-        <v>1802</v>
+        <v>3019</v>
       </c>
       <c r="J966" t="s">
         <v>17</v>
       </c>
       <c r="K966" t="s">
-        <v>3019</v>
+        <v>3020</v>
       </c>
     </row>
     <row r="967" spans="1:11">
       <c r="A967">
-        <v>5610</v>
+        <v>13828</v>
       </c>
       <c r="B967" t="s">
-        <v>3020</v>
+        <v>3021</v>
       </c>
       <c r="C967"/>
       <c r="D967"/>
       <c r="E967" t="s">
-        <v>700</v>
+        <v>843</v>
       </c>
       <c r="F967" t="s">
-        <v>15</v>
+        <v>314</v>
       </c>
       <c r="G967"/>
       <c r="H967">
-        <v>38324140</v>
+        <v>39261702</v>
       </c>
       <c r="I967" t="s">
-        <v>3021</v>
+        <v>3022</v>
       </c>
       <c r="J967" t="s">
         <v>17</v>
       </c>
       <c r="K967" t="s">
-        <v>3022</v>
+        <v>3023</v>
       </c>
     </row>
     <row r="968" spans="1:11">
       <c r="A968">
-        <v>13825</v>
+        <v>13829</v>
       </c>
       <c r="B968" t="s">
-        <v>3023</v>
-[...1 lines deleted...]
-      <c r="C968"/>
+        <v>3024</v>
+      </c>
+      <c r="C968" t="s">
+        <v>80</v>
+      </c>
       <c r="D968" t="s">
-        <v>3024</v>
-[...1 lines deleted...]
-      <c r="E968"/>
+        <v>13</v>
+      </c>
+      <c r="E968" t="s">
+        <v>244</v>
+      </c>
       <c r="F968" t="s">
-        <v>82</v>
+        <v>15</v>
       </c>
       <c r="G968"/>
       <c r="H968">
-        <v>34473758</v>
+        <v>39405336</v>
       </c>
       <c r="I968" t="s">
+        <v>1584</v>
+      </c>
+      <c r="J968" t="s">
+        <v>17</v>
+      </c>
+      <c r="K968" t="s">
         <v>3025</v>
-      </c>
-[...4 lines deleted...]
-        <v>3026</v>
       </c>
     </row>
     <row r="969" spans="1:11">
       <c r="A969">
-        <v>9017</v>
+        <v>6021</v>
       </c>
       <c r="B969" t="s">
+        <v>3026</v>
+      </c>
+      <c r="C969" t="s">
         <v>3027</v>
       </c>
-      <c r="C969" t="s">
-[...13 lines deleted...]
-        <v>38491632</v>
+      <c r="D969"/>
+      <c r="E969"/>
+      <c r="F969"/>
+      <c r="G969" t="s">
+        <v>3028</v>
+      </c>
+      <c r="H969" t="s">
+        <v>3029</v>
       </c>
       <c r="I969" t="s">
-        <v>3028</v>
+        <v>1121</v>
       </c>
       <c r="J969" t="s">
         <v>17</v>
       </c>
       <c r="K969" t="s">
-        <v>3029</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="970" spans="1:11">
       <c r="A970">
-        <v>13828</v>
+        <v>9025</v>
       </c>
       <c r="B970" t="s">
-        <v>3030</v>
-[...2 lines deleted...]
-      <c r="D970"/>
+        <v>3031</v>
+      </c>
+      <c r="C970" t="s">
+        <v>12</v>
+      </c>
+      <c r="D970" t="s">
+        <v>13</v>
+      </c>
       <c r="E970" t="s">
-        <v>843</v>
+        <v>127</v>
       </c>
       <c r="F970" t="s">
-        <v>313</v>
+        <v>128</v>
       </c>
       <c r="G970"/>
       <c r="H970">
-        <v>39261702</v>
+        <v>18002987</v>
       </c>
       <c r="I970" t="s">
-        <v>3031</v>
+        <v>3032</v>
       </c>
       <c r="J970" t="s">
         <v>17</v>
       </c>
       <c r="K970" t="s">
-        <v>3032</v>
+        <v>3033</v>
       </c>
     </row>
     <row r="971" spans="1:11">
       <c r="A971">
-        <v>13829</v>
+        <v>13850</v>
       </c>
       <c r="B971" t="s">
-        <v>3033</v>
-[...6 lines deleted...]
-      </c>
+        <v>3034</v>
+      </c>
+      <c r="C971"/>
+      <c r="D971"/>
       <c r="E971" t="s">
-        <v>244</v>
+        <v>1719</v>
       </c>
       <c r="F971" t="s">
-        <v>15</v>
+        <v>764</v>
       </c>
       <c r="G971"/>
       <c r="H971">
-        <v>39405336</v>
+        <v>35676843</v>
       </c>
       <c r="I971" t="s">
-        <v>1584</v>
+        <v>1461</v>
       </c>
       <c r="J971" t="s">
         <v>17</v>
       </c>
       <c r="K971" t="s">
-        <v>3034</v>
+        <v>3035</v>
       </c>
     </row>
     <row r="972" spans="1:11">
       <c r="A972">
-        <v>6021</v>
+        <v>13851</v>
       </c>
       <c r="B972" t="s">
-        <v>3035</v>
+        <v>3036</v>
       </c>
       <c r="C972" t="s">
-        <v>3036</v>
+        <v>3037</v>
       </c>
       <c r="D972"/>
       <c r="E972"/>
       <c r="F972"/>
       <c r="G972" t="s">
-        <v>3037</v>
-[...1 lines deleted...]
-      <c r="H972" t="s">
         <v>3038</v>
       </c>
+      <c r="H972">
+        <v>36352591</v>
+      </c>
       <c r="I972" t="s">
-        <v>1121</v>
+        <v>264</v>
       </c>
       <c r="J972" t="s">
         <v>17</v>
       </c>
       <c r="K972" t="s">
         <v>3039</v>
       </c>
     </row>
     <row r="973" spans="1:11">
       <c r="A973">
-        <v>9025</v>
+        <v>13853</v>
       </c>
       <c r="B973" t="s">
         <v>3040</v>
       </c>
       <c r="C973" t="s">
-        <v>12</v>
-[...9 lines deleted...]
-      </c>
+        <v>3041</v>
+      </c>
+      <c r="D973"/>
+      <c r="E973"/>
+      <c r="F973"/>
       <c r="G973"/>
       <c r="H973">
-        <v>18002987</v>
+        <v>38368570</v>
       </c>
       <c r="I973" t="s">
-        <v>3041</v>
+        <v>3042</v>
       </c>
       <c r="J973" t="s">
         <v>17</v>
       </c>
       <c r="K973" t="s">
-        <v>3042</v>
+        <v>3043</v>
       </c>
     </row>
     <row r="974" spans="1:11">
       <c r="A974">
-        <v>13850</v>
+        <v>13857</v>
       </c>
       <c r="B974" t="s">
-        <v>3043</v>
+        <v>3044</v>
       </c>
       <c r="C974"/>
       <c r="D974"/>
       <c r="E974" t="s">
-        <v>1719</v>
+        <v>405</v>
       </c>
       <c r="F974" t="s">
-        <v>764</v>
+        <v>406</v>
       </c>
       <c r="G974"/>
       <c r="H974">
-        <v>35676843</v>
+        <v>39240291</v>
       </c>
       <c r="I974" t="s">
-        <v>1461</v>
+        <v>272</v>
       </c>
       <c r="J974" t="s">
         <v>17</v>
       </c>
       <c r="K974" t="s">
-        <v>3044</v>
+        <v>3045</v>
       </c>
     </row>
     <row r="975" spans="1:11">
       <c r="A975">
-        <v>13851</v>
+        <v>13862</v>
       </c>
       <c r="B975" t="s">
-        <v>3045</v>
-[...1 lines deleted...]
-      <c r="C975" t="s">
         <v>3046</v>
       </c>
-      <c r="D975"/>
+      <c r="C975"/>
+      <c r="D975" t="s">
+        <v>206</v>
+      </c>
       <c r="E975"/>
-      <c r="F975"/>
-      <c r="G975" t="s">
+      <c r="F975" t="s">
+        <v>15</v>
+      </c>
+      <c r="G975"/>
+      <c r="H975">
+        <v>38247692</v>
+      </c>
+      <c r="I975" t="s">
+        <v>1295</v>
+      </c>
+      <c r="J975" t="s">
+        <v>17</v>
+      </c>
+      <c r="K975" t="s">
         <v>3047</v>
-      </c>
-[...10 lines deleted...]
-        <v>3048</v>
       </c>
     </row>
     <row r="976" spans="1:11">
       <c r="A976">
-        <v>13853</v>
+        <v>8499</v>
       </c>
       <c r="B976" t="s">
-        <v>3049</v>
+        <v>3048</v>
       </c>
       <c r="C976" t="s">
-        <v>3050</v>
-[...3 lines deleted...]
-      <c r="F976"/>
+        <v>50</v>
+      </c>
+      <c r="D976" t="s">
+        <v>192</v>
+      </c>
+      <c r="E976" t="s">
+        <v>127</v>
+      </c>
+      <c r="F976" t="s">
+        <v>128</v>
+      </c>
       <c r="G976"/>
       <c r="H976">
-        <v>38368570</v>
+        <v>35112908</v>
       </c>
       <c r="I976" t="s">
-        <v>3051</v>
+        <v>3049</v>
       </c>
       <c r="J976" t="s">
         <v>17</v>
       </c>
       <c r="K976" t="s">
-        <v>3052</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="977" spans="1:11">
       <c r="A977">
-        <v>13857</v>
+        <v>13872</v>
       </c>
       <c r="B977" t="s">
-        <v>3053</v>
-[...2 lines deleted...]
-      <c r="D977"/>
+        <v>3051</v>
+      </c>
+      <c r="C977" t="s">
+        <v>80</v>
+      </c>
+      <c r="D977" t="s">
+        <v>192</v>
+      </c>
       <c r="E977" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="F977" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="G977"/>
       <c r="H977">
-        <v>39240291</v>
+        <v>36427300</v>
       </c>
       <c r="I977" t="s">
-        <v>531</v>
+        <v>3052</v>
       </c>
       <c r="J977" t="s">
         <v>17</v>
       </c>
       <c r="K977" t="s">
-        <v>3054</v>
+        <v>3053</v>
       </c>
     </row>
     <row r="978" spans="1:11">
       <c r="A978">
-        <v>13862</v>
+        <v>8239</v>
       </c>
       <c r="B978" t="s">
-        <v>3055</v>
-[...1 lines deleted...]
-      <c r="C978"/>
+        <v>3054</v>
+      </c>
+      <c r="C978" t="s">
+        <v>125</v>
+      </c>
       <c r="D978" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="E978"/>
+        <v>126</v>
+      </c>
+      <c r="E978" t="s">
+        <v>193</v>
+      </c>
       <c r="F978" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="G978"/>
       <c r="H978">
-        <v>38247692</v>
+        <v>33218362</v>
       </c>
       <c r="I978" t="s">
-        <v>1295</v>
+        <v>3055</v>
       </c>
       <c r="J978" t="s">
         <v>17</v>
       </c>
       <c r="K978" t="s">
         <v>3056</v>
       </c>
     </row>
     <row r="979" spans="1:11">
       <c r="A979">
-        <v>8499</v>
+        <v>13879</v>
       </c>
       <c r="B979" t="s">
         <v>3057</v>
       </c>
       <c r="C979" t="s">
-        <v>50</v>
+        <v>105</v>
       </c>
       <c r="D979" t="s">
         <v>192</v>
       </c>
       <c r="E979" t="s">
-        <v>127</v>
+        <v>70</v>
       </c>
       <c r="F979" t="s">
-        <v>128</v>
+        <v>71</v>
       </c>
       <c r="G979"/>
       <c r="H979">
-        <v>35112908</v>
+        <v>42044342</v>
       </c>
       <c r="I979" t="s">
+        <v>129</v>
+      </c>
+      <c r="J979" t="s">
+        <v>17</v>
+      </c>
+      <c r="K979" t="s">
         <v>3058</v>
-      </c>
-[...4 lines deleted...]
-        <v>3059</v>
       </c>
     </row>
     <row r="980" spans="1:11">
       <c r="A980">
-        <v>13866</v>
+        <v>13882</v>
       </c>
       <c r="B980" t="s">
-        <v>3060</v>
-[...3 lines deleted...]
-      </c>
+        <v>3059</v>
+      </c>
+      <c r="C980"/>
       <c r="D980"/>
       <c r="E980" t="s">
-        <v>529</v>
+        <v>61</v>
       </c>
       <c r="F980" t="s">
-        <v>530</v>
+        <v>62</v>
       </c>
       <c r="G980"/>
       <c r="H980">
-        <v>19097254</v>
+        <v>38545940</v>
       </c>
       <c r="I980" t="s">
-        <v>531</v>
+        <v>1295</v>
       </c>
       <c r="J980" t="s">
         <v>17</v>
       </c>
       <c r="K980" t="s">
-        <v>3061</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="981" spans="1:11">
       <c r="A981">
-        <v>13872</v>
+        <v>13892</v>
       </c>
       <c r="B981" t="s">
-        <v>3062</v>
-[...6 lines deleted...]
-      </c>
+        <v>3061</v>
+      </c>
+      <c r="C981"/>
+      <c r="D981"/>
       <c r="E981" t="s">
-        <v>392</v>
+        <v>14</v>
       </c>
       <c r="F981" t="s">
-        <v>393</v>
+        <v>15</v>
       </c>
       <c r="G981"/>
       <c r="H981">
-        <v>36427300</v>
+        <v>42063427</v>
       </c>
       <c r="I981" t="s">
-        <v>3063</v>
+        <v>34</v>
       </c>
       <c r="J981" t="s">
         <v>17</v>
       </c>
       <c r="K981" t="s">
-        <v>3064</v>
+        <v>3062</v>
       </c>
     </row>
     <row r="982" spans="1:11">
       <c r="A982">
-        <v>8239</v>
+        <v>13895</v>
       </c>
       <c r="B982" t="s">
-        <v>3065</v>
+        <v>3063</v>
       </c>
       <c r="C982" t="s">
-        <v>125</v>
+        <v>148</v>
       </c>
       <c r="D982" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="E982" t="s">
-        <v>193</v>
+        <v>803</v>
       </c>
       <c r="F982" t="s">
-        <v>128</v>
+        <v>71</v>
       </c>
       <c r="G982"/>
       <c r="H982">
-        <v>33218362</v>
+        <v>33155704</v>
       </c>
       <c r="I982" t="s">
-        <v>3066</v>
+        <v>3064</v>
       </c>
       <c r="J982" t="s">
         <v>17</v>
       </c>
       <c r="K982" t="s">
-        <v>3067</v>
+        <v>3065</v>
       </c>
     </row>
     <row r="983" spans="1:11">
       <c r="A983">
-        <v>13879</v>
+        <v>4975</v>
       </c>
       <c r="B983" t="s">
-        <v>3068</v>
+        <v>3066</v>
       </c>
       <c r="C983" t="s">
-        <v>105</v>
+        <v>12</v>
       </c>
       <c r="D983" t="s">
-        <v>192</v>
+        <v>13</v>
       </c>
       <c r="E983" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>323</v>
+      </c>
+      <c r="F983"/>
       <c r="G983"/>
       <c r="H983">
-        <v>42044342</v>
+        <v>39400724</v>
       </c>
       <c r="I983" t="s">
-        <v>129</v>
+        <v>3067</v>
       </c>
       <c r="J983" t="s">
         <v>17</v>
       </c>
       <c r="K983" t="s">
-        <v>3069</v>
+        <v>3068</v>
       </c>
     </row>
     <row r="984" spans="1:11">
       <c r="A984">
-        <v>13882</v>
+        <v>21676</v>
       </c>
       <c r="B984" t="s">
-        <v>3070</v>
+        <v>3069</v>
       </c>
       <c r="C984"/>
       <c r="D984"/>
       <c r="E984" t="s">
-        <v>61</v>
+        <v>997</v>
       </c>
       <c r="F984" t="s">
-        <v>62</v>
+        <v>202</v>
       </c>
       <c r="G984"/>
       <c r="H984">
-        <v>38545940</v>
+        <v>38474919</v>
       </c>
       <c r="I984" t="s">
-        <v>1295</v>
+        <v>3070</v>
       </c>
       <c r="J984" t="s">
         <v>17</v>
       </c>
       <c r="K984" t="s">
         <v>3071</v>
       </c>
     </row>
     <row r="985" spans="1:11">
       <c r="A985">
-        <v>13892</v>
+        <v>7103</v>
       </c>
       <c r="B985" t="s">
         <v>3072</v>
       </c>
-      <c r="C985"/>
+      <c r="C985" t="s">
+        <v>1325</v>
+      </c>
       <c r="D985"/>
-      <c r="E985" t="s">
-[...5 lines deleted...]
-      <c r="G985"/>
+      <c r="E985"/>
+      <c r="F985"/>
+      <c r="G985" t="s">
+        <v>730</v>
+      </c>
       <c r="H985">
-        <v>42063427</v>
+        <v>32718855</v>
       </c>
       <c r="I985" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="J985" t="s">
         <v>17</v>
       </c>
       <c r="K985" t="s">
         <v>3073</v>
       </c>
     </row>
     <row r="986" spans="1:11">
       <c r="A986">
-        <v>13895</v>
+        <v>21684</v>
       </c>
       <c r="B986" t="s">
         <v>3074</v>
       </c>
-      <c r="C986" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C986"/>
       <c r="D986" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>3075</v>
+      </c>
+      <c r="E986"/>
       <c r="F986" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="G986"/>
       <c r="H986">
-        <v>33155704</v>
+        <v>38393551</v>
       </c>
       <c r="I986" t="s">
-        <v>3075</v>
+        <v>2060</v>
       </c>
       <c r="J986" t="s">
         <v>17</v>
       </c>
       <c r="K986" t="s">
         <v>3076</v>
       </c>
     </row>
     <row r="987" spans="1:11">
       <c r="A987">
-        <v>4975</v>
+        <v>21689</v>
       </c>
       <c r="B987" t="s">
         <v>3077</v>
       </c>
       <c r="C987" t="s">
-        <v>12</v>
-[...6 lines deleted...]
-      </c>
+        <v>1967</v>
+      </c>
+      <c r="D987"/>
+      <c r="E987"/>
       <c r="F987"/>
       <c r="G987"/>
       <c r="H987">
-        <v>39400724</v>
+        <v>34940130</v>
       </c>
       <c r="I987" t="s">
+        <v>1509</v>
+      </c>
+      <c r="J987" t="s">
+        <v>17</v>
+      </c>
+      <c r="K987" t="s">
         <v>3078</v>
-      </c>
-[...4 lines deleted...]
-        <v>3079</v>
       </c>
     </row>
     <row r="988" spans="1:11">
       <c r="A988">
-        <v>21676</v>
+        <v>4790</v>
       </c>
       <c r="B988" t="s">
-        <v>3080</v>
-[...1 lines deleted...]
-      <c r="C988"/>
+        <v>3079</v>
+      </c>
+      <c r="C988" t="s">
+        <v>125</v>
+      </c>
       <c r="D988"/>
       <c r="E988" t="s">
-        <v>997</v>
+        <v>900</v>
       </c>
       <c r="F988" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="G988"/>
+        <v>139</v>
+      </c>
+      <c r="G988" t="s">
+        <v>2148</v>
+      </c>
       <c r="H988">
-        <v>38474919</v>
+        <v>31435231</v>
       </c>
       <c r="I988" t="s">
-        <v>3081</v>
+        <v>998</v>
       </c>
       <c r="J988" t="s">
         <v>17</v>
       </c>
       <c r="K988" t="s">
-        <v>3082</v>
+        <v>3080</v>
       </c>
     </row>
     <row r="989" spans="1:11">
       <c r="A989">
-        <v>7103</v>
+        <v>8181</v>
       </c>
       <c r="B989" t="s">
-        <v>3083</v>
+        <v>3081</v>
       </c>
       <c r="C989" t="s">
-        <v>1325</v>
-[...6 lines deleted...]
-      </c>
+        <v>295</v>
+      </c>
+      <c r="D989" t="s">
+        <v>13</v>
+      </c>
+      <c r="E989" t="s">
+        <v>909</v>
+      </c>
+      <c r="F989" t="s">
+        <v>531</v>
+      </c>
+      <c r="G989"/>
       <c r="H989">
-        <v>32718855</v>
+        <v>6976855</v>
       </c>
       <c r="I989" t="s">
-        <v>39</v>
+        <v>1664</v>
       </c>
       <c r="J989" t="s">
         <v>17</v>
       </c>
       <c r="K989" t="s">
-        <v>3084</v>
+        <v>3082</v>
       </c>
     </row>
     <row r="990" spans="1:11">
       <c r="A990">
-        <v>21684</v>
+        <v>21701</v>
       </c>
       <c r="B990" t="s">
+        <v>3083</v>
+      </c>
+      <c r="C990" t="s">
+        <v>3084</v>
+      </c>
+      <c r="D990"/>
+      <c r="E990"/>
+      <c r="F990"/>
+      <c r="G990" t="s">
         <v>3085</v>
       </c>
-      <c r="C990"/>
-      <c r="D990" t="s">
+      <c r="H990" t="s">
         <v>3086</v>
       </c>
-      <c r="E990"/>
-[...6 lines deleted...]
-      </c>
       <c r="I990" t="s">
-        <v>2060</v>
+        <v>946</v>
       </c>
       <c r="J990" t="s">
         <v>17</v>
       </c>
       <c r="K990" t="s">
         <v>3087</v>
       </c>
     </row>
     <row r="991" spans="1:11">
       <c r="A991">
-        <v>21689</v>
+        <v>21708</v>
       </c>
       <c r="B991" t="s">
         <v>3088</v>
       </c>
       <c r="C991" t="s">
-        <v>1967</v>
-[...3 lines deleted...]
-      <c r="F991"/>
+        <v>529</v>
+      </c>
+      <c r="D991" t="s">
+        <v>126</v>
+      </c>
+      <c r="E991" t="s">
+        <v>378</v>
+      </c>
+      <c r="F991" t="s">
+        <v>379</v>
+      </c>
       <c r="G991"/>
       <c r="H991">
-        <v>34940130</v>
+        <v>36739939</v>
       </c>
       <c r="I991" t="s">
-        <v>1509</v>
+        <v>482</v>
       </c>
       <c r="J991" t="s">
         <v>17</v>
       </c>
       <c r="K991" t="s">
         <v>3089</v>
       </c>
     </row>
     <row r="992" spans="1:11">
       <c r="A992">
-        <v>4790</v>
+        <v>14598</v>
       </c>
       <c r="B992" t="s">
         <v>3090</v>
       </c>
-      <c r="C992" t="s">
-[...13 lines deleted...]
-        <v>31435231</v>
+      <c r="C992"/>
+      <c r="D992" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E992"/>
+      <c r="F992"/>
+      <c r="G992"/>
+      <c r="H992" t="s">
+        <v>3091</v>
       </c>
       <c r="I992" t="s">
-        <v>998</v>
+        <v>3092</v>
       </c>
       <c r="J992" t="s">
         <v>17</v>
       </c>
       <c r="K992" t="s">
-        <v>3091</v>
+        <v>3093</v>
       </c>
     </row>
     <row r="993" spans="1:11">
       <c r="A993">
-        <v>8181</v>
+        <v>21712</v>
       </c>
       <c r="B993" t="s">
-        <v>3092</v>
+        <v>3094</v>
       </c>
       <c r="C993" t="s">
-        <v>294</v>
-[...9 lines deleted...]
-      </c>
+        <v>3095</v>
+      </c>
+      <c r="D993"/>
+      <c r="E993"/>
+      <c r="F993"/>
       <c r="G993"/>
       <c r="H993">
-        <v>6976855</v>
+        <v>33256984</v>
       </c>
       <c r="I993" t="s">
-        <v>1664</v>
+        <v>3096</v>
       </c>
       <c r="J993" t="s">
         <v>17</v>
       </c>
       <c r="K993" t="s">
-        <v>3093</v>
+        <v>3097</v>
       </c>
     </row>
     <row r="994" spans="1:11">
       <c r="A994">
-        <v>21701</v>
+        <v>21720</v>
       </c>
       <c r="B994" t="s">
-        <v>3094</v>
-[...3 lines deleted...]
-      </c>
+        <v>3098</v>
+      </c>
+      <c r="C994"/>
       <c r="D994"/>
-      <c r="E994"/>
-      <c r="F994"/>
+      <c r="E994" t="s">
+        <v>14</v>
+      </c>
+      <c r="F994" t="s">
+        <v>15</v>
+      </c>
       <c r="G994" t="s">
-        <v>3096</v>
-[...2 lines deleted...]
-        <v>3097</v>
+        <v>180</v>
+      </c>
+      <c r="H994">
+        <v>31278694</v>
       </c>
       <c r="I994" t="s">
-        <v>946</v>
+        <v>1952</v>
       </c>
       <c r="J994" t="s">
         <v>17</v>
       </c>
       <c r="K994" t="s">
-        <v>3098</v>
+        <v>3099</v>
       </c>
     </row>
     <row r="995" spans="1:11">
       <c r="A995">
-        <v>21708</v>
+        <v>21727</v>
       </c>
       <c r="B995" t="s">
-        <v>3099</v>
-[...6 lines deleted...]
-      </c>
+        <v>3100</v>
+      </c>
+      <c r="C995"/>
+      <c r="D995"/>
       <c r="E995" t="s">
-        <v>377</v>
+        <v>1113</v>
       </c>
       <c r="F995" t="s">
-        <v>378</v>
+        <v>28</v>
       </c>
       <c r="G995"/>
       <c r="H995">
-        <v>36739939</v>
+        <v>34170204</v>
       </c>
       <c r="I995" t="s">
-        <v>481</v>
+        <v>3101</v>
       </c>
       <c r="J995" t="s">
         <v>17</v>
       </c>
       <c r="K995" t="s">
-        <v>3100</v>
+        <v>3102</v>
       </c>
     </row>
     <row r="996" spans="1:11">
       <c r="A996">
-        <v>14598</v>
+        <v>21731</v>
       </c>
       <c r="B996" t="s">
-        <v>3101</v>
+        <v>3103</v>
       </c>
       <c r="C996"/>
-      <c r="D996" t="s">
-[...3 lines deleted...]
-      <c r="F996"/>
+      <c r="D996"/>
+      <c r="E996" t="s">
+        <v>55</v>
+      </c>
+      <c r="F996" t="s">
+        <v>56</v>
+      </c>
       <c r="G996"/>
-      <c r="H996" t="s">
-        <v>3102</v>
+      <c r="H996">
+        <v>34512517</v>
       </c>
       <c r="I996" t="s">
-        <v>3103</v>
+        <v>3104</v>
       </c>
       <c r="J996" t="s">
         <v>17</v>
       </c>
       <c r="K996" t="s">
-        <v>3104</v>
+        <v>3105</v>
       </c>
     </row>
     <row r="997" spans="1:11">
       <c r="A997">
-        <v>21712</v>
+        <v>4522</v>
       </c>
       <c r="B997" t="s">
-        <v>3105</v>
+        <v>3106</v>
       </c>
       <c r="C997" t="s">
-        <v>3106</v>
+        <v>3107</v>
       </c>
       <c r="D997"/>
       <c r="E997"/>
-      <c r="F997"/>
+      <c r="F997" t="s">
+        <v>22</v>
+      </c>
       <c r="G997"/>
       <c r="H997">
-        <v>33256984</v>
+        <v>32683785</v>
       </c>
       <c r="I997" t="s">
-        <v>3107</v>
+        <v>3108</v>
       </c>
       <c r="J997" t="s">
         <v>17</v>
       </c>
       <c r="K997" t="s">
-        <v>3108</v>
+        <v>3109</v>
       </c>
     </row>
     <row r="998" spans="1:11">
       <c r="A998">
-        <v>21720</v>
+        <v>21733</v>
       </c>
       <c r="B998" t="s">
-        <v>3109</v>
-[...1 lines deleted...]
-      <c r="C998"/>
+        <v>3110</v>
+      </c>
+      <c r="C998" t="s">
+        <v>337</v>
+      </c>
       <c r="D998"/>
-      <c r="E998" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E998"/>
+      <c r="F998"/>
+      <c r="G998"/>
       <c r="H998">
-        <v>31278694</v>
+        <v>37596644</v>
       </c>
       <c r="I998" t="s">
-        <v>1952</v>
+        <v>3111</v>
       </c>
       <c r="J998" t="s">
         <v>17</v>
       </c>
       <c r="K998" t="s">
-        <v>3110</v>
+        <v>3112</v>
       </c>
     </row>
     <row r="999" spans="1:11">
       <c r="A999">
-        <v>21727</v>
+        <v>21738</v>
       </c>
       <c r="B999" t="s">
-        <v>3111</v>
-[...2 lines deleted...]
-      <c r="D999"/>
+        <v>3113</v>
+      </c>
+      <c r="C999" t="s">
+        <v>232</v>
+      </c>
+      <c r="D999" t="s">
+        <v>126</v>
+      </c>
       <c r="E999" t="s">
-        <v>1113</v>
+        <v>278</v>
       </c>
       <c r="F999" t="s">
-        <v>28</v>
+        <v>128</v>
       </c>
       <c r="G999"/>
       <c r="H999">
-        <v>34170204</v>
+        <v>6250908</v>
       </c>
       <c r="I999" t="s">
-        <v>3112</v>
+        <v>3114</v>
       </c>
       <c r="J999" t="s">
         <v>17</v>
       </c>
       <c r="K999" t="s">
-        <v>3113</v>
+        <v>3115</v>
       </c>
     </row>
     <row r="1000" spans="1:11">
       <c r="A1000">
-        <v>21731</v>
+        <v>21741</v>
       </c>
       <c r="B1000" t="s">
-        <v>3114</v>
+        <v>3116</v>
       </c>
       <c r="C1000"/>
-      <c r="D1000"/>
-[...5 lines deleted...]
-      </c>
+      <c r="D1000" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E1000"/>
+      <c r="F1000"/>
       <c r="G1000"/>
       <c r="H1000">
-        <v>34512517</v>
+        <v>33105183</v>
       </c>
       <c r="I1000" t="s">
-        <v>3115</v>
+        <v>16</v>
       </c>
       <c r="J1000" t="s">
         <v>17</v>
       </c>
       <c r="K1000" t="s">
-        <v>3116</v>
+        <v>3117</v>
       </c>
     </row>
     <row r="1001" spans="1:11">
       <c r="A1001">
-        <v>4522</v>
+        <v>21743</v>
       </c>
       <c r="B1001" t="s">
-        <v>3117</v>
-[...1 lines deleted...]
-      <c r="C1001" t="s">
         <v>3118</v>
       </c>
+      <c r="C1001"/>
       <c r="D1001"/>
-      <c r="E1001"/>
+      <c r="E1001" t="s">
+        <v>3119</v>
+      </c>
       <c r="F1001" t="s">
-        <v>22</v>
+        <v>406</v>
       </c>
       <c r="G1001"/>
       <c r="H1001">
-        <v>32683785</v>
+        <v>19082292</v>
       </c>
       <c r="I1001" t="s">
-        <v>3119</v>
+        <v>3120</v>
       </c>
       <c r="J1001" t="s">
         <v>17</v>
       </c>
       <c r="K1001" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
     </row>
     <row r="1002" spans="1:11">
       <c r="A1002">
-        <v>21733</v>
+        <v>21762</v>
       </c>
       <c r="B1002" t="s">
-        <v>3121</v>
-[...4 lines deleted...]
-      <c r="D1002"/>
+        <v>3122</v>
+      </c>
+      <c r="C1002"/>
+      <c r="D1002" t="s">
+        <v>2454</v>
+      </c>
       <c r="E1002"/>
       <c r="F1002"/>
       <c r="G1002"/>
       <c r="H1002">
-        <v>37596644</v>
+        <v>33566083</v>
       </c>
       <c r="I1002" t="s">
-        <v>3122</v>
+        <v>63</v>
       </c>
       <c r="J1002" t="s">
         <v>17</v>
       </c>
       <c r="K1002" t="s">
         <v>3123</v>
       </c>
     </row>
     <row r="1003" spans="1:11">
       <c r="A1003">
-        <v>21738</v>
+        <v>21769</v>
       </c>
       <c r="B1003" t="s">
         <v>3124</v>
       </c>
-      <c r="C1003" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C1003"/>
       <c r="D1003" t="s">
-        <v>126</v>
-[...6 lines deleted...]
-      </c>
+        <v>3125</v>
+      </c>
+      <c r="E1003"/>
+      <c r="F1003"/>
       <c r="G1003"/>
       <c r="H1003">
-        <v>6250908</v>
+        <v>12007015</v>
       </c>
       <c r="I1003" t="s">
-        <v>3125</v>
+        <v>34</v>
       </c>
       <c r="J1003" t="s">
         <v>17</v>
       </c>
       <c r="K1003" t="s">
         <v>3126</v>
       </c>
     </row>
     <row r="1004" spans="1:11">
       <c r="A1004">
-        <v>21741</v>
+        <v>21771</v>
       </c>
       <c r="B1004" t="s">
         <v>3127</v>
       </c>
-      <c r="C1004"/>
+      <c r="C1004" t="s">
+        <v>529</v>
+      </c>
       <c r="D1004" t="s">
-        <v>1015</v>
-[...2 lines deleted...]
-      <c r="F1004"/>
+        <v>13</v>
+      </c>
+      <c r="E1004" t="s">
+        <v>441</v>
+      </c>
+      <c r="F1004" t="s">
+        <v>179</v>
+      </c>
       <c r="G1004"/>
-      <c r="H1004">
-        <v>33105183</v>
+      <c r="H1004" t="s">
+        <v>3128</v>
       </c>
       <c r="I1004" t="s">
-        <v>16</v>
+        <v>482</v>
       </c>
       <c r="J1004" t="s">
         <v>17</v>
       </c>
       <c r="K1004" t="s">
-        <v>3128</v>
+        <v>3129</v>
       </c>
     </row>
     <row r="1005" spans="1:11">
       <c r="A1005">
-        <v>21743</v>
+        <v>14624</v>
       </c>
       <c r="B1005" t="s">
-        <v>3129</v>
-[...1 lines deleted...]
-      <c r="C1005"/>
+        <v>3130</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>3131</v>
+      </c>
       <c r="D1005"/>
-      <c r="E1005" t="s">
-[...7 lines deleted...]
-        <v>19082292</v>
+      <c r="E1005"/>
+      <c r="F1005"/>
+      <c r="G1005" t="s">
+        <v>3132</v>
+      </c>
+      <c r="H1005" t="s">
+        <v>3133</v>
       </c>
       <c r="I1005" t="s">
-        <v>3131</v>
+        <v>3134</v>
       </c>
       <c r="J1005" t="s">
         <v>17</v>
       </c>
       <c r="K1005" t="s">
-        <v>3132</v>
+        <v>3135</v>
       </c>
     </row>
     <row r="1006" spans="1:11">
       <c r="A1006">
-        <v>21762</v>
+        <v>21789</v>
       </c>
       <c r="B1006" t="s">
-        <v>3133</v>
+        <v>3136</v>
       </c>
       <c r="C1006"/>
-      <c r="D1006" t="s">
-[...3 lines deleted...]
-      <c r="F1006"/>
+      <c r="D1006"/>
+      <c r="E1006" t="s">
+        <v>700</v>
+      </c>
+      <c r="F1006" t="s">
+        <v>15</v>
+      </c>
       <c r="G1006"/>
       <c r="H1006">
-        <v>33566083</v>
+        <v>42176243</v>
       </c>
       <c r="I1006" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="J1006" t="s">
         <v>17</v>
       </c>
       <c r="K1006" t="s">
-        <v>3134</v>
+        <v>3137</v>
       </c>
     </row>
     <row r="1007" spans="1:11">
       <c r="A1007">
-        <v>3551</v>
+        <v>2341</v>
       </c>
       <c r="B1007" t="s">
-        <v>3135</v>
+        <v>3138</v>
       </c>
       <c r="C1007" t="s">
-        <v>2763</v>
+        <v>60</v>
       </c>
       <c r="D1007" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="E1007"/>
+        <v>13</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>816</v>
+      </c>
       <c r="F1007" t="s">
-        <v>90</v>
+        <v>531</v>
       </c>
       <c r="G1007"/>
-      <c r="H1007" t="s">
-        <v>3136</v>
+      <c r="H1007">
+        <v>35288882</v>
       </c>
       <c r="I1007" t="s">
-        <v>1281</v>
+        <v>662</v>
       </c>
       <c r="J1007" t="s">
         <v>17</v>
       </c>
       <c r="K1007" t="s">
-        <v>3137</v>
+        <v>3139</v>
       </c>
     </row>
     <row r="1008" spans="1:11">
       <c r="A1008">
-        <v>21769</v>
+        <v>21799</v>
       </c>
       <c r="B1008" t="s">
-        <v>3138</v>
-[...1 lines deleted...]
-      <c r="C1008"/>
+        <v>3140</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>50</v>
+      </c>
       <c r="D1008" t="s">
-        <v>3139</v>
-[...2 lines deleted...]
-      <c r="F1008"/>
+        <v>192</v>
+      </c>
+      <c r="E1008" t="s">
+        <v>858</v>
+      </c>
+      <c r="F1008" t="s">
+        <v>56</v>
+      </c>
       <c r="G1008"/>
       <c r="H1008">
-        <v>12007015</v>
+        <v>31168680</v>
       </c>
       <c r="I1008" t="s">
-        <v>34</v>
+        <v>479</v>
       </c>
       <c r="J1008" t="s">
         <v>17</v>
       </c>
       <c r="K1008" t="s">
-        <v>3140</v>
+        <v>3141</v>
       </c>
     </row>
     <row r="1009" spans="1:11">
       <c r="A1009">
-        <v>21771</v>
+        <v>14632</v>
       </c>
       <c r="B1009" t="s">
-        <v>3141</v>
-[...3 lines deleted...]
-      </c>
+        <v>3142</v>
+      </c>
+      <c r="C1009"/>
       <c r="D1009" t="s">
-        <v>13</v>
-[...6 lines deleted...]
-      </c>
+        <v>3143</v>
+      </c>
+      <c r="E1009"/>
+      <c r="F1009"/>
       <c r="G1009"/>
-      <c r="H1009" t="s">
-        <v>3142</v>
+      <c r="H1009">
+        <v>33065201</v>
       </c>
       <c r="I1009" t="s">
-        <v>481</v>
+        <v>987</v>
       </c>
       <c r="J1009" t="s">
         <v>17</v>
       </c>
       <c r="K1009" t="s">
-        <v>3143</v>
+        <v>3144</v>
       </c>
     </row>
     <row r="1010" spans="1:11">
       <c r="A1010">
-        <v>14624</v>
+        <v>21818</v>
       </c>
       <c r="B1010" t="s">
-        <v>3144</v>
+        <v>3145</v>
       </c>
       <c r="C1010" t="s">
-        <v>3145</v>
-[...3 lines deleted...]
-      <c r="F1010"/>
+        <v>12</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1010" t="s">
+        <v>127</v>
+      </c>
+      <c r="F1010" t="s">
+        <v>128</v>
+      </c>
       <c r="G1010" t="s">
+        <v>2148</v>
+      </c>
+      <c r="H1010">
+        <v>34213930</v>
+      </c>
+      <c r="I1010" t="s">
         <v>3146</v>
       </c>
-      <c r="H1010" t="s">
+      <c r="J1010" t="s">
+        <v>17</v>
+      </c>
+      <c r="K1010" t="s">
         <v>3147</v>
-      </c>
-[...7 lines deleted...]
-        <v>3149</v>
       </c>
     </row>
     <row r="1011" spans="1:11">
       <c r="A1011">
-        <v>21789</v>
+        <v>14637</v>
       </c>
       <c r="B1011" t="s">
-        <v>3150</v>
+        <v>3148</v>
       </c>
       <c r="C1011"/>
       <c r="D1011"/>
       <c r="E1011" t="s">
-        <v>700</v>
+        <v>457</v>
       </c>
       <c r="F1011" t="s">
-        <v>15</v>
+        <v>171</v>
       </c>
       <c r="G1011"/>
       <c r="H1011">
-        <v>42176243</v>
+        <v>38510655</v>
       </c>
       <c r="I1011" t="s">
-        <v>57</v>
+        <v>3149</v>
       </c>
       <c r="J1011" t="s">
         <v>17</v>
       </c>
       <c r="K1011" t="s">
-        <v>3151</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="1012" spans="1:11">
       <c r="A1012">
-        <v>2341</v>
+        <v>21821</v>
       </c>
       <c r="B1012" t="s">
-        <v>3152</v>
-[...6 lines deleted...]
-      </c>
+        <v>3151</v>
+      </c>
+      <c r="C1012"/>
+      <c r="D1012"/>
       <c r="E1012" t="s">
-        <v>816</v>
+        <v>287</v>
       </c>
       <c r="F1012" t="s">
-        <v>530</v>
+        <v>288</v>
       </c>
       <c r="G1012"/>
       <c r="H1012">
-        <v>35288882</v>
+        <v>42133905</v>
       </c>
       <c r="I1012" t="s">
-        <v>662</v>
+        <v>57</v>
       </c>
       <c r="J1012" t="s">
         <v>17</v>
       </c>
       <c r="K1012" t="s">
-        <v>3153</v>
+        <v>3152</v>
       </c>
     </row>
     <row r="1013" spans="1:11">
       <c r="A1013">
-        <v>21799</v>
+        <v>21822</v>
       </c>
       <c r="B1013" t="s">
-        <v>3154</v>
+        <v>3153</v>
       </c>
       <c r="C1013" t="s">
-        <v>50</v>
+        <v>271</v>
       </c>
       <c r="D1013" t="s">
-        <v>192</v>
+        <v>126</v>
       </c>
       <c r="E1013" t="s">
-        <v>858</v>
+        <v>378</v>
       </c>
       <c r="F1013" t="s">
-        <v>56</v>
+        <v>379</v>
       </c>
       <c r="G1013"/>
       <c r="H1013">
-        <v>31168680</v>
+        <v>39205282</v>
       </c>
       <c r="I1013" t="s">
-        <v>478</v>
+        <v>289</v>
       </c>
       <c r="J1013" t="s">
         <v>17</v>
       </c>
       <c r="K1013" t="s">
-        <v>3155</v>
+        <v>3154</v>
       </c>
     </row>
     <row r="1014" spans="1:11">
       <c r="A1014">
-        <v>14632</v>
+        <v>21825</v>
       </c>
       <c r="B1014" t="s">
-        <v>3156</v>
-[...1 lines deleted...]
-      <c r="C1014"/>
+        <v>3155</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>60</v>
+      </c>
       <c r="D1014" t="s">
-        <v>3157</v>
-[...2 lines deleted...]
-      <c r="F1014"/>
+        <v>13</v>
+      </c>
+      <c r="E1014" t="s">
+        <v>278</v>
+      </c>
+      <c r="F1014" t="s">
+        <v>128</v>
+      </c>
       <c r="G1014"/>
       <c r="H1014">
-        <v>33065201</v>
+        <v>42054478</v>
       </c>
       <c r="I1014" t="s">
-        <v>987</v>
+        <v>3156</v>
       </c>
       <c r="J1014" t="s">
         <v>17</v>
       </c>
       <c r="K1014" t="s">
-        <v>3158</v>
+        <v>3157</v>
       </c>
     </row>
     <row r="1015" spans="1:11">
       <c r="A1015">
-        <v>21818</v>
+        <v>14638</v>
       </c>
       <c r="B1015" t="s">
+        <v>3158</v>
+      </c>
+      <c r="C1015"/>
+      <c r="D1015"/>
+      <c r="E1015"/>
+      <c r="F1015"/>
+      <c r="G1015" t="s">
+        <v>485</v>
+      </c>
+      <c r="H1015" t="s">
         <v>3159</v>
       </c>
-      <c r="C1015" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I1015" t="s">
+        <v>34</v>
+      </c>
+      <c r="J1015" t="s">
+        <v>17</v>
+      </c>
+      <c r="K1015" t="s">
         <v>3160</v>
-      </c>
-[...4 lines deleted...]
-        <v>3161</v>
       </c>
     </row>
     <row r="1016" spans="1:11">
       <c r="A1016">
-        <v>14637</v>
+        <v>21833</v>
       </c>
       <c r="B1016" t="s">
-        <v>3162</v>
+        <v>3161</v>
       </c>
       <c r="C1016"/>
       <c r="D1016"/>
       <c r="E1016" t="s">
-        <v>456</v>
+        <v>351</v>
       </c>
       <c r="F1016" t="s">
-        <v>171</v>
+        <v>352</v>
       </c>
       <c r="G1016"/>
       <c r="H1016">
-        <v>38510655</v>
+        <v>6933376</v>
       </c>
       <c r="I1016" t="s">
+        <v>3162</v>
+      </c>
+      <c r="J1016" t="s">
+        <v>17</v>
+      </c>
+      <c r="K1016" t="s">
         <v>3163</v>
-      </c>
-[...4 lines deleted...]
-        <v>3164</v>
       </c>
     </row>
     <row r="1017" spans="1:11">
       <c r="A1017">
-        <v>21821</v>
+        <v>21840</v>
       </c>
       <c r="B1017" t="s">
-        <v>3165</v>
+        <v>3164</v>
       </c>
       <c r="C1017"/>
-      <c r="D1017"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D1017" t="s">
+        <v>597</v>
+      </c>
+      <c r="E1017"/>
       <c r="F1017" t="s">
-        <v>287</v>
+        <v>82</v>
       </c>
       <c r="G1017"/>
       <c r="H1017">
-        <v>42133905</v>
+        <v>34837799</v>
       </c>
       <c r="I1017" t="s">
-        <v>57</v>
+        <v>3165</v>
       </c>
       <c r="J1017" t="s">
         <v>17</v>
       </c>
       <c r="K1017" t="s">
         <v>3166</v>
       </c>
     </row>
     <row r="1018" spans="1:11">
       <c r="A1018">
-        <v>21822</v>
+        <v>21841</v>
       </c>
       <c r="B1018" t="s">
         <v>3167</v>
       </c>
       <c r="C1018" t="s">
-        <v>271</v>
+        <v>105</v>
       </c>
       <c r="D1018" t="s">
-        <v>126</v>
+        <v>192</v>
       </c>
       <c r="E1018" t="s">
-        <v>377</v>
+        <v>497</v>
       </c>
       <c r="F1018" t="s">
-        <v>378</v>
+        <v>288</v>
       </c>
       <c r="G1018"/>
       <c r="H1018">
-        <v>39205282</v>
+        <v>34849291</v>
       </c>
       <c r="I1018" t="s">
-        <v>288</v>
+        <v>3168</v>
       </c>
       <c r="J1018" t="s">
         <v>17</v>
       </c>
       <c r="K1018" t="s">
-        <v>3168</v>
+        <v>3169</v>
       </c>
     </row>
     <row r="1019" spans="1:11">
       <c r="A1019">
-        <v>21825</v>
+        <v>21846</v>
       </c>
       <c r="B1019" t="s">
-        <v>3169</v>
-[...3 lines deleted...]
-      </c>
+        <v>3170</v>
+      </c>
+      <c r="C1019"/>
       <c r="D1019" t="s">
-        <v>13</v>
-[...6 lines deleted...]
-      </c>
+        <v>634</v>
+      </c>
+      <c r="E1019"/>
+      <c r="F1019"/>
       <c r="G1019"/>
       <c r="H1019">
-        <v>42054478</v>
+        <v>37510425</v>
       </c>
       <c r="I1019" t="s">
-        <v>3170</v>
+        <v>3171</v>
       </c>
       <c r="J1019" t="s">
         <v>17</v>
       </c>
       <c r="K1019" t="s">
-        <v>3171</v>
+        <v>3172</v>
       </c>
     </row>
     <row r="1020" spans="1:11">
       <c r="A1020">
-        <v>14638</v>
+        <v>21850</v>
       </c>
       <c r="B1020" t="s">
-        <v>3172</v>
-[...1 lines deleted...]
-      <c r="C1020"/>
+        <v>3173</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>703</v>
+      </c>
       <c r="D1020"/>
       <c r="E1020"/>
       <c r="F1020"/>
-      <c r="G1020" t="s">
-[...3 lines deleted...]
-        <v>3173</v>
+      <c r="G1020"/>
+      <c r="H1020">
+        <v>32684007</v>
       </c>
       <c r="I1020" t="s">
         <v>34</v>
       </c>
       <c r="J1020" t="s">
         <v>17</v>
       </c>
       <c r="K1020" t="s">
         <v>3174</v>
       </c>
     </row>
     <row r="1021" spans="1:11">
       <c r="A1021">
-        <v>21832</v>
+        <v>1350</v>
       </c>
       <c r="B1021" t="s">
         <v>3175</v>
       </c>
-      <c r="C1021" t="s">
-[...7 lines deleted...]
-      <c r="G1021" t="s">
+      <c r="C1021"/>
+      <c r="D1021"/>
+      <c r="E1021" t="s">
+        <v>1116</v>
+      </c>
+      <c r="F1021" t="s">
+        <v>379</v>
+      </c>
+      <c r="G1021"/>
+      <c r="H1021">
+        <v>38630353</v>
+      </c>
+      <c r="I1021" t="s">
+        <v>185</v>
+      </c>
+      <c r="J1021" t="s">
+        <v>17</v>
+      </c>
+      <c r="K1021" t="s">
         <v>3176</v>
-      </c>
-[...10 lines deleted...]
-        <v>3178</v>
       </c>
     </row>
     <row r="1022" spans="1:11">
       <c r="A1022">
-        <v>21833</v>
+        <v>14648</v>
       </c>
       <c r="B1022" t="s">
-        <v>3179</v>
-[...1 lines deleted...]
-      <c r="C1022"/>
+        <v>3177</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>3178</v>
+      </c>
       <c r="D1022"/>
-      <c r="E1022" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E1022"/>
+      <c r="F1022"/>
       <c r="G1022"/>
       <c r="H1022">
-        <v>6933376</v>
+        <v>33726531</v>
       </c>
       <c r="I1022" t="s">
-        <v>3180</v>
+        <v>63</v>
       </c>
       <c r="J1022" t="s">
         <v>17</v>
       </c>
       <c r="K1022" t="s">
-        <v>3181</v>
+        <v>3179</v>
       </c>
     </row>
     <row r="1023" spans="1:11">
       <c r="A1023">
-        <v>21840</v>
+        <v>21872</v>
       </c>
       <c r="B1023" t="s">
-        <v>3182</v>
-[...4 lines deleted...]
-      </c>
+        <v>3180</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>3181</v>
+      </c>
+      <c r="D1023"/>
       <c r="E1023"/>
-      <c r="F1023" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F1023"/>
       <c r="G1023"/>
       <c r="H1023">
-        <v>34837799</v>
+        <v>36020365</v>
       </c>
       <c r="I1023" t="s">
-        <v>3183</v>
+        <v>482</v>
       </c>
       <c r="J1023" t="s">
         <v>17</v>
       </c>
       <c r="K1023" t="s">
-        <v>3184</v>
+        <v>3182</v>
       </c>
     </row>
     <row r="1024" spans="1:11">
       <c r="A1024">
-        <v>21841</v>
+        <v>21879</v>
       </c>
       <c r="B1024" t="s">
-        <v>3185</v>
+        <v>3183</v>
       </c>
       <c r="C1024" t="s">
-        <v>105</v>
-[...9 lines deleted...]
-      </c>
+        <v>3184</v>
+      </c>
+      <c r="D1024"/>
+      <c r="E1024"/>
+      <c r="F1024"/>
       <c r="G1024"/>
       <c r="H1024">
-        <v>34849291</v>
+        <v>34459225</v>
       </c>
       <c r="I1024" t="s">
+        <v>3185</v>
+      </c>
+      <c r="J1024" t="s">
+        <v>17</v>
+      </c>
+      <c r="K1024" t="s">
         <v>3186</v>
-      </c>
-[...4 lines deleted...]
-        <v>3187</v>
       </c>
     </row>
     <row r="1025" spans="1:11">
       <c r="A1025">
-        <v>21846</v>
+        <v>5260</v>
       </c>
       <c r="B1025" t="s">
+        <v>3187</v>
+      </c>
+      <c r="C1025" t="s">
         <v>3188</v>
       </c>
-      <c r="C1025"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D1025"/>
       <c r="E1025"/>
       <c r="F1025"/>
       <c r="G1025"/>
       <c r="H1025">
-        <v>37510425</v>
+        <v>34537150</v>
       </c>
       <c r="I1025" t="s">
         <v>3189</v>
       </c>
       <c r="J1025" t="s">
         <v>17</v>
       </c>
       <c r="K1025" t="s">
         <v>3190</v>
       </c>
     </row>
     <row r="1026" spans="1:11">
       <c r="A1026">
-        <v>21850</v>
+        <v>21882</v>
       </c>
       <c r="B1026" t="s">
         <v>3191</v>
       </c>
-      <c r="C1026" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C1026"/>
       <c r="D1026"/>
-      <c r="E1026"/>
-      <c r="F1026"/>
+      <c r="E1026" t="s">
+        <v>348</v>
+      </c>
+      <c r="F1026" t="s">
+        <v>288</v>
+      </c>
       <c r="G1026"/>
       <c r="H1026">
-        <v>32684007</v>
+        <v>32401312</v>
       </c>
       <c r="I1026" t="s">
         <v>34</v>
       </c>
       <c r="J1026" t="s">
         <v>17</v>
       </c>
       <c r="K1026" t="s">
         <v>3192</v>
       </c>
     </row>
     <row r="1027" spans="1:11">
       <c r="A1027">
-        <v>1350</v>
+        <v>21884</v>
       </c>
       <c r="B1027" t="s">
         <v>3193</v>
       </c>
-      <c r="C1027"/>
+      <c r="C1027" t="s">
+        <v>3194</v>
+      </c>
       <c r="D1027"/>
-      <c r="E1027" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E1027"/>
+      <c r="F1027"/>
       <c r="G1027"/>
       <c r="H1027">
-        <v>38630353</v>
+        <v>35108240</v>
       </c>
       <c r="I1027" t="s">
-        <v>185</v>
+        <v>505</v>
       </c>
       <c r="J1027" t="s">
         <v>17</v>
       </c>
       <c r="K1027" t="s">
-        <v>3194</v>
+        <v>3195</v>
       </c>
     </row>
     <row r="1028" spans="1:11">
       <c r="A1028">
-        <v>14648</v>
+        <v>21887</v>
       </c>
       <c r="B1028" t="s">
-        <v>3195</v>
+        <v>3196</v>
       </c>
       <c r="C1028" t="s">
-        <v>3196</v>
+        <v>3197</v>
       </c>
       <c r="D1028"/>
       <c r="E1028"/>
       <c r="F1028"/>
       <c r="G1028"/>
       <c r="H1028">
-        <v>33726531</v>
+        <v>38195760</v>
       </c>
       <c r="I1028" t="s">
-        <v>63</v>
+        <v>3198</v>
       </c>
       <c r="J1028" t="s">
         <v>17</v>
       </c>
       <c r="K1028" t="s">
-        <v>3197</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="1029" spans="1:11">
       <c r="A1029">
-        <v>21872</v>
+        <v>5452</v>
       </c>
       <c r="B1029" t="s">
-        <v>3198</v>
+        <v>3200</v>
       </c>
       <c r="C1029" t="s">
-        <v>3199</v>
-[...1 lines deleted...]
-      <c r="D1029"/>
+        <v>322</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>3201</v>
+      </c>
       <c r="E1029"/>
-      <c r="F1029"/>
+      <c r="F1029" t="s">
+        <v>90</v>
+      </c>
       <c r="G1029"/>
       <c r="H1029">
-        <v>36020365</v>
+        <v>6579919</v>
       </c>
       <c r="I1029" t="s">
-        <v>481</v>
+        <v>272</v>
       </c>
       <c r="J1029" t="s">
         <v>17</v>
       </c>
       <c r="K1029" t="s">
-        <v>3200</v>
+        <v>3202</v>
       </c>
     </row>
     <row r="1030" spans="1:11">
       <c r="A1030">
-        <v>21877</v>
+        <v>21919</v>
       </c>
       <c r="B1030" t="s">
-        <v>3201</v>
-[...3 lines deleted...]
-      </c>
+        <v>3203</v>
+      </c>
+      <c r="C1030"/>
       <c r="D1030" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>3204</v>
+      </c>
+      <c r="E1030"/>
       <c r="F1030" t="s">
-        <v>530</v>
+        <v>314</v>
       </c>
       <c r="G1030"/>
       <c r="H1030">
-        <v>19187567</v>
+        <v>14038542</v>
       </c>
       <c r="I1030" t="s">
-        <v>3202</v>
+        <v>3205</v>
       </c>
       <c r="J1030" t="s">
         <v>17</v>
       </c>
       <c r="K1030" t="s">
-        <v>3203</v>
+        <v>3206</v>
       </c>
     </row>
     <row r="1031" spans="1:11">
       <c r="A1031">
-        <v>21879</v>
+        <v>8328</v>
       </c>
       <c r="B1031" t="s">
-        <v>3204</v>
-[...3 lines deleted...]
-      </c>
+        <v>3207</v>
+      </c>
+      <c r="C1031"/>
       <c r="D1031"/>
-      <c r="E1031"/>
-      <c r="F1031"/>
+      <c r="E1031" t="s">
+        <v>852</v>
+      </c>
+      <c r="F1031" t="s">
+        <v>379</v>
+      </c>
       <c r="G1031"/>
       <c r="H1031">
-        <v>34459225</v>
+        <v>36326693</v>
       </c>
       <c r="I1031" t="s">
-        <v>3206</v>
+        <v>264</v>
       </c>
       <c r="J1031" t="s">
         <v>17</v>
       </c>
       <c r="K1031" t="s">
-        <v>3207</v>
+        <v>3208</v>
       </c>
     </row>
     <row r="1032" spans="1:11">
       <c r="A1032">
-        <v>5260</v>
+        <v>21922</v>
       </c>
       <c r="B1032" t="s">
-        <v>3208</v>
+        <v>3209</v>
       </c>
       <c r="C1032" t="s">
-        <v>3209</v>
-[...3 lines deleted...]
-      <c r="F1032"/>
+        <v>80</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>192</v>
+      </c>
+      <c r="E1032" t="s">
+        <v>201</v>
+      </c>
+      <c r="F1032" t="s">
+        <v>202</v>
+      </c>
       <c r="G1032"/>
       <c r="H1032">
-        <v>34537150</v>
+        <v>42142687</v>
       </c>
       <c r="I1032" t="s">
         <v>3210</v>
       </c>
       <c r="J1032" t="s">
         <v>17</v>
       </c>
       <c r="K1032" t="s">
         <v>3211</v>
       </c>
     </row>
     <row r="1033" spans="1:11">
       <c r="A1033">
-        <v>21882</v>
+        <v>21923</v>
       </c>
       <c r="B1033" t="s">
         <v>3212</v>
       </c>
-      <c r="C1033"/>
-      <c r="D1033"/>
+      <c r="C1033" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>192</v>
+      </c>
       <c r="E1033" t="s">
-        <v>347</v>
+        <v>278</v>
       </c>
       <c r="F1033" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
       <c r="G1033"/>
       <c r="H1033">
-        <v>32401312</v>
+        <v>31299189</v>
       </c>
       <c r="I1033" t="s">
-        <v>34</v>
+        <v>3213</v>
       </c>
       <c r="J1033" t="s">
         <v>17</v>
       </c>
       <c r="K1033" t="s">
-        <v>3213</v>
+        <v>3214</v>
       </c>
     </row>
     <row r="1034" spans="1:11">
       <c r="A1034">
-        <v>21884</v>
+        <v>21935</v>
       </c>
       <c r="B1034" t="s">
-        <v>3214</v>
+        <v>3215</v>
       </c>
       <c r="C1034" t="s">
-        <v>3215</v>
-[...4 lines deleted...]
-      <c r="G1034"/>
+        <v>105</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>192</v>
+      </c>
+      <c r="E1034" t="s">
+        <v>3216</v>
+      </c>
+      <c r="F1034" t="s">
+        <v>1216</v>
+      </c>
+      <c r="G1034" t="s">
+        <v>2148</v>
+      </c>
       <c r="H1034">
-        <v>35108240</v>
+        <v>32218194</v>
       </c>
       <c r="I1034" t="s">
-        <v>504</v>
+        <v>57</v>
       </c>
       <c r="J1034" t="s">
         <v>17</v>
       </c>
       <c r="K1034" t="s">
-        <v>3216</v>
+        <v>3217</v>
       </c>
     </row>
     <row r="1035" spans="1:11">
       <c r="A1035">
-        <v>21887</v>
+        <v>21937</v>
       </c>
       <c r="B1035" t="s">
-        <v>3217</v>
+        <v>3218</v>
       </c>
       <c r="C1035" t="s">
-        <v>3218</v>
-[...3 lines deleted...]
-      <c r="F1035"/>
+        <v>12</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1035" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1035" t="s">
+        <v>15</v>
+      </c>
       <c r="G1035"/>
       <c r="H1035">
-        <v>38195760</v>
+        <v>33906818</v>
       </c>
       <c r="I1035" t="s">
         <v>3219</v>
       </c>
       <c r="J1035" t="s">
         <v>17</v>
       </c>
       <c r="K1035" t="s">
         <v>3220</v>
       </c>
     </row>
     <row r="1036" spans="1:11">
       <c r="A1036">
-        <v>5452</v>
+        <v>21939</v>
       </c>
       <c r="B1036" t="s">
         <v>3221</v>
       </c>
-      <c r="C1036" t="s">
-[...2 lines deleted...]
-      <c r="D1036" t="s">
+      <c r="C1036"/>
+      <c r="D1036"/>
+      <c r="E1036" t="s">
         <v>3222</v>
       </c>
-      <c r="E1036"/>
       <c r="F1036" t="s">
-        <v>90</v>
+        <v>352</v>
       </c>
       <c r="G1036"/>
       <c r="H1036">
-        <v>6579919</v>
+        <v>31298679</v>
       </c>
       <c r="I1036" t="s">
-        <v>531</v>
+        <v>998</v>
       </c>
       <c r="J1036" t="s">
         <v>17</v>
       </c>
       <c r="K1036" t="s">
         <v>3223</v>
       </c>
     </row>
     <row r="1037" spans="1:11">
       <c r="A1037">
-        <v>21919</v>
+        <v>21941</v>
       </c>
       <c r="B1037" t="s">
         <v>3224</v>
       </c>
       <c r="C1037"/>
-      <c r="D1037" t="s">
-[...2 lines deleted...]
-      <c r="E1037"/>
+      <c r="D1037"/>
+      <c r="E1037" t="s">
+        <v>858</v>
+      </c>
       <c r="F1037" t="s">
-        <v>313</v>
+        <v>56</v>
       </c>
       <c r="G1037"/>
       <c r="H1037">
-        <v>14038542</v>
+        <v>20224616</v>
       </c>
       <c r="I1037" t="s">
-        <v>3226</v>
+        <v>875</v>
       </c>
       <c r="J1037" t="s">
         <v>17</v>
       </c>
       <c r="K1037" t="s">
-        <v>3227</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="1038" spans="1:11">
       <c r="A1038">
-        <v>8328</v>
+        <v>21944</v>
       </c>
       <c r="B1038" t="s">
-        <v>3228</v>
+        <v>3226</v>
       </c>
       <c r="C1038"/>
-      <c r="D1038"/>
-[...5 lines deleted...]
-      </c>
+      <c r="D1038" t="s">
+        <v>223</v>
+      </c>
+      <c r="E1038"/>
+      <c r="F1038"/>
       <c r="G1038"/>
       <c r="H1038">
-        <v>36326693</v>
+        <v>34958713</v>
       </c>
       <c r="I1038" t="s">
-        <v>264</v>
+        <v>3227</v>
       </c>
       <c r="J1038" t="s">
         <v>17</v>
       </c>
       <c r="K1038" t="s">
-        <v>3229</v>
+        <v>3228</v>
       </c>
     </row>
     <row r="1039" spans="1:11">
       <c r="A1039">
-        <v>21922</v>
+        <v>962</v>
       </c>
       <c r="B1039" t="s">
-        <v>3230</v>
+        <v>3229</v>
       </c>
       <c r="C1039" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="D1039" t="s">
         <v>192</v>
       </c>
       <c r="E1039" t="s">
-        <v>201</v>
+        <v>852</v>
       </c>
       <c r="F1039" t="s">
-        <v>202</v>
+        <v>379</v>
       </c>
       <c r="G1039"/>
       <c r="H1039">
-        <v>42142687</v>
+        <v>37521563</v>
       </c>
       <c r="I1039" t="s">
+        <v>3230</v>
+      </c>
+      <c r="J1039" t="s">
+        <v>17</v>
+      </c>
+      <c r="K1039" t="s">
         <v>3231</v>
-      </c>
-[...4 lines deleted...]
-        <v>3232</v>
       </c>
     </row>
     <row r="1040" spans="1:11">
       <c r="A1040">
-        <v>21923</v>
+        <v>21949</v>
       </c>
       <c r="B1040" t="s">
-        <v>3233</v>
-[...6 lines deleted...]
-      </c>
+        <v>3232</v>
+      </c>
+      <c r="C1040"/>
+      <c r="D1040"/>
       <c r="E1040" t="s">
-        <v>277</v>
+        <v>955</v>
       </c>
       <c r="F1040" t="s">
-        <v>128</v>
+        <v>956</v>
       </c>
       <c r="G1040"/>
       <c r="H1040">
-        <v>31299189</v>
+        <v>39051921</v>
       </c>
       <c r="I1040" t="s">
+        <v>3233</v>
+      </c>
+      <c r="J1040" t="s">
+        <v>17</v>
+      </c>
+      <c r="K1040" t="s">
         <v>3234</v>
-      </c>
-[...4 lines deleted...]
-        <v>3235</v>
       </c>
     </row>
     <row r="1041" spans="1:11">
       <c r="A1041">
-        <v>21935</v>
+        <v>4288</v>
       </c>
       <c r="B1041" t="s">
+        <v>3235</v>
+      </c>
+      <c r="C1041" t="s">
         <v>3236</v>
       </c>
-      <c r="C1041" t="s">
-[...5 lines deleted...]
-      <c r="E1041" t="s">
+      <c r="D1041"/>
+      <c r="E1041"/>
+      <c r="F1041"/>
+      <c r="G1041" t="s">
+        <v>2926</v>
+      </c>
+      <c r="H1041">
+        <v>37019026</v>
+      </c>
+      <c r="I1041" t="s">
         <v>3237</v>
-      </c>
-[...10 lines deleted...]
-        <v>57</v>
       </c>
       <c r="J1041" t="s">
         <v>17</v>
       </c>
       <c r="K1041" t="s">
         <v>3238</v>
       </c>
     </row>
     <row r="1042" spans="1:11">
       <c r="A1042">
-        <v>21937</v>
+        <v>21951</v>
       </c>
       <c r="B1042" t="s">
         <v>3239</v>
       </c>
-      <c r="C1042" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C1042"/>
+      <c r="D1042"/>
       <c r="E1042" t="s">
-        <v>14</v>
+        <v>858</v>
       </c>
       <c r="F1042" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G1042"/>
       <c r="H1042">
-        <v>33906818</v>
+        <v>33583009</v>
       </c>
       <c r="I1042" t="s">
+        <v>967</v>
+      </c>
+      <c r="J1042" t="s">
+        <v>17</v>
+      </c>
+      <c r="K1042" t="s">
         <v>3240</v>
-      </c>
-[...4 lines deleted...]
-        <v>3241</v>
       </c>
     </row>
     <row r="1043" spans="1:11">
       <c r="A1043">
-        <v>21939</v>
+        <v>21954</v>
       </c>
       <c r="B1043" t="s">
+        <v>3241</v>
+      </c>
+      <c r="C1043" t="s">
         <v>3242</v>
       </c>
-      <c r="C1043"/>
       <c r="D1043"/>
-      <c r="E1043" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E1043"/>
+      <c r="F1043"/>
       <c r="G1043"/>
       <c r="H1043">
-        <v>31298679</v>
+        <v>37608784</v>
       </c>
       <c r="I1043" t="s">
-        <v>998</v>
+        <v>3243</v>
       </c>
       <c r="J1043" t="s">
         <v>17</v>
       </c>
       <c r="K1043" t="s">
         <v>3244</v>
       </c>
     </row>
     <row r="1044" spans="1:11">
       <c r="A1044">
-        <v>21941</v>
+        <v>6461</v>
       </c>
       <c r="B1044" t="s">
         <v>3245</v>
       </c>
       <c r="C1044"/>
-      <c r="D1044"/>
-[...5 lines deleted...]
-      </c>
+      <c r="D1044" t="s">
+        <v>3246</v>
+      </c>
+      <c r="E1044"/>
+      <c r="F1044"/>
       <c r="G1044"/>
       <c r="H1044">
-        <v>20224616</v>
+        <v>34554382</v>
       </c>
       <c r="I1044" t="s">
-        <v>875</v>
+        <v>3247</v>
       </c>
       <c r="J1044" t="s">
         <v>17</v>
       </c>
       <c r="K1044" t="s">
-        <v>3246</v>
+        <v>3248</v>
       </c>
     </row>
     <row r="1045" spans="1:11">
       <c r="A1045">
-        <v>21944</v>
+        <v>21956</v>
       </c>
       <c r="B1045" t="s">
-        <v>3247</v>
+        <v>3249</v>
       </c>
       <c r="C1045"/>
-      <c r="D1045" t="s">
-[...3 lines deleted...]
-      <c r="F1045"/>
+      <c r="D1045"/>
+      <c r="E1045" t="s">
+        <v>3250</v>
+      </c>
+      <c r="F1045" t="s">
+        <v>2429</v>
+      </c>
       <c r="G1045"/>
       <c r="H1045">
-        <v>34958713</v>
+        <v>18013424</v>
       </c>
       <c r="I1045" t="s">
-        <v>3248</v>
+        <v>3251</v>
       </c>
       <c r="J1045" t="s">
         <v>17</v>
       </c>
       <c r="K1045" t="s">
-        <v>3249</v>
+        <v>3252</v>
       </c>
     </row>
     <row r="1046" spans="1:11">
       <c r="A1046">
-        <v>962</v>
+        <v>4499</v>
       </c>
       <c r="B1046" t="s">
-        <v>3250</v>
-[...3 lines deleted...]
-      </c>
+        <v>3253</v>
+      </c>
+      <c r="C1046"/>
       <c r="D1046" t="s">
-        <v>192</v>
-[...3 lines deleted...]
-      </c>
+        <v>362</v>
+      </c>
+      <c r="E1046"/>
       <c r="F1046" t="s">
-        <v>378</v>
+        <v>107</v>
       </c>
       <c r="G1046"/>
       <c r="H1046">
-        <v>37521563</v>
+        <v>36904650</v>
       </c>
       <c r="I1046" t="s">
-        <v>3251</v>
+        <v>3254</v>
       </c>
       <c r="J1046" t="s">
         <v>17</v>
       </c>
       <c r="K1046" t="s">
-        <v>3252</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="1047" spans="1:11">
       <c r="A1047">
-        <v>21949</v>
+        <v>21962</v>
       </c>
       <c r="B1047" t="s">
-        <v>3253</v>
-[...2 lines deleted...]
-      <c r="D1047"/>
+        <v>3256</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>295</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>13</v>
+      </c>
       <c r="E1047" t="s">
-        <v>955</v>
+        <v>149</v>
       </c>
       <c r="F1047" t="s">
-        <v>956</v>
+        <v>150</v>
       </c>
       <c r="G1047"/>
       <c r="H1047">
-        <v>39051921</v>
+        <v>39248649</v>
       </c>
       <c r="I1047" t="s">
-        <v>3254</v>
+        <v>3257</v>
       </c>
       <c r="J1047" t="s">
         <v>17</v>
       </c>
       <c r="K1047" t="s">
-        <v>3255</v>
+        <v>3258</v>
       </c>
     </row>
     <row r="1048" spans="1:11">
       <c r="A1048">
-        <v>4288</v>
+        <v>21967</v>
       </c>
       <c r="B1048" t="s">
-        <v>3256</v>
-[...3 lines deleted...]
-      </c>
+        <v>3259</v>
+      </c>
+      <c r="C1048"/>
       <c r="D1048"/>
-      <c r="E1048"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E1048" t="s">
+        <v>827</v>
+      </c>
+      <c r="F1048" t="s">
+        <v>618</v>
+      </c>
+      <c r="G1048"/>
       <c r="H1048">
-        <v>37019026</v>
+        <v>36107114</v>
       </c>
       <c r="I1048" t="s">
-        <v>3258</v>
+        <v>279</v>
       </c>
       <c r="J1048" t="s">
         <v>17</v>
       </c>
       <c r="K1048" t="s">
-        <v>3259</v>
+        <v>3260</v>
       </c>
     </row>
     <row r="1049" spans="1:11">
       <c r="A1049">
-        <v>21951</v>
+        <v>21968</v>
       </c>
       <c r="B1049" t="s">
-        <v>3260</v>
-[...1 lines deleted...]
-      <c r="C1049"/>
+        <v>3261</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>3262</v>
+      </c>
       <c r="D1049"/>
-      <c r="E1049" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E1049"/>
+      <c r="F1049"/>
       <c r="G1049"/>
       <c r="H1049">
-        <v>33583009</v>
+        <v>34067054</v>
       </c>
       <c r="I1049" t="s">
-        <v>967</v>
+        <v>3263</v>
       </c>
       <c r="J1049" t="s">
         <v>17</v>
       </c>
       <c r="K1049" t="s">
-        <v>3261</v>
+        <v>3264</v>
       </c>
     </row>
     <row r="1050" spans="1:11">
       <c r="A1050">
-        <v>21954</v>
+        <v>2343</v>
       </c>
       <c r="B1050" t="s">
-        <v>3262</v>
+        <v>3265</v>
       </c>
       <c r="C1050" t="s">
-        <v>3263</v>
-[...3 lines deleted...]
-      <c r="F1050"/>
+        <v>80</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>192</v>
+      </c>
+      <c r="E1050" t="s">
+        <v>816</v>
+      </c>
+      <c r="F1050" t="s">
+        <v>531</v>
+      </c>
       <c r="G1050"/>
       <c r="H1050">
-        <v>37608784</v>
+        <v>6660703</v>
       </c>
       <c r="I1050" t="s">
-        <v>3264</v>
+        <v>3266</v>
       </c>
       <c r="J1050" t="s">
         <v>17</v>
       </c>
       <c r="K1050" t="s">
-        <v>3265</v>
+        <v>3267</v>
       </c>
     </row>
     <row r="1051" spans="1:11">
       <c r="A1051">
-        <v>6461</v>
+        <v>21974</v>
       </c>
       <c r="B1051" t="s">
-        <v>3266</v>
-[...4 lines deleted...]
-      </c>
+        <v>3268</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>3269</v>
+      </c>
+      <c r="D1051"/>
       <c r="E1051"/>
       <c r="F1051"/>
-      <c r="G1051"/>
-[...1 lines deleted...]
-        <v>34554382</v>
+      <c r="G1051" t="s">
+        <v>33</v>
+      </c>
+      <c r="H1051" t="s">
+        <v>3270</v>
       </c>
       <c r="I1051" t="s">
-        <v>3268</v>
+        <v>3271</v>
       </c>
       <c r="J1051" t="s">
         <v>17</v>
       </c>
       <c r="K1051" t="s">
-        <v>3269</v>
+        <v>3272</v>
       </c>
     </row>
     <row r="1052" spans="1:11">
       <c r="A1052">
-        <v>21956</v>
+        <v>21977</v>
       </c>
       <c r="B1052" t="s">
-        <v>3270</v>
+        <v>3273</v>
       </c>
       <c r="C1052"/>
-      <c r="D1052"/>
-[...5 lines deleted...]
-      </c>
+      <c r="D1052" t="s">
+        <v>3274</v>
+      </c>
+      <c r="E1052"/>
+      <c r="F1052"/>
       <c r="G1052"/>
       <c r="H1052">
-        <v>18013424</v>
+        <v>39331499</v>
       </c>
       <c r="I1052" t="s">
-        <v>3272</v>
+        <v>3275</v>
       </c>
       <c r="J1052" t="s">
         <v>17</v>
       </c>
       <c r="K1052" t="s">
-        <v>3273</v>
+        <v>3276</v>
       </c>
     </row>
     <row r="1053" spans="1:11">
       <c r="A1053">
-        <v>4499</v>
+        <v>21981</v>
       </c>
       <c r="B1053" t="s">
-        <v>3274</v>
+        <v>3277</v>
       </c>
       <c r="C1053"/>
       <c r="D1053" t="s">
-        <v>361</v>
+        <v>2543</v>
       </c>
       <c r="E1053"/>
       <c r="F1053" t="s">
-        <v>107</v>
+        <v>179</v>
       </c>
       <c r="G1053"/>
       <c r="H1053">
-        <v>36904650</v>
+        <v>42140153</v>
       </c>
       <c r="I1053" t="s">
-        <v>3275</v>
+        <v>475</v>
       </c>
       <c r="J1053" t="s">
         <v>17</v>
       </c>
       <c r="K1053" t="s">
-        <v>3276</v>
+        <v>3278</v>
       </c>
     </row>
     <row r="1054" spans="1:11">
       <c r="A1054">
-        <v>21962</v>
+        <v>21982</v>
       </c>
       <c r="B1054" t="s">
-        <v>3277</v>
-[...3 lines deleted...]
-      </c>
+        <v>3279</v>
+      </c>
+      <c r="C1054"/>
       <c r="D1054" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>206</v>
+      </c>
+      <c r="E1054"/>
       <c r="F1054" t="s">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="G1054"/>
       <c r="H1054">
-        <v>39248649</v>
+        <v>6905131</v>
       </c>
       <c r="I1054" t="s">
-        <v>3278</v>
+        <v>3280</v>
       </c>
       <c r="J1054" t="s">
         <v>17</v>
       </c>
       <c r="K1054" t="s">
-        <v>3279</v>
+        <v>3281</v>
       </c>
     </row>
     <row r="1055" spans="1:11">
       <c r="A1055">
-        <v>21967</v>
+        <v>7385</v>
       </c>
       <c r="B1055" t="s">
-        <v>3280</v>
-[...2 lines deleted...]
-      <c r="D1055"/>
+        <v>3282</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>529</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>13</v>
+      </c>
       <c r="E1055" t="s">
-        <v>827</v>
+        <v>127</v>
       </c>
       <c r="F1055" t="s">
-        <v>618</v>
+        <v>128</v>
       </c>
       <c r="G1055"/>
-      <c r="H1055">
-        <v>36107114</v>
+      <c r="H1055" t="s">
+        <v>3283</v>
       </c>
       <c r="I1055" t="s">
-        <v>278</v>
+        <v>3284</v>
       </c>
       <c r="J1055" t="s">
         <v>17</v>
       </c>
       <c r="K1055" t="s">
-        <v>3281</v>
+        <v>3285</v>
       </c>
     </row>
     <row r="1056" spans="1:11">
       <c r="A1056">
-        <v>21968</v>
+        <v>21987</v>
       </c>
       <c r="B1056" t="s">
-        <v>3282</v>
-[...3 lines deleted...]
-      </c>
+        <v>3286</v>
+      </c>
+      <c r="C1056"/>
       <c r="D1056"/>
-      <c r="E1056"/>
-      <c r="F1056"/>
+      <c r="E1056" t="s">
+        <v>858</v>
+      </c>
+      <c r="F1056" t="s">
+        <v>56</v>
+      </c>
       <c r="G1056"/>
       <c r="H1056">
-        <v>34067054</v>
+        <v>38546303</v>
       </c>
       <c r="I1056" t="s">
-        <v>3284</v>
+        <v>1295</v>
       </c>
       <c r="J1056" t="s">
         <v>17</v>
       </c>
       <c r="K1056" t="s">
-        <v>3285</v>
+        <v>3287</v>
       </c>
     </row>
     <row r="1057" spans="1:11">
       <c r="A1057">
-        <v>2343</v>
+        <v>21988</v>
       </c>
       <c r="B1057" t="s">
-        <v>3286</v>
+        <v>3288</v>
       </c>
       <c r="C1057" t="s">
-        <v>80</v>
-[...10 lines deleted...]
-      <c r="G1057"/>
+        <v>32</v>
+      </c>
+      <c r="D1057"/>
+      <c r="E1057"/>
+      <c r="F1057"/>
+      <c r="G1057" t="s">
+        <v>33</v>
+      </c>
       <c r="H1057">
-        <v>6660703</v>
+        <v>33587408</v>
       </c>
       <c r="I1057" t="s">
-        <v>3287</v>
+        <v>16</v>
       </c>
       <c r="J1057" t="s">
         <v>17</v>
       </c>
       <c r="K1057" t="s">
-        <v>3288</v>
+        <v>3289</v>
       </c>
     </row>
     <row r="1058" spans="1:11">
       <c r="A1058">
-        <v>21974</v>
+        <v>13914</v>
       </c>
       <c r="B1058" t="s">
-        <v>3289</v>
-[...1 lines deleted...]
-      <c r="C1058" t="s">
         <v>3290</v>
       </c>
+      <c r="C1058"/>
       <c r="D1058"/>
-      <c r="E1058"/>
-[...4 lines deleted...]
-      <c r="H1058" t="s">
+      <c r="E1058" t="s">
+        <v>1113</v>
+      </c>
+      <c r="F1058" t="s">
+        <v>28</v>
+      </c>
+      <c r="G1058"/>
+      <c r="H1058">
+        <v>34950410</v>
+      </c>
+      <c r="I1058" t="s">
         <v>3291</v>
       </c>
-      <c r="I1058" t="s">
+      <c r="J1058" t="s">
+        <v>17</v>
+      </c>
+      <c r="K1058" t="s">
         <v>3292</v>
-      </c>
-[...4 lines deleted...]
-        <v>3293</v>
       </c>
     </row>
     <row r="1059" spans="1:11">
       <c r="A1059">
-        <v>21977</v>
+        <v>13919</v>
       </c>
       <c r="B1059" t="s">
-        <v>3294</v>
+        <v>3293</v>
       </c>
       <c r="C1059"/>
-      <c r="D1059" t="s">
-[...3 lines deleted...]
-      <c r="F1059"/>
+      <c r="D1059"/>
+      <c r="E1059" t="s">
+        <v>858</v>
+      </c>
+      <c r="F1059" t="s">
+        <v>56</v>
+      </c>
       <c r="G1059"/>
       <c r="H1059">
-        <v>39331499</v>
+        <v>33306865</v>
       </c>
       <c r="I1059" t="s">
-        <v>3296</v>
+        <v>494</v>
       </c>
       <c r="J1059" t="s">
         <v>17</v>
       </c>
       <c r="K1059" t="s">
-        <v>3297</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="1060" spans="1:11">
       <c r="A1060">
-        <v>21981</v>
+        <v>13924</v>
       </c>
       <c r="B1060" t="s">
-        <v>3298</v>
+        <v>3295</v>
       </c>
       <c r="C1060"/>
       <c r="D1060" t="s">
-        <v>2543</v>
+        <v>788</v>
       </c>
       <c r="E1060"/>
       <c r="F1060" t="s">
-        <v>179</v>
+        <v>56</v>
       </c>
       <c r="G1060"/>
       <c r="H1060">
-        <v>42140153</v>
+        <v>14047120</v>
       </c>
       <c r="I1060" t="s">
-        <v>474</v>
+        <v>3296</v>
       </c>
       <c r="J1060" t="s">
         <v>17</v>
       </c>
       <c r="K1060" t="s">
-        <v>3299</v>
+        <v>3297</v>
       </c>
     </row>
     <row r="1061" spans="1:11">
       <c r="A1061">
-        <v>21982</v>
+        <v>7396</v>
       </c>
       <c r="B1061" t="s">
-        <v>3300</v>
-[...1 lines deleted...]
-      <c r="C1061"/>
+        <v>3298</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>529</v>
+      </c>
       <c r="D1061" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="E1061"/>
+        <v>126</v>
+      </c>
+      <c r="E1061" t="s">
+        <v>469</v>
+      </c>
       <c r="F1061" t="s">
-        <v>15</v>
+        <v>150</v>
       </c>
       <c r="G1061"/>
       <c r="H1061">
-        <v>6905131</v>
+        <v>20308605</v>
       </c>
       <c r="I1061" t="s">
-        <v>3301</v>
+        <v>16</v>
       </c>
       <c r="J1061" t="s">
         <v>17</v>
       </c>
       <c r="K1061" t="s">
-        <v>3302</v>
+        <v>3299</v>
       </c>
     </row>
     <row r="1062" spans="1:11">
       <c r="A1062">
-        <v>7385</v>
+        <v>13932</v>
       </c>
       <c r="B1062" t="s">
-        <v>3303</v>
-[...6 lines deleted...]
-      </c>
+        <v>3300</v>
+      </c>
+      <c r="C1062"/>
+      <c r="D1062"/>
       <c r="E1062" t="s">
-        <v>127</v>
+        <v>606</v>
       </c>
       <c r="F1062" t="s">
-        <v>128</v>
+        <v>297</v>
       </c>
       <c r="G1062"/>
-      <c r="H1062" t="s">
-        <v>3304</v>
+      <c r="H1062">
+        <v>15104399</v>
       </c>
       <c r="I1062" t="s">
-        <v>3305</v>
+        <v>1018</v>
       </c>
       <c r="J1062" t="s">
         <v>17</v>
       </c>
       <c r="K1062" t="s">
-        <v>3306</v>
+        <v>3301</v>
       </c>
     </row>
     <row r="1063" spans="1:11">
       <c r="A1063">
-        <v>21987</v>
+        <v>13934</v>
       </c>
       <c r="B1063" t="s">
-        <v>3307</v>
-[...2 lines deleted...]
-      <c r="D1063"/>
+        <v>3302</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>126</v>
+      </c>
       <c r="E1063" t="s">
-        <v>858</v>
+        <v>382</v>
       </c>
       <c r="F1063" t="s">
-        <v>56</v>
+        <v>314</v>
       </c>
       <c r="G1063"/>
       <c r="H1063">
-        <v>38546303</v>
+        <v>38683331</v>
       </c>
       <c r="I1063" t="s">
-        <v>1295</v>
+        <v>3303</v>
       </c>
       <c r="J1063" t="s">
         <v>17</v>
       </c>
       <c r="K1063" t="s">
-        <v>3308</v>
+        <v>3304</v>
       </c>
     </row>
     <row r="1064" spans="1:11">
       <c r="A1064">
-        <v>21988</v>
+        <v>13943</v>
       </c>
       <c r="B1064" t="s">
-        <v>3309</v>
+        <v>3305</v>
       </c>
       <c r="C1064" t="s">
-        <v>32</v>
-[...6 lines deleted...]
-      </c>
+        <v>529</v>
+      </c>
+      <c r="D1064" t="s">
+        <v>126</v>
+      </c>
+      <c r="E1064" t="s">
+        <v>692</v>
+      </c>
+      <c r="F1064" t="s">
+        <v>150</v>
+      </c>
+      <c r="G1064"/>
       <c r="H1064">
-        <v>33587408</v>
+        <v>35689106</v>
       </c>
       <c r="I1064" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="J1064" t="s">
         <v>17</v>
       </c>
       <c r="K1064" t="s">
-        <v>3310</v>
+        <v>3306</v>
       </c>
     </row>
     <row r="1065" spans="1:11">
       <c r="A1065">
-        <v>13914</v>
+        <v>23003</v>
       </c>
       <c r="B1065" t="s">
-        <v>3311</v>
+        <v>3307</v>
       </c>
       <c r="C1065"/>
-      <c r="D1065"/>
-[...5 lines deleted...]
-      </c>
+      <c r="D1065" t="s">
+        <v>3308</v>
+      </c>
+      <c r="E1065"/>
+      <c r="F1065"/>
       <c r="G1065"/>
       <c r="H1065">
-        <v>34950410</v>
+        <v>32857557</v>
       </c>
       <c r="I1065" t="s">
-        <v>3312</v>
+        <v>1891</v>
       </c>
       <c r="J1065" t="s">
         <v>17</v>
       </c>
       <c r="K1065" t="s">
-        <v>3313</v>
+        <v>3309</v>
       </c>
     </row>
     <row r="1066" spans="1:11">
       <c r="A1066">
-        <v>13919</v>
+        <v>7391</v>
       </c>
       <c r="B1066" t="s">
-        <v>3314</v>
-[...2 lines deleted...]
-      <c r="D1066"/>
+        <v>3310</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>126</v>
+      </c>
       <c r="E1066" t="s">
-        <v>858</v>
+        <v>909</v>
       </c>
       <c r="F1066" t="s">
-        <v>56</v>
+        <v>531</v>
       </c>
       <c r="G1066"/>
       <c r="H1066">
-        <v>33306865</v>
+        <v>13125052</v>
       </c>
       <c r="I1066" t="s">
-        <v>493</v>
+        <v>16</v>
       </c>
       <c r="J1066" t="s">
         <v>17</v>
       </c>
       <c r="K1066" t="s">
-        <v>3315</v>
+        <v>3311</v>
       </c>
     </row>
     <row r="1067" spans="1:11">
       <c r="A1067">
-        <v>13924</v>
+        <v>22992</v>
       </c>
       <c r="B1067" t="s">
-        <v>3316</v>
-[...1 lines deleted...]
-      <c r="C1067"/>
+        <v>3312</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>148</v>
+      </c>
       <c r="D1067" t="s">
-        <v>788</v>
-[...1 lines deleted...]
-      <c r="E1067"/>
+        <v>13</v>
+      </c>
+      <c r="E1067" t="s">
+        <v>244</v>
+      </c>
       <c r="F1067" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="G1067"/>
+        <v>15</v>
+      </c>
+      <c r="G1067" t="s">
+        <v>2148</v>
+      </c>
       <c r="H1067">
-        <v>14047120</v>
+        <v>38680776</v>
       </c>
       <c r="I1067" t="s">
-        <v>3317</v>
+        <v>3313</v>
       </c>
       <c r="J1067" t="s">
         <v>17</v>
       </c>
       <c r="K1067" t="s">
-        <v>3318</v>
+        <v>3314</v>
       </c>
     </row>
     <row r="1068" spans="1:11">
       <c r="A1068">
-        <v>7396</v>
+        <v>4501</v>
       </c>
       <c r="B1068" t="s">
-        <v>3319</v>
+        <v>3315</v>
       </c>
       <c r="C1068" t="s">
-        <v>528</v>
+        <v>50</v>
       </c>
       <c r="D1068" t="s">
-        <v>126</v>
-[...3 lines deleted...]
-      </c>
+        <v>362</v>
+      </c>
+      <c r="E1068"/>
       <c r="F1068" t="s">
-        <v>150</v>
+        <v>107</v>
       </c>
       <c r="G1068"/>
       <c r="H1068">
-        <v>20308605</v>
+        <v>38438708</v>
       </c>
       <c r="I1068" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
       <c r="J1068" t="s">
         <v>17</v>
       </c>
       <c r="K1068" t="s">
-        <v>3320</v>
+        <v>3316</v>
       </c>
     </row>
     <row r="1069" spans="1:11">
       <c r="A1069">
-        <v>13932</v>
+        <v>22983</v>
       </c>
       <c r="B1069" t="s">
-        <v>3321</v>
+        <v>3317</v>
       </c>
       <c r="C1069"/>
       <c r="D1069"/>
       <c r="E1069" t="s">
-        <v>606</v>
+        <v>188</v>
       </c>
       <c r="F1069" t="s">
-        <v>296</v>
+        <v>171</v>
       </c>
       <c r="G1069"/>
       <c r="H1069">
-        <v>15104399</v>
+        <v>31380283</v>
       </c>
       <c r="I1069" t="s">
-        <v>1018</v>
+        <v>3318</v>
       </c>
       <c r="J1069" t="s">
         <v>17</v>
       </c>
       <c r="K1069" t="s">
-        <v>3322</v>
+        <v>3319</v>
       </c>
     </row>
     <row r="1070" spans="1:11">
       <c r="A1070">
-        <v>13934</v>
+        <v>22973</v>
       </c>
       <c r="B1070" t="s">
-        <v>3323</v>
-[...6 lines deleted...]
-      </c>
+        <v>3320</v>
+      </c>
+      <c r="C1070"/>
+      <c r="D1070"/>
       <c r="E1070" t="s">
-        <v>381</v>
+        <v>244</v>
       </c>
       <c r="F1070" t="s">
-        <v>313</v>
+        <v>15</v>
       </c>
       <c r="G1070"/>
       <c r="H1070">
-        <v>38683331</v>
+        <v>39116283</v>
       </c>
       <c r="I1070" t="s">
-        <v>3324</v>
+        <v>573</v>
       </c>
       <c r="J1070" t="s">
         <v>17</v>
       </c>
       <c r="K1070" t="s">
-        <v>3325</v>
-[...216 lines deleted...]
-        <v>3342</v>
+        <v>3321</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">