--- v0 (2026-02-15)
+++ v1 (2026-04-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3482">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3453">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Unit - Company - Squadron</t>
   </si>
   <si>
     <t>Unit - Battalion</t>
   </si>
   <si>
     <t>Unit - Regiment</t>
   </si>
   <si>
     <t>Unit - Division</t>
   </si>
   <si>
     <t>Unit - Group</t>
   </si>
   <si>
     <t>Service number</t>
   </si>
   <si>
@@ -218,51 +218,51 @@
   <si>
     <t>28th Infantry Regiment</t>
   </si>
   <si>
     <t>8th Infantry Division</t>
   </si>
   <si>
     <t>Brooklyn, Kings County, New York</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/7846-amico-angelo-j</t>
   </si>
   <si>
     <t>AMOSS, Harry Curtis</t>
   </si>
   <si>
     <t>F Company</t>
   </si>
   <si>
     <t>273rd Infantry Regiment</t>
   </si>
   <si>
     <t>69th Infantry Division</t>
   </si>
   <si>
-    <t>Baltimore City, Maryland</t>
+    <t>Baltimore, Maryland</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/8188-amoss-harry-curtis</t>
   </si>
   <si>
     <t>ANDERSON, Edward C</t>
   </si>
   <si>
     <t>4405 Quartermaster Service Company</t>
   </si>
   <si>
     <t>Macon, Bibb County, Georgia</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/7173-anderson-edward-c</t>
   </si>
   <si>
     <t>ANDERSON, George E</t>
   </si>
   <si>
     <t>175th Infantry Regiment</t>
   </si>
   <si>
     <t>29th Infantry Division</t>
   </si>
@@ -719,51 +719,51 @@
   <si>
     <t>595th Quartermaster Laundry Company</t>
   </si>
   <si>
     <t>Hartford County, Connecticut</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/6335-baxter-luther</t>
   </si>
   <si>
     <t>BEADLES, William Houston</t>
   </si>
   <si>
     <t>Polk County, Florida</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/7296-beadles-william-houston</t>
   </si>
   <si>
     <t>BEAMON, William Henry</t>
   </si>
   <si>
     <t>784th Tank Battalion</t>
   </si>
   <si>
-    <t>Monroe County, St. Louis, Mississippi</t>
+    <t>St. Louis, Missouri</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/2253-beamon-william-henry</t>
   </si>
   <si>
     <t>BEARD, Raymond Charles</t>
   </si>
   <si>
     <t>387th Infantry Regiment</t>
   </si>
   <si>
     <t>97th Infantry Division</t>
   </si>
   <si>
     <t>Jefferson County, Texas</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/7295-beard-raymond-charles</t>
   </si>
   <si>
     <t>BEASLEY, James Henry Jr</t>
   </si>
   <si>
     <t>K Company</t>
   </si>
@@ -782,51 +782,51 @@
   <si>
     <t>L'Anse, Baraga County, Michigan</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/4838-beauprey-clarence-joseph</t>
   </si>
   <si>
     <t>BEDENFIELD, Ollie L</t>
   </si>
   <si>
     <t>665th Quartermaster Truck Company</t>
   </si>
   <si>
     <t>Jackson, Hinds County, Mississippi</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/7366-bedenfield-ollie-l</t>
   </si>
   <si>
     <t>BEIN, George Félix</t>
   </si>
   <si>
     <t>333rd Infantry Regiment</t>
   </si>
   <si>
-    <t>https://memorial.fieldsofhonor.com/case/7404-</t>
+    <t>https://memorial.fieldsofhonor.com/case/7404-bein-george-felix</t>
   </si>
   <si>
     <t>BELCHER, William Alexander</t>
   </si>
   <si>
     <t>Obion County, Tennessee</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/7464-belcher-william-alexander</t>
   </si>
   <si>
     <t>BELL, Frank Lester</t>
   </si>
   <si>
     <t>Somerville, Somerset County, New Jersey</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/186-bell-frank-lester</t>
   </si>
   <si>
     <t>BELL, William J</t>
   </si>
   <si>
     <t>367th Bombardment Squadron</t>
   </si>
@@ -1037,7559 +1037,7469 @@
   <si>
     <t>3795th Quartermaster Truck Company</t>
   </si>
   <si>
     <t>Shreveport, Caddo Parish, Louisiana</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/9532-bolden-john-d</t>
   </si>
   <si>
     <t>BOLIN, Rudolph Eric</t>
   </si>
   <si>
     <t>HQ &amp; HQ Company</t>
   </si>
   <si>
     <t>508th Parachute Infantry Regiment</t>
   </si>
   <si>
     <t>82nd Airborne Division</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/9533-bolin-rudolph-eric</t>
   </si>
   <si>
-    <t>BOOTH, Harry Berkley</t>
+    <t>BOROWKA, Manny</t>
+  </si>
+  <si>
+    <t>367th Ordnance Maintenance Company</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/9492-borowka-manny</t>
+  </si>
+  <si>
+    <t>BOROWSKI, Joseph E</t>
+  </si>
+  <si>
+    <t>331st Infantry Regiment</t>
+  </si>
+  <si>
+    <t>2nd Platoon - 1st Squad</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/5124-borowski-joseph-e</t>
+  </si>
+  <si>
+    <t>BOYD, John Roger</t>
+  </si>
+  <si>
+    <t>59th Armored Infantry Battalion</t>
+  </si>
+  <si>
+    <t>San José, Santa Clara County, California</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/9314-boyd-john-roger</t>
+  </si>
+  <si>
+    <t>BOYD, Raymond Charles</t>
+  </si>
+  <si>
+    <t>28th Cavalry Reconnaissance Squadron (Mechanized)</t>
+  </si>
+  <si>
+    <t>Reade, Cambria County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/9321-boyd-raymond-charles</t>
+  </si>
+  <si>
+    <t>BOZARTH, Theodore Roosevelt  "Ted"</t>
+  </si>
+  <si>
+    <t>Bisbee, Cochise County, Arizona</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/9332-bozarth-theodore-roosevelt-ted</t>
+  </si>
+  <si>
+    <t>BRADFIELD, Harold Kenneth</t>
+  </si>
+  <si>
+    <t>9th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>Montgomery County, Maryland</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12685-bradfield-harold-kenneth</t>
+  </si>
+  <si>
+    <t>BRADLEY, Frederick Paul</t>
+  </si>
+  <si>
+    <t>310th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12687-bradley-frederick-paul</t>
+  </si>
+  <si>
+    <t>BRADSHER, Walter Luster</t>
+  </si>
+  <si>
+    <t>12th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>4th Infantry Division</t>
+  </si>
+  <si>
+    <t>El Dorado, Union County, Arkansas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12688-bradsher-walter-luster</t>
+  </si>
+  <si>
+    <t>BRANNAN, Aubrey Taylor</t>
+  </si>
+  <si>
+    <t>Lee County, Florida</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12695-brannan-aubrey-taylor</t>
+  </si>
+  <si>
+    <t>BREILTGENS, Kurt William</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12701-breiltgens-kurt-william</t>
+  </si>
+  <si>
+    <t>BRENDEL, John Henry</t>
+  </si>
+  <si>
+    <t>HQ Company</t>
+  </si>
+  <si>
+    <t>46th Armored Infantry Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4348-brendel-john-henry</t>
+  </si>
+  <si>
+    <t>BREZNICKY, Joseph Francis</t>
+  </si>
+  <si>
+    <t>Danbury, Fairfield County, Connecticut</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/1315-breznicky-joseph-francis</t>
+  </si>
+  <si>
+    <t>BRITTON, Paul Maurice</t>
+  </si>
+  <si>
+    <t>Meadville, Crawford County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/9739-britton-paul-maurice</t>
+  </si>
+  <si>
+    <t>BROOKS, B F</t>
+  </si>
+  <si>
+    <t>269th Engineer Combat Battalion</t>
+  </si>
+  <si>
+    <t>Lorenzo, Crosby County, Texas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12708-brooks-b-f</t>
+  </si>
+  <si>
+    <t>BROOKS, John Eddie</t>
+  </si>
+  <si>
+    <t>375th Engineer General Service Regiment</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12682-brooks-john-eddie</t>
+  </si>
+  <si>
+    <t>BROSNAN, Joseph S</t>
+  </si>
+  <si>
+    <t>507th Parachute Infantry Regiment</t>
+  </si>
+  <si>
+    <t>17th Airborne Division</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/15047-brosnan-joseph-s</t>
+  </si>
+  <si>
+    <t>BROTHERS, Carl J</t>
+  </si>
+  <si>
+    <t>41st Armored Infantry Regiment</t>
+  </si>
+  <si>
+    <t>Carbondale, Lackawanna County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/10202-brothers-carl-j</t>
+  </si>
+  <si>
+    <t>BROWN, Cornelis</t>
+  </si>
+  <si>
+    <t>United States Naval Reserve</t>
+  </si>
+  <si>
+    <t>Wallington, Bergen County, New Jersey</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/9493-brown-cornelis</t>
+  </si>
+  <si>
+    <t>BROWN, Frank D</t>
+  </si>
+  <si>
+    <t>McDonough County, Illinois</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12720-brown-frank-d</t>
+  </si>
+  <si>
+    <t>BROWN, George H</t>
+  </si>
+  <si>
+    <t>393rd Infantry Regiment</t>
+  </si>
+  <si>
+    <t>99th Infantry Division</t>
+  </si>
+  <si>
+    <t>Adams County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12723-brown-george-h</t>
+  </si>
+  <si>
+    <t>BROWN, James Charles</t>
+  </si>
+  <si>
+    <t>453rd Anti-Aircraft Artillery (Automatic Weapons) Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12725-brown-james-charles</t>
+  </si>
+  <si>
+    <t>BROWN, L C</t>
+  </si>
+  <si>
+    <t>308th Railhead Company</t>
+  </si>
+  <si>
+    <t>DeBerry, Panola County, Texas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12728-brown-l-c</t>
+  </si>
+  <si>
+    <t>BROWN, Martin L</t>
+  </si>
+  <si>
+    <t>112th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>28th Infantry Division</t>
+  </si>
+  <si>
+    <t>Chester, Warren County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12730-brown-martin-l</t>
+  </si>
+  <si>
+    <t>BROWN, William R</t>
+  </si>
+  <si>
+    <t>Bethlehem, Northampton County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/9877-brown-william-r</t>
+  </si>
+  <si>
+    <t>BRUMMETT, James Wyth</t>
+  </si>
+  <si>
+    <t>116th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>Logan County, West Virginia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/9968-brummett-james-wyth</t>
+  </si>
+  <si>
+    <t>BRYCSAK, Stephen</t>
+  </si>
+  <si>
+    <t>745th Tank Battalion</t>
+  </si>
+  <si>
+    <t>2nd Platoon</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/1423-brycsak-stephen</t>
+  </si>
+  <si>
+    <t>BUCHANAN, Franklin</t>
+  </si>
+  <si>
+    <t>Bath, Steuben County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12734-buchanan-franklin</t>
+  </si>
+  <si>
+    <t>BUCKLEY, Lawrence Melvin</t>
+  </si>
+  <si>
+    <t>771st Tank Battalion</t>
+  </si>
+  <si>
+    <t>Cayuga County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12740-buckley-lawrence-melvin</t>
+  </si>
+  <si>
+    <t>BUMPUS, Julian</t>
+  </si>
+  <si>
+    <t>401st Glider Infantry Regiment</t>
+  </si>
+  <si>
+    <t>Clarksville, Montgomery County, Tennessee</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12746-bumpus-julian</t>
+  </si>
+  <si>
+    <t>BURBRIDGE, Michael John</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12752-burbridge-michael-john</t>
+  </si>
+  <si>
+    <t>BURG, Sol</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12758-burg-sol</t>
+  </si>
+  <si>
+    <t>BURNS, Cecil Henry</t>
+  </si>
+  <si>
+    <t>A Battery</t>
+  </si>
+  <si>
+    <t>81st Airborne Anti-Aircraft Battalion</t>
+  </si>
+  <si>
+    <t>Lincoln County, West Virginia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12779-burns-cecil-henry</t>
+  </si>
+  <si>
+    <t>BURRIS, Charles L</t>
+  </si>
+  <si>
+    <t>330th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>Vernon County, Missouri</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12787-burris-charles-l</t>
+  </si>
+  <si>
+    <t>BURTON, James Drake Jr "Jimmie"</t>
+  </si>
+  <si>
+    <t>324th Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>91st Bombardment Group, Heavy</t>
+  </si>
+  <si>
+    <t>York, York County, South Carolina</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/539-burton-james-drake-jr-jimmie</t>
+  </si>
+  <si>
+    <t>BURTON, Jerome Eddleman</t>
+  </si>
+  <si>
+    <t>Orange County, Texas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/9583-burton-jerome-eddleman</t>
+  </si>
+  <si>
+    <t>BUSHEE, Frederick George</t>
+  </si>
+  <si>
+    <t>327th Engineer Combat Battalion</t>
+  </si>
+  <si>
+    <t>Chittenden County, Vermont</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12793-bushee-frederick-george</t>
+  </si>
+  <si>
+    <t>BUSSIERE, Arsene Henry</t>
+  </si>
+  <si>
+    <t>117th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>Hillsborough County, New Hampshire</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12800-bussiere-arsene-henry</t>
+  </si>
+  <si>
+    <t>BUZZARD, Hampton</t>
+  </si>
+  <si>
+    <t>16th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>Nicut, Sequoyah County, Oklahoma</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12807-buzzard-hampton</t>
+  </si>
+  <si>
+    <t>BUZZES, Alvorida</t>
+  </si>
+  <si>
+    <t>4404th Quartermaster Service Company</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12808-buzzes-alvorida</t>
+  </si>
+  <si>
+    <t>BYRNES, William J  "Billy"</t>
+  </si>
+  <si>
+    <t>506th Parachute Infantry Regiment</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/7153-byrnes-william-j-billy</t>
+  </si>
+  <si>
+    <t>CADDICK, William Evans Jr</t>
+  </si>
+  <si>
+    <t>Conway, Carroll County, New Hampshire</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23028-caddick-william-evans-jr</t>
+  </si>
+  <si>
+    <t>CAHILL, Edward R</t>
+  </si>
+  <si>
+    <t>Camden County, New Jersey</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23030-cahill-edward-r</t>
+  </si>
+  <si>
+    <t>CAIRNEY, Thomas</t>
+  </si>
+  <si>
+    <t>411th Anti-Aircraft Artillery Gun Battalion</t>
+  </si>
+  <si>
+    <t>New Haven County, Connecticut</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23034-cairney-thomas</t>
+  </si>
+  <si>
+    <t>CAIRO, Raymond Alvin</t>
+  </si>
+  <si>
+    <t>Cook County, Illinois</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23035-cairo-raymond-alvin</t>
+  </si>
+  <si>
+    <t>CALLAWAY, Larkin McKinley</t>
+  </si>
+  <si>
+    <t>United States Merchant Marine</t>
+  </si>
+  <si>
+    <t>Z-556668</t>
+  </si>
+  <si>
+    <t>Fort Worth, Tarrant County, Texas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/8315-callaway-larkin-mckinley</t>
+  </si>
+  <si>
+    <t>CAMPBELL, Charles Andrew</t>
+  </si>
+  <si>
+    <t>1st Engineer Combat Battalion</t>
+  </si>
+  <si>
+    <t>Spring Run, Franklin County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23050-campbell-charles-andrew</t>
+  </si>
+  <si>
+    <t>CAMPBELL, Charles Burton</t>
+  </si>
+  <si>
+    <t>Tarentum, Allegheny County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/700-campbell-charles-burton</t>
+  </si>
+  <si>
+    <t>CAMPBELL, Cortlandt Gomez</t>
+  </si>
+  <si>
+    <t>311th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23051-campbell-cortlandt-gomez</t>
+  </si>
+  <si>
+    <t>CAMPBELL, Henry Richard  "Harry"</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23053-campbell-henry-richard-harry</t>
+  </si>
+  <si>
+    <t>CAOUETTE, Armand Eugene</t>
+  </si>
+  <si>
+    <t>Worcester County, Massachusetts</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4299-caouette-armand-eugene</t>
+  </si>
+  <si>
+    <t>CAPEHART, Ralph Lawrence</t>
+  </si>
+  <si>
+    <t>Jefferson County, Kentucky</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23068-capehart-ralph-lawrence</t>
+  </si>
+  <si>
+    <t>CARLL, Gusdolph James</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23082-carll-gusdolph-james</t>
+  </si>
+  <si>
+    <t>CARLSON, Edwin Henning</t>
+  </si>
+  <si>
+    <t>10th Armored Infantry Battalion</t>
+  </si>
+  <si>
+    <t>4th Armored Division</t>
+  </si>
+  <si>
+    <t>Marseilles, LaSalle County, Illinois</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23085-carlson-edwin-henning</t>
+  </si>
+  <si>
+    <t>CARRUBBA, Rosario G</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23101-carrubba-rosario-g</t>
+  </si>
+  <si>
+    <t>CARTER, Herbert L</t>
+  </si>
+  <si>
+    <t>23rd Armored Infantry Battalion</t>
+  </si>
+  <si>
+    <t>Floyd County, Georgia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/3578-carter-herbert-l</t>
+  </si>
+  <si>
+    <t>CARWILE, James Guthrie</t>
+  </si>
+  <si>
+    <t>638th Tank Destroyer Battalion</t>
+  </si>
+  <si>
+    <t>Hardin County, Kentucky</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23114-carwile-james-guthrie</t>
+  </si>
+  <si>
+    <t>CASEY, Dennis Francis</t>
+  </si>
+  <si>
+    <t>379th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>95th Infantry Division</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23116-casey-dennis-francis</t>
+  </si>
+  <si>
+    <t>CASSETTI, David Benavides</t>
+  </si>
+  <si>
+    <t>H Company</t>
+  </si>
+  <si>
+    <t>504th Parachute Infantry Regiment</t>
+  </si>
+  <si>
+    <t>Los Angeles County, California</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23121-cassetti-david-benavides</t>
+  </si>
+  <si>
+    <t>CASTIE, Albert Caleb</t>
+  </si>
+  <si>
+    <t>Zwolle, Sabine Parish, Louisiana</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23125-castie-albert-caleb</t>
+  </si>
+  <si>
+    <t>CASTILLO, Remigio Montero</t>
+  </si>
+  <si>
+    <t>101st General Hospital</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23126-castillo-remigio-montero</t>
+  </si>
+  <si>
+    <t>CASTRO, Silvestre P</t>
+  </si>
+  <si>
+    <t>Gila County, Arizona</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/8381-castro-silvestre-p</t>
+  </si>
+  <si>
+    <t>CATANZARO, John James</t>
+  </si>
+  <si>
+    <t>735th Railway Operating Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23129-catanzaro-john-james</t>
+  </si>
+  <si>
+    <t>CATHEY, Sam</t>
+  </si>
+  <si>
+    <t>87th Cavalry Reconnaissance Squadron (Mechanized)</t>
+  </si>
+  <si>
+    <t>A Troop</t>
+  </si>
+  <si>
+    <t>Trenton, Gibson County, Tennessee</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/3722-cathey-sam</t>
+  </si>
+  <si>
+    <t>CHADWICK, William Oliver Jr</t>
+  </si>
+  <si>
+    <t>Winnebago County, Illinois</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23145-chadwick-william-oliver-jr</t>
+  </si>
+  <si>
+    <t>CHAMBERLIN, William Bowen</t>
+  </si>
+  <si>
+    <t>301st Field Artillery Battalion</t>
+  </si>
+  <si>
+    <t>94th Infantry Division</t>
+  </si>
+  <si>
+    <t>Jackson County, Missouri</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23148-chamberlin-william-bowen</t>
+  </si>
+  <si>
+    <t>CHANEY, Cleotus C</t>
+  </si>
+  <si>
+    <t>540th Quartermaster Salvage &amp; Repair Company</t>
+  </si>
+  <si>
+    <t>Pulaski County, Arkansas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23158-chaney-cleotus-c</t>
+  </si>
+  <si>
+    <t>CHANEY, Richard Dentry</t>
+  </si>
+  <si>
+    <t>374th Engineer General Service Regiment</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23160-chaney-richard-dentry</t>
+  </si>
+  <si>
+    <t>CHARRON, Romeo J</t>
+  </si>
+  <si>
+    <t>78th Quartermaster Company</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23168-charron-romeo-j</t>
+  </si>
+  <si>
+    <t>CHATAM, J C</t>
+  </si>
+  <si>
+    <t>4041st Quartermaster Truck Company</t>
+  </si>
+  <si>
+    <t>Mexia, Limestone County, Texas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23171-chatam-j-c</t>
+  </si>
+  <si>
+    <t>CHENGA, Frank W</t>
+  </si>
+  <si>
+    <t>San Francisco County, California</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23178-chenga-frank-w</t>
+  </si>
+  <si>
+    <t>CHERRY, Lloyd Dail</t>
+  </si>
+  <si>
+    <t>3101st Quartermaster Service Company</t>
+  </si>
+  <si>
+    <t>Lewiston Woodville, Bertie County, North Carolina</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23182-cherry-lloyd-dail</t>
+  </si>
+  <si>
+    <t>CHERRY, Paul</t>
+  </si>
+  <si>
+    <t>1698th Engineer Combat Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23183-cherry-paul</t>
+  </si>
+  <si>
+    <t>CHESTNUTWOOD, Joseph Dale</t>
+  </si>
+  <si>
+    <t>Cambria County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23185-chestnutwood-joseph-dale</t>
+  </si>
+  <si>
+    <t>CHRISTAL, Allen</t>
+  </si>
+  <si>
+    <t>53rd Squadron</t>
+  </si>
+  <si>
+    <t>61st Troop Carrier Group</t>
+  </si>
+  <si>
+    <t>Brookfield, Linn County, Missouri</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/1570-christal-allen</t>
+  </si>
+  <si>
+    <t>CHRISTIANO, Rocco</t>
+  </si>
+  <si>
+    <t>326th Airborne Engineer Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23203-christiano-rocco</t>
+  </si>
+  <si>
+    <t>CHRISTY, John McNeill</t>
+  </si>
+  <si>
+    <t>22nd Infantry Regiment</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23206-christy-john-mcneill</t>
+  </si>
+  <si>
+    <t>CHURCH, Clarence C</t>
+  </si>
+  <si>
+    <t>60th Armored Infantry Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23208-church-clarence-c</t>
+  </si>
+  <si>
+    <t>CICHOCKI, Edward Joseph</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23211-cichocki-edward-joseph</t>
+  </si>
+  <si>
+    <t>CICOGNA, Ernest George Jr</t>
+  </si>
+  <si>
+    <t>615th Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>401st Bombardment Group, Heavy</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23212-cicogna-ernest-george-jr</t>
+  </si>
+  <si>
+    <t>CLARK, Charles Harvey</t>
+  </si>
+  <si>
+    <t>422nd Infantry Regiment</t>
+  </si>
+  <si>
+    <t>Chambersburg, Franklin County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23221-clark-charles-harvey</t>
+  </si>
+  <si>
+    <t>CLARK, James Lester</t>
+  </si>
+  <si>
+    <t>668th Ordnance Ammunition Company</t>
+  </si>
+  <si>
+    <t>Dodge County, Georgia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/27-clark-james-lester</t>
+  </si>
+  <si>
+    <t>CLARK, Walter S</t>
+  </si>
+  <si>
+    <t>823rd Tank Destroyer Battalion</t>
+  </si>
+  <si>
+    <t>Plymouth County, Massachusetts</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/23235-clark-walter-s</t>
+  </si>
+  <si>
+    <t>CLEMONS, Luther Hoyt</t>
+  </si>
+  <si>
+    <t>2nd Infantry Division</t>
+  </si>
+  <si>
+    <t>Breckinridge County, Kentucky</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13953-clemons-luther-hoyt</t>
+  </si>
+  <si>
+    <t>COALBURN, James Larkin</t>
+  </si>
+  <si>
+    <t>Tunica County, Mississippi</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13966-coalburn-james-larkin</t>
+  </si>
+  <si>
+    <t>COBISKEY, Raymond John</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13970-cobiskey-raymond-john</t>
+  </si>
+  <si>
+    <t>COHEN, Howard</t>
+  </si>
+  <si>
+    <t>703rd Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>445th Bombardment Group, Heavy</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/3939-cohen-howard</t>
+  </si>
+  <si>
+    <t>COHEN, Sam</t>
+  </si>
+  <si>
+    <t>B Battery</t>
+  </si>
+  <si>
+    <t>440th Armored Field Artillery Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/3622-cohen-sam</t>
+  </si>
+  <si>
+    <t>COLE, William Kenneth</t>
+  </si>
+  <si>
+    <t>Franklin County, Mississippi</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/2720-cole-william-kenneth</t>
+  </si>
+  <si>
+    <t>COLEMAN, Robert L  "Bob"</t>
+  </si>
+  <si>
+    <t>746th Tank Battalion</t>
+  </si>
+  <si>
+    <t>Montgomery County, Texas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13988-coleman-robert-l-bob</t>
+  </si>
+  <si>
+    <t>COLLINS, Clarence William</t>
+  </si>
+  <si>
+    <t>51st Armored Infantry Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13990-collins-clarence-william</t>
+  </si>
+  <si>
+    <t>COLLINS, Floyd S</t>
+  </si>
+  <si>
+    <t>566th Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>389th Bombardment Group, Heavy</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/1948-collins-floyd-s</t>
+  </si>
+  <si>
+    <t>COLLINS, Howard Lincoln</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4300-collins-howard-lincoln</t>
+  </si>
+  <si>
+    <t>COLLINS, Leo Francis</t>
+  </si>
+  <si>
+    <t>351st Ordnance Maintenance Company</t>
+  </si>
+  <si>
+    <t>Essex County, Massachusetts</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13993-collins-leo-francis</t>
+  </si>
+  <si>
+    <t>CONARD, Hughes Jacob</t>
+  </si>
+  <si>
+    <t>134th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>35th Infantry Division</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14009-conard-hughes-jacob</t>
+  </si>
+  <si>
+    <t>CONNARD, Norman L</t>
+  </si>
+  <si>
+    <t>C Battery</t>
+  </si>
+  <si>
+    <t>O-1185398</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/3623-connard-norman-l</t>
+  </si>
+  <si>
+    <t>CONNER, Alfred Washington</t>
+  </si>
+  <si>
+    <t>Lafayette County, Florida</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14021-conner-alfred-washington</t>
+  </si>
+  <si>
+    <t>CONNER, Francis Joseph</t>
+  </si>
+  <si>
+    <t>Mahoning County, Ohio</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14022-conner-francis-joseph</t>
+  </si>
+  <si>
+    <t>COOK, Ernest Russell</t>
+  </si>
+  <si>
+    <t>578th Signal Depot Company</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14035-cook-ernest-russell</t>
+  </si>
+  <si>
+    <t>COOLIDGE, Lloyd Frederic</t>
+  </si>
+  <si>
+    <t>3rd Infantry Regiment</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14042-coolidge-lloyd-frederic</t>
+  </si>
+  <si>
+    <t>COOPER, David Thomas</t>
+  </si>
+  <si>
+    <t>Garrett County, Maryland</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14047-cooper-david-thomas</t>
+  </si>
+  <si>
+    <t>COPPOLA, Charles</t>
+  </si>
+  <si>
+    <t>237th Engineer Combat Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14054-coppola-charles</t>
+  </si>
+  <si>
+    <t>CORSINI, Victor Pete  "Vic"</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/6612-corsini-victor-pete-vic</t>
+  </si>
+  <si>
+    <t>COUDIRA, Richard J  "Rouge"</t>
+  </si>
+  <si>
+    <t>Creole, Cameron Parish, Louisiana</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14074-coudira-richard-j-rouge</t>
+  </si>
+  <si>
+    <t>COVERT, Wallace Albert</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14084-covert-wallace-albert</t>
+  </si>
+  <si>
+    <t>COX, David John</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14087-cox-david-john</t>
+  </si>
+  <si>
+    <t>COX, James L</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/8992-cox-james-l</t>
+  </si>
+  <si>
+    <t>CRABTREE, William Henry</t>
+  </si>
+  <si>
+    <t>7th Armored Infantry Battalion</t>
+  </si>
+  <si>
+    <t>Denver County, Colorado</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/5133-crabtree-william-henry</t>
+  </si>
+  <si>
+    <t>CRAFT, Orlin L D</t>
+  </si>
+  <si>
+    <t>Tangipahoa Parish, Louisiana</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14095-craft-orlin-l-d</t>
+  </si>
+  <si>
+    <t>CRAMER, William Allen Jr</t>
+  </si>
+  <si>
+    <t>168th Engineer Combat Battalion</t>
+  </si>
+  <si>
+    <t>Bristol County, Massachusetts</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14102-cramer-william-allen-jr</t>
+  </si>
+  <si>
+    <t>CRANE, William Leonard</t>
+  </si>
+  <si>
+    <t>335th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14105-crane-william-leonard</t>
+  </si>
+  <si>
+    <t>CREAMER, Harley Delwin</t>
+  </si>
+  <si>
+    <t>6th Cavalry Reconnaissance Squadron</t>
+  </si>
+  <si>
+    <t>Yakima County, Washington</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14109-creamer-harley-delwin</t>
+  </si>
+  <si>
+    <t>CROCKETT, Howard William</t>
+  </si>
+  <si>
+    <t>634th Anti-Aircraft Artillery (Automatic Weapons) Battalion</t>
+  </si>
+  <si>
+    <t>Nowata County, Oklahoma</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14118-crockett-howard-william</t>
+  </si>
+  <si>
+    <t>CROFT, Robert Irvin</t>
+  </si>
+  <si>
+    <t>Eagle Creek, Clackamas County, Oregon</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14119-croft-robert-irvin</t>
+  </si>
+  <si>
+    <t>CROSBIE, Lloyd Clayton</t>
+  </si>
+  <si>
+    <t>334th Transportation Corps Harbor Craft Company</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14123-crosbie-lloyd-clayton</t>
+  </si>
+  <si>
+    <t>CROW, Napoleon</t>
+  </si>
+  <si>
+    <t>Pickens County, South Carolina</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/3579-crow-napoleon</t>
+  </si>
+  <si>
+    <t>CRUZ, Rafael Velasquez</t>
+  </si>
+  <si>
+    <t>San Marcos, Hays County, Texas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14136-cruz-rafael-velasquez</t>
+  </si>
+  <si>
+    <t>CULPEPPER, Joseph</t>
+  </si>
+  <si>
+    <t>224th Field Artillery Battalion</t>
+  </si>
+  <si>
+    <t>Roger, Crawford County, Georgia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/8476-culpepper-joseph</t>
+  </si>
+  <si>
+    <t>CUNIS, Robert Henry</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14150-cunis-robert-henry</t>
+  </si>
+  <si>
+    <t>CUNNINGHAM, Frank Robert</t>
+  </si>
+  <si>
+    <t>337th Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>96th Bombardment Group, Heavy</t>
+  </si>
+  <si>
+    <t>McDonald, Washington County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/413-cunningham-frank-robert</t>
+  </si>
+  <si>
+    <t>CURLEY, George Lee</t>
+  </si>
+  <si>
+    <t>114th Signal Intelligence Company</t>
+  </si>
+  <si>
+    <t>Franklin County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14154-curley-george-lee</t>
+  </si>
+  <si>
+    <t>CURLEY, John Francis</t>
+  </si>
+  <si>
+    <t>1119th Military Police Company, Aviation</t>
+  </si>
+  <si>
+    <t>Ashland, Schuylkill County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14155-curley-john-francis</t>
+  </si>
+  <si>
+    <t>CURRAN, Joseph J</t>
+  </si>
+  <si>
+    <t>18th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>Belleville, Essex County, New Jersey</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14158-curran-joseph-j</t>
+  </si>
+  <si>
+    <t>CURRIE, Willie  Jr</t>
+  </si>
+  <si>
+    <t>4204th Quartermaster Service Company</t>
+  </si>
+  <si>
+    <t>Cumberland County, North Carolina</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14159-currie-willie-jr</t>
+  </si>
+  <si>
+    <t>CUTHRELL, Orville Clifton</t>
+  </si>
+  <si>
+    <t>40th Signal Construction Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14166-cuthrell-orville-clifton</t>
+  </si>
+  <si>
+    <t>DA ROCHA, Edward R</t>
+  </si>
+  <si>
+    <t>261st Infantry Regiment</t>
+  </si>
+  <si>
+    <t>65th Infantry Division</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12816-da-rocha-edward-r</t>
+  </si>
+  <si>
+    <t>DALE, Daniel William</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12824-dale-daniel-william</t>
+  </si>
+  <si>
+    <t>DALEY, Walter Alexander</t>
+  </si>
+  <si>
+    <t>508th Engineer Light Pontoon Company</t>
+  </si>
+  <si>
+    <t>McKees Rocks, Allegheny County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12826-daley-walter-alexander</t>
+  </si>
+  <si>
+    <t>DALTON, William Reuben</t>
+  </si>
+  <si>
+    <t>313th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>79th Infantry Division</t>
+  </si>
+  <si>
+    <t>Hollingsworth, Banks County, Georgia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12828-dalton-william-reuben</t>
+  </si>
+  <si>
+    <t>DAMICO, August G</t>
+  </si>
+  <si>
+    <t>155th Airborne Anti-Aircraft Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12831-damico-august-g</t>
+  </si>
+  <si>
+    <t>DAVENPORT, William Garfield</t>
+  </si>
+  <si>
+    <t>Campbell County, Tennessee</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/3668-davenport-william-garfield</t>
+  </si>
+  <si>
+    <t>DAVIS, Charles Eddie</t>
+  </si>
+  <si>
+    <t>290th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>Cedar County, Missouri</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12847-davis-charles-eddie</t>
+  </si>
+  <si>
+    <t>DAVIS, Everette Austin</t>
+  </si>
+  <si>
+    <t>92nd Chemical Battalion</t>
+  </si>
+  <si>
+    <t>New Castle, Lawrence County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12854-davis-everette-austin</t>
+  </si>
+  <si>
+    <t>DAVIS, James Howard</t>
+  </si>
+  <si>
+    <t>327th Glider Infantry Regiment</t>
+  </si>
+  <si>
+    <t>Lincoln County, North Carolina</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12859-davis-james-howard</t>
+  </si>
+  <si>
+    <t>DAVIS, Louis Sanford</t>
+  </si>
+  <si>
+    <t>53rd Armored Infantry Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12860-davis-louis-sanford</t>
+  </si>
+  <si>
+    <t>DAVIS, Murray</t>
+  </si>
+  <si>
+    <t>869th Field Artillery Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12861-davis-murray</t>
+  </si>
+  <si>
+    <t>DAVIS, Roy Frederick</t>
+  </si>
+  <si>
+    <t>12th Engineer Combat Battalion</t>
+  </si>
+  <si>
+    <t>Willow Springs, Chester County, South Carolina</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12867-davis-roy-frederick</t>
+  </si>
+  <si>
+    <t>DAWIDOWICZ, Milton</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12872-dawidowicz-milton</t>
+  </si>
+  <si>
+    <t>DAY, Irving L</t>
+  </si>
+  <si>
+    <t>346th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>87th Infantry Division</t>
+  </si>
+  <si>
+    <t>Middlesex County, Massachusetts</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12875-day-irving-l</t>
+  </si>
+  <si>
+    <t>DE CUMBER, Philip  Jr</t>
+  </si>
+  <si>
+    <t>456th Parachute Field Artillery Battalion</t>
+  </si>
+  <si>
+    <t>Passaic County, New Jersey</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12882-de-cumber-philip-jr</t>
+  </si>
+  <si>
+    <t>DE MARCO, Alfio  Jr</t>
+  </si>
+  <si>
+    <t>115th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>Rome, Oneida County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12891-de-marco-alfio-jr</t>
+  </si>
+  <si>
+    <t>DE MARCO, Ding Alberto  "Dino"</t>
+  </si>
+  <si>
+    <t>Orange, Essex County, New Jersey</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12892-de-marco-ding-alberto-dino</t>
+  </si>
+  <si>
+    <t>DENCH, Francis Joseph</t>
+  </si>
+  <si>
+    <t>Hyde Park, Suffolk County, Massachusetts</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12923-dench-francis-joseph</t>
+  </si>
+  <si>
+    <t>DENNIS, Jack Knowlton</t>
+  </si>
+  <si>
+    <t>Wauchula, Hardee County, Florida</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12928-dennis-jack-knowlton</t>
+  </si>
+  <si>
+    <t>DERRICK, Johnathan A</t>
+  </si>
+  <si>
+    <t>325th Glider Infantry Regiment</t>
+  </si>
+  <si>
+    <t>Trafford, Westmoreland County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12934-derrick-johnathan-a</t>
+  </si>
+  <si>
+    <t>DESERNIO, James</t>
+  </si>
+  <si>
+    <t>83rd Armored Reconnaissance Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12935-desernio-james</t>
+  </si>
+  <si>
+    <t>DETLEFSEN, John</t>
+  </si>
+  <si>
+    <t>Civil Affairs Division</t>
+  </si>
+  <si>
+    <t>Brown County, Minnesota</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12936-detlefsen-john</t>
+  </si>
+  <si>
+    <t>DEVINE, Samuel Arthur Jr</t>
+  </si>
+  <si>
+    <t>38th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>Hawaii</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12939-devine-samuel-arthur-jr</t>
+  </si>
+  <si>
+    <t>DEWBERRY, Curtis</t>
+  </si>
+  <si>
+    <t>4405th Quartermaster Service Company</t>
+  </si>
+  <si>
+    <t>Forsyth, Monroe County, Georgia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12941-dewberry-curtis</t>
+  </si>
+  <si>
+    <t>DEWBERRY, John Paul</t>
+  </si>
+  <si>
+    <t>708th Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>447th Bombardment Group, Heavy</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12942-dewberry-john-paul</t>
+  </si>
+  <si>
+    <t>DI IORIO, Libaerato Albert</t>
+  </si>
+  <si>
+    <t>Cannon Company</t>
+  </si>
+  <si>
+    <t>Providence, Providence County, Rhode Island</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12950-di-iorio-libaerato-albert</t>
+  </si>
+  <si>
+    <t>DICKERSON, Edwin F</t>
+  </si>
+  <si>
+    <t>66th Armored Regiment</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12954-dickerson-edwin-f</t>
+  </si>
+  <si>
+    <t>DIECEDUE, Manuel</t>
+  </si>
+  <si>
+    <t>Chambers County, Texas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12961-diecedue-manuel</t>
+  </si>
+  <si>
+    <t>DIEHL, David Roscoe</t>
+  </si>
+  <si>
+    <t>Washington County, Maryland</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12963-diehl-david-roscoe</t>
+  </si>
+  <si>
+    <t>DILL, Charles</t>
+  </si>
+  <si>
+    <t>194th Glider Infantry Regiment</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12970-dill-charles</t>
+  </si>
+  <si>
+    <t>DININO, Francis P  "Frank"</t>
+  </si>
+  <si>
+    <t>Reading, Berks County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12974-dinino-francis-p-frank</t>
+  </si>
+  <si>
+    <t>DIXON, Burton O</t>
+  </si>
+  <si>
+    <t>13th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>Oswego County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12980-dixon-burton-o</t>
+  </si>
+  <si>
+    <t>DOBROWOLSKI, Harry</t>
+  </si>
+  <si>
+    <t>52nd Armored Infantry Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12984-dobrowolski-harry</t>
+  </si>
+  <si>
+    <t>DOKE, Earl John</t>
+  </si>
+  <si>
+    <t>281st Engineer Combat Battalion</t>
+  </si>
+  <si>
+    <t>Polk County, Missouri</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12990-doke-earl-john</t>
+  </si>
+  <si>
+    <t>DOLLENMEYER, William Millard</t>
+  </si>
+  <si>
+    <t>Hamilton County, Ohio</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12993-dollenmeyer-william-millard</t>
+  </si>
+  <si>
+    <t>DOLLINGER, Louis F</t>
+  </si>
+  <si>
+    <t>Louisville, Jefferson County, Kentucky</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/12994-dollinger-louis-f</t>
+  </si>
+  <si>
+    <t>DORAN, Harold Joseph</t>
+  </si>
+  <si>
+    <t>Union County, New Jersey</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13013-doran-harold-joseph</t>
+  </si>
+  <si>
+    <t>DORRIS, Archie Urban</t>
+  </si>
+  <si>
+    <t>32nd Armored Regiment</t>
+  </si>
+  <si>
+    <t>Modoc County, California</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/8355-dorris-archie-urban</t>
+  </si>
+  <si>
+    <t>DORSEY, Joseph Homer</t>
+  </si>
+  <si>
+    <t>465th Anti-Aircraft Artillery (Automatic Weapons) Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13016-dorsey-joseph-homer</t>
+  </si>
+  <si>
+    <t>DOTY, Harold Benton</t>
+  </si>
+  <si>
+    <t>187th Engineer Combat Battalion</t>
+  </si>
+  <si>
+    <t>Moundsville, Marshall County, West Virginia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13020-doty-harold-benton</t>
+  </si>
+  <si>
+    <t>DOUGLAS, Oscar Allison Jr</t>
+  </si>
+  <si>
+    <t>Henderson County, Texas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13025-douglas-oscar-allison-jr</t>
+  </si>
+  <si>
+    <t>DOUGLAS, Walter</t>
+  </si>
+  <si>
+    <t>463rd Quartermaster Laundry Company</t>
+  </si>
+  <si>
+    <t>Florence, Florence County, South Carolina</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13027-douglas-walter</t>
+  </si>
+  <si>
+    <t>DOWNING, Herbert Lee</t>
+  </si>
+  <si>
+    <t>4370th Quartermaster Bakery Company</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13032-downing-herbert-lee</t>
+  </si>
+  <si>
+    <t>DOWSLEY, James F</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13034-dowsley-james-f</t>
+  </si>
+  <si>
+    <t>DOYLE, Francis J</t>
+  </si>
+  <si>
+    <t>634th Medical Company</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13035-doyle-francis-j</t>
+  </si>
+  <si>
+    <t>DU LANEY, James Work</t>
+  </si>
+  <si>
+    <t>Markam, Delaware County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13055-du-laney-james-work</t>
+  </si>
+  <si>
+    <t>DUDA, Joseph Frank</t>
+  </si>
+  <si>
+    <t>Masontown, Fayette County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13057-duda-joseph-frank</t>
+  </si>
+  <si>
+    <t>DUFAULT, Leon Joseph</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13061-dufault-leon-joseph</t>
+  </si>
+  <si>
+    <t>DUFF, Raymond Albert</t>
+  </si>
+  <si>
+    <t>505th Parachute Infantry Regiment</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13062-duff-raymond-albert</t>
+  </si>
+  <si>
+    <t>DUNN, Aaron</t>
+  </si>
+  <si>
+    <t>3534th Quartermaster Truck Company</t>
+  </si>
+  <si>
+    <t>Oak Ridge, Morehouse Parish, Louisiana</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13076-dunn-aaron</t>
+  </si>
+  <si>
+    <t>DURETT, Harold Edwin</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13083-durett-harold-edwin</t>
+  </si>
+  <si>
+    <t>DYER, Charles T</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13096-dyer-charles-t</t>
+  </si>
+  <si>
+    <t>EASTERBROOK, Earl Edward</t>
+  </si>
+  <si>
+    <t>307th Airborne Engineer Battalion</t>
+  </si>
+  <si>
+    <t>Alexandria, Rapides Parish, Louisiana</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/2137-easterbrook-earl-edward</t>
+  </si>
+  <si>
+    <t>EATON, George W Jr</t>
+  </si>
+  <si>
+    <t>415th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13108-eaton-george-w-jr</t>
+  </si>
+  <si>
+    <t>EDELSTEIN, Melvin Leonard</t>
+  </si>
+  <si>
+    <t>Anti-Tank Company</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13119-edelstein-melvin-leonard</t>
+  </si>
+  <si>
+    <t>EDWARDS, William Rupert</t>
+  </si>
+  <si>
+    <t>Rapides Parish, Louisiana</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/7509-edwards-william-rupert</t>
+  </si>
+  <si>
+    <t>ELLERBUSCH, Herbert Warren</t>
+  </si>
+  <si>
+    <t>Rice County, Minnesota</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/8111-ellerbusch-herbert-warren</t>
+  </si>
+  <si>
+    <t>ENGLE, Robert Maurice</t>
+  </si>
+  <si>
+    <t>Bonifay, Holmes County, Florida</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18788-engle-robert-maurice</t>
+  </si>
+  <si>
+    <t>ENTREKIN, Jesse P</t>
+  </si>
+  <si>
+    <t>06387920</t>
+  </si>
+  <si>
+    <t>Columbus, Muscogee County, Georgia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/7720-entrekin-jesse-p</t>
+  </si>
+  <si>
+    <t>EPPIG, Gerald Lawrence</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/8113-eppig-gerald-lawrence</t>
+  </si>
+  <si>
+    <t>ERICKSON, Ralph L</t>
+  </si>
+  <si>
+    <t>Warren County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/8150-erickson-ralph-l</t>
+  </si>
+  <si>
+    <t>ERNST, Thomas Conrad</t>
+  </si>
+  <si>
+    <t>Anne Arundel County, Maryland</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/7748-ernst-thomas-conrad</t>
+  </si>
+  <si>
+    <t>ERVIN, Buford</t>
+  </si>
+  <si>
+    <t>465th Quartermaster Laundry Company</t>
+  </si>
+  <si>
+    <t>Gould, Lincoln County, Arkansas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18796-ervin-buford</t>
+  </si>
+  <si>
+    <t>ESCALERA, Joe J</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/5764-escalera-joe-j</t>
+  </si>
+  <si>
+    <t>ESPOSITO, Gennaro Joseph</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/7749-esposito-gennaro-joseph</t>
+  </si>
+  <si>
+    <t>EVANS, George H</t>
+  </si>
+  <si>
+    <t>342nd Infantry Regiment</t>
+  </si>
+  <si>
+    <t>86th Infantry Division</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18809-evans-george-h</t>
+  </si>
+  <si>
+    <t>EVANS, Lyle Wayne</t>
+  </si>
+  <si>
+    <t>Linn County, Iowa</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18811-evans-lyle-wayne</t>
+  </si>
+  <si>
+    <t>EVANS, Roy W</t>
+  </si>
+  <si>
+    <t>Brainerd, Crow Wing County, Minnesota</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18813-evans-roy-w</t>
+  </si>
+  <si>
+    <t>EWART, William Howard</t>
+  </si>
+  <si>
+    <t>413th Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/7752-ewart-william-howard</t>
+  </si>
+  <si>
+    <t>FALAT, Walter Leroy</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18819-falat-walter-leroy</t>
+  </si>
+  <si>
+    <t>FALBO, Arthur</t>
+  </si>
+  <si>
+    <t>Allegheny County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4307-falbo-arthur</t>
+  </si>
+  <si>
+    <t>FALCO, Philip Frank</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/6906-falco-philip-frank</t>
+  </si>
+  <si>
+    <t>FALLIN, Thomas J</t>
+  </si>
+  <si>
+    <t>Palo Pinto County, Texas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/8083-fallin-thomas-j</t>
+  </si>
+  <si>
+    <t>FARRELL, Vincent James</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18827-farrell-vincent-james</t>
+  </si>
+  <si>
+    <t>FEE, George Henry</t>
+  </si>
+  <si>
+    <t>358th Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>303rd Bombardment Group, Heavy</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/936-fee-george-henry</t>
+  </si>
+  <si>
+    <t>FEHRLE, William Herman</t>
+  </si>
+  <si>
+    <t>Atlantic County, New Jersey</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/7496-fehrle-william-herman</t>
+  </si>
+  <si>
+    <t>FEIFER, Martin</t>
+  </si>
+  <si>
+    <t>O-2056364</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/2492-feifer-martin</t>
+  </si>
+  <si>
+    <t>FERBER, John Hanns</t>
+  </si>
+  <si>
+    <t>Washington, District of Columbia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18837-ferber-john-hanns</t>
+  </si>
+  <si>
+    <t>FERRARA, Frank Anthony</t>
+  </si>
+  <si>
+    <t>Jersey City, Hudson County, New Jersey</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13161-ferrara-frank-anthony</t>
+  </si>
+  <si>
+    <t>FERRARO, Frank</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/477-ferraro-frank</t>
+  </si>
+  <si>
+    <t>FIATO, Vincent James</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18848-fiato-vincent-james</t>
+  </si>
+  <si>
+    <t>FICHERA, Joseph John</t>
+  </si>
+  <si>
+    <t>33rd Armored Regiment</t>
+  </si>
+  <si>
+    <t>Suffolk County, Massachusetts</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18849-fichera-joseph-john</t>
+  </si>
+  <si>
+    <t>FIENI, Paul Joseph</t>
+  </si>
+  <si>
+    <t>Baltimore County, Maryland</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13162-fieni-paul-joseph</t>
+  </si>
+  <si>
+    <t>FINAN, Hubert J</t>
+  </si>
+  <si>
+    <t>New Bedford, Bristol County, Massachusetts</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13164-finan-hubert-j</t>
+  </si>
+  <si>
+    <t>FISH, Raymond Lyman</t>
+  </si>
+  <si>
+    <t>Corning, Steuben County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13167-fish-raymond-lyman</t>
+  </si>
+  <si>
+    <t>FISHER, William H</t>
+  </si>
+  <si>
+    <t>379th Anti-aircraft Artillery (Automatic Weapons) Battalion</t>
+  </si>
+  <si>
+    <t>06991478</t>
+  </si>
+  <si>
+    <t>Hancock County, West Virginia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18866-fisher-william-h</t>
+  </si>
+  <si>
+    <t>FITZGERALD, John Joseph</t>
+  </si>
+  <si>
+    <t>702nd Tank Destroyer Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18868-fitzgerald-john-joseph</t>
+  </si>
+  <si>
+    <t>FLACK, Carl W</t>
+  </si>
+  <si>
+    <t>Cleveland, Cuyahoga County, Ohio</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13170-flack-carl-w</t>
+  </si>
+  <si>
+    <t>FLADOOS, Norman</t>
+  </si>
+  <si>
+    <t>605th Tank Destroyer Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13171-fladoos-norman</t>
+  </si>
+  <si>
+    <t>FLORENTINO, Charles Everett</t>
+  </si>
+  <si>
+    <t>Everett, Middlesex County, Massachusetts</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18884-florentino-charles-everett</t>
+  </si>
+  <si>
+    <t>FLUTY, Fred</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18886-fluty-fred</t>
+  </si>
+  <si>
+    <t>FOLEY, Joseph E</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18894-foley-joseph-e</t>
+  </si>
+  <si>
+    <t>FORD, Joseph Michael</t>
+  </si>
+  <si>
+    <t>377th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18904-ford-joseph-michael</t>
+  </si>
+  <si>
+    <t>FOUNTAIN, James Elton</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18919-fountain-james-elton</t>
+  </si>
+  <si>
+    <t>FRAIOLI, Domenico</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18927-fraioli-domenico</t>
+  </si>
+  <si>
+    <t>FRANCIS, Irving Vincent Jr</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18929-francis-irving-vincent-jr</t>
+  </si>
+  <si>
+    <t>FRANKLIN, Thomas Alfonza</t>
+  </si>
+  <si>
+    <t>3415th Quartermaster Truck Company</t>
+  </si>
+  <si>
+    <t>Washington, District Of Columbia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18933-franklin-thomas-alfonza</t>
+  </si>
+  <si>
+    <t>FRAZIER, Robert Marion</t>
+  </si>
+  <si>
+    <t>Kern County, California</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18942-frazier-robert-marion</t>
+  </si>
+  <si>
+    <t>FRENCH, Julius Everett</t>
+  </si>
+  <si>
+    <t>Snohomish County, Washington</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13187-french-julius-everett</t>
+  </si>
+  <si>
+    <t>FRISON, Henry  Jr</t>
+  </si>
+  <si>
+    <t>Little River County, Arkansas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18949-frison-henry-jr</t>
+  </si>
+  <si>
+    <t>FRISONE, Domenic</t>
+  </si>
+  <si>
+    <t>320th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/8841-frisone-domenic</t>
+  </si>
+  <si>
+    <t>FRUEHWIRTH, William James</t>
+  </si>
+  <si>
+    <t>O-1306406</t>
+  </si>
+  <si>
+    <t>Perth Amboy, Middlesex County, New Jersey</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/5408-fruehwirth-william-james</t>
+  </si>
+  <si>
+    <t>FRY, Woodrow</t>
+  </si>
+  <si>
+    <t>06987897</t>
+  </si>
+  <si>
+    <t>Wayne County, West Virginia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18954-fry-woodrow</t>
+  </si>
+  <si>
+    <t>GAFFNEY, William Joseph</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18971-gaffney-william-joseph</t>
+  </si>
+  <si>
+    <t>GAINES, Ernest Lee Jr</t>
+  </si>
+  <si>
+    <t>Levy County, Florida</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18972-gaines-ernest-lee-jr</t>
+  </si>
+  <si>
+    <t>GAIR, John James</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18974-gair-john-james</t>
+  </si>
+  <si>
+    <t>GALLAGHER, Paul Vincent</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18975-gallagher-paul-vincent</t>
+  </si>
+  <si>
+    <t>GARCIA, Joe A</t>
+  </si>
+  <si>
+    <t>60th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18991-garcia-joe-a</t>
+  </si>
+  <si>
+    <t>GARCIA, John</t>
+  </si>
+  <si>
+    <t>Matagorda County, Texas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18992-garcia-john</t>
+  </si>
+  <si>
+    <t>GARCIA, Joseph Wallace</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18993-garcia-joseph-wallace</t>
+  </si>
+  <si>
+    <t>GARCIA, Peter R</t>
+  </si>
+  <si>
+    <t>Tampa, Hillsborough County, Florida</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18994-garcia-peter-r</t>
+  </si>
+  <si>
+    <t>GARNAAS, Robert Carl</t>
+  </si>
+  <si>
+    <t>167th Engineer Combat Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/18997-garnaas-robert-carl</t>
+  </si>
+  <si>
+    <t>GARRISON, John</t>
+  </si>
+  <si>
+    <t>Mortar Squad</t>
+  </si>
+  <si>
+    <t>Woodbine, Cape May County, New Jersey</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/115-garrison-john</t>
+  </si>
+  <si>
+    <t>GARROW, Raymond</t>
+  </si>
+  <si>
+    <t>Clinton County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19003-garrow-raymond</t>
+  </si>
+  <si>
+    <t>GATES, Martin</t>
+  </si>
+  <si>
+    <t>Chelsea, Suffolk County, Massachusetts</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19009-gates-martin</t>
+  </si>
+  <si>
+    <t>GAUSS, George</t>
+  </si>
+  <si>
+    <t>132nd Anti-Aircraft Artillery Gun Battalion</t>
+  </si>
+  <si>
+    <t>Staten Island, Richmond County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19013-gauss-george</t>
+  </si>
+  <si>
+    <t>GAYDOSH, Charles Joseph</t>
+  </si>
+  <si>
+    <t>607th Tank Destroyer Battalion</t>
+  </si>
+  <si>
+    <t>Farrell, Mercer County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19019-gaydosh-charles-joseph</t>
+  </si>
+  <si>
+    <t>GENOVA, Albert J</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/8433-genova-albert-j</t>
+  </si>
+  <si>
+    <t>GEORGE, Lloyd Anthony</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19033-george-lloyd-anthony</t>
+  </si>
+  <si>
+    <t>GIBBS, Fred Anthony</t>
+  </si>
+  <si>
+    <t>O-1305415</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13206-gibbs-fred-anthony</t>
+  </si>
+  <si>
+    <t>GILLIS, Angus A</t>
+  </si>
+  <si>
+    <t>302nd Infantry Regiment</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19066-gillis-angus-a</t>
+  </si>
+  <si>
+    <t>GIRARD, Bernard Walter</t>
+  </si>
+  <si>
+    <t>39th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19070-girard-bernard-walter</t>
+  </si>
+  <si>
+    <t>GLADFELTER, Kenneth Eugene</t>
+  </si>
+  <si>
+    <t>513th Parachute Infantry Regiment</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/896-gladfelter-kenneth-eugene</t>
+  </si>
+  <si>
+    <t>GLOOZMAN, Melvin Jack</t>
+  </si>
+  <si>
+    <t>358th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>90th Infantry Division</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19079-gloozman-melvin-jack</t>
+  </si>
+  <si>
+    <t>GLOWACKI, Walter S</t>
+  </si>
+  <si>
+    <t>774th Tank Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19081-glowacki-walter-s</t>
+  </si>
+  <si>
+    <t>GOLDBERG, Abraham</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19088-goldberg-abraham</t>
+  </si>
+  <si>
+    <t>GOLDSTEIN, Aaron</t>
+  </si>
+  <si>
+    <t>743rd Tank Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19094-goldstein-aaron</t>
+  </si>
+  <si>
+    <t>GOOD, Max Edward</t>
+  </si>
+  <si>
+    <t>Dougherty County, Georgia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19102-good-max-edward</t>
+  </si>
+  <si>
+    <t>GOOD, Walter Paul</t>
+  </si>
+  <si>
+    <t>48th Armored Infantry Battalion</t>
+  </si>
+  <si>
+    <t>Cuyahoga County, Ohio</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/3974-good-walter-paul</t>
+  </si>
+  <si>
+    <t>GOODEMOTE, Charles William</t>
+  </si>
+  <si>
+    <t>Bradford, McKean County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/5108-goodemote-charles-william</t>
+  </si>
+  <si>
+    <t>GOODING, Edward Alfred</t>
+  </si>
+  <si>
+    <t>354th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>89th Infantry Division</t>
+  </si>
+  <si>
+    <t>Lake County, Indiana</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19103-gooding-edward-alfred</t>
+  </si>
+  <si>
+    <t>GOOLSBY, Jack</t>
+  </si>
+  <si>
+    <t>317th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>Greensboro, Guilford County, North Carolina</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19112-goolsby-jack</t>
+  </si>
+  <si>
+    <t>GOULD, Frank E</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/2346-gould-frank-e</t>
+  </si>
+  <si>
+    <t>GOVERN, Stanley Michael</t>
+  </si>
+  <si>
+    <t>Lexington Township, Stark County, Ohio</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13238-govern-stanley-michael</t>
+  </si>
+  <si>
+    <t>GRASSO, Frank</t>
+  </si>
+  <si>
+    <t>355th Engineer General Service Regiment</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19140-grasso-frank</t>
+  </si>
+  <si>
+    <t>GRAVES, Joe P</t>
+  </si>
+  <si>
+    <t>Davidson County, Tennessee</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13246-graves-joe-p</t>
+  </si>
+  <si>
+    <t>GRAY, Charles Wade</t>
+  </si>
+  <si>
+    <t>351st Field Artillery Battalion</t>
+  </si>
+  <si>
+    <t>Madison County, Virginia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19142-gray-charles-wade</t>
+  </si>
+  <si>
+    <t>GRAYSON, Sylvester</t>
+  </si>
+  <si>
+    <t>600th Quartermaster Laundry Company</t>
+  </si>
+  <si>
+    <t>Bolding, Union County, Arkansas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19145-grayson-sylvester</t>
+  </si>
+  <si>
+    <t>GREEN, Dennis Junior</t>
+  </si>
+  <si>
+    <t>3227th Quartermaster Service Company</t>
+  </si>
+  <si>
+    <t>Montgomery County, North Carolina</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19149-green-dennis-junior</t>
+  </si>
+  <si>
+    <t>GREEN, Harry   "Bullits"</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/1374-green-harry-bullits</t>
+  </si>
+  <si>
+    <t>GREEN, John Eli</t>
+  </si>
+  <si>
+    <t>Downingtown, Chester County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19150-green-john-eli</t>
+  </si>
+  <si>
+    <t>GREEN, Lonnie  Jr</t>
+  </si>
+  <si>
+    <t>19th Armored Infantry Battalion</t>
+  </si>
+  <si>
+    <t>14th Armored Division</t>
+  </si>
+  <si>
+    <t>Knoxville, Knox County, Tennessee</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/5742-green-lonnie-jr</t>
+  </si>
+  <si>
+    <t>GREENBERG, Benjamin</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19153-greenberg-benjamin</t>
+  </si>
+  <si>
+    <t>GREENBERG, Bertram</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19154-greenberg-bertram</t>
+  </si>
+  <si>
+    <t>GREENMAN, William Jackson</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19157-greenman-william-jackson</t>
+  </si>
+  <si>
+    <t>GREGORY, Jesse Lee</t>
+  </si>
+  <si>
+    <t>814th Tank Destroyer Battalion</t>
+  </si>
+  <si>
+    <t>San Bernardino County, California</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/3642-gregory-jesse-lee</t>
+  </si>
+  <si>
+    <t>GRESKO, John Paul</t>
+  </si>
+  <si>
+    <t>Saltsburg, Indiana County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4090-gresko-john-paul</t>
+  </si>
+  <si>
+    <t>GRIFFIN, John Wilma</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/1375-griffin-john-wilma</t>
+  </si>
+  <si>
+    <t>GRISSOM, Lawrence D</t>
+  </si>
+  <si>
+    <t>394th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>Brownsboro, Dallas County, Texas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19178-grissom-lawrence-d</t>
+  </si>
+  <si>
+    <t>GRISWEL, Wilson</t>
+  </si>
+  <si>
+    <t>Scott County, Mississippi</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19179-griswel-wilson</t>
+  </si>
+  <si>
+    <t>GROCEMAN, William Edmond Jr</t>
+  </si>
+  <si>
+    <t>O2005680</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19180-groceman-william-edmond-jr</t>
+  </si>
+  <si>
+    <t>GRUBB, William T</t>
+  </si>
+  <si>
+    <t>5th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>71st Infantry Division</t>
+  </si>
+  <si>
+    <t>San Francisco, San Francisco County, California</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19183-grubb-william-t</t>
+  </si>
+  <si>
+    <t>GUENZIG, Bernard A</t>
+  </si>
+  <si>
+    <t>511th Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>351st Bombardment Group, Heavy</t>
+  </si>
+  <si>
+    <t>Fairfield County, Connecticut</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13264-guenzig-bernard-a</t>
+  </si>
+  <si>
+    <t>GUERRERO, Gilberto</t>
+  </si>
+  <si>
+    <t>171st Engineer Combat Battalion</t>
+  </si>
+  <si>
+    <t>Atascosa County, Texas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19187-guerrero-gilberto</t>
+  </si>
+  <si>
+    <t>GUEST, William Marion</t>
+  </si>
+  <si>
+    <t>355th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>Suffolk County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19188-guest-william-marion</t>
+  </si>
+  <si>
+    <t>GUIDORIZZI, John J</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13265-guidorizzi-john-j</t>
+  </si>
+  <si>
+    <t>GURNEY, Herbert</t>
+  </si>
+  <si>
+    <t>Norfolk County, Massachusetts</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19196-gurney-herbert</t>
+  </si>
+  <si>
+    <t>GUZIK, Frank Joseph</t>
+  </si>
+  <si>
+    <t>Herkimer County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4092-guzik-frank-joseph</t>
+  </si>
+  <si>
+    <t>HAHL, Frank H</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19207-hahl-frank-h</t>
+  </si>
+  <si>
+    <t>HALE, Luther David</t>
+  </si>
+  <si>
+    <t>Military Police Platoon</t>
+  </si>
+  <si>
+    <t>Caddo County, Oklahoma</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19211-hale-luther-david</t>
+  </si>
+  <si>
+    <t>HALE, Thomas</t>
+  </si>
+  <si>
+    <t>597th Ordnance Ammunition Company</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19212-hale-thomas</t>
+  </si>
+  <si>
+    <t>HALL, Charles Preston</t>
+  </si>
+  <si>
+    <t>East Providence, Providence County, Rhode Island</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19215-hall-charles-preston</t>
+  </si>
+  <si>
+    <t>HALL, William Lawrence</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/8252-hall-william-lawrence</t>
+  </si>
+  <si>
+    <t>HALL, Willie Nathaniel</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19222-hall-willie-nathaniel</t>
+  </si>
+  <si>
+    <t>HALSTEAD, Earl Benton</t>
+  </si>
+  <si>
+    <t>464th Parachute Field Artillery Battalion</t>
+  </si>
+  <si>
+    <t>Orange County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19224-halstead-earl-benton</t>
+  </si>
+  <si>
+    <t>HAMILTON, Calvin</t>
+  </si>
+  <si>
+    <t>Bellevue, Campbell County, Kentucky</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/1376-hamilton-calvin</t>
+  </si>
+  <si>
+    <t>HAMILTON, Richard William</t>
+  </si>
+  <si>
+    <t>1695th Engineer Combat Battalion</t>
+  </si>
+  <si>
+    <t>O1596034</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19234-hamilton-richard-william</t>
+  </si>
+  <si>
+    <t>HAMILTON, Thurman Chelton</t>
+  </si>
+  <si>
+    <t>Kanawha County, West Virginia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/588-hamilton-thurman-chelton</t>
+  </si>
+  <si>
+    <t>HAMMEL, Harold L</t>
+  </si>
+  <si>
+    <t>274th Armored Field Artillery Battalion</t>
+  </si>
+  <si>
+    <t>Stark County, Ohio</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19236-hammel-harold-l</t>
+  </si>
+  <si>
+    <t>HAND, Richard Forrest</t>
+  </si>
+  <si>
+    <t>Santa Monica, Los Angeles County, California</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19243-hand-richard-forrest</t>
+  </si>
+  <si>
+    <t>HANSEN, Charles Lewis</t>
+  </si>
+  <si>
+    <t>911th Field Artillery Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19251-hansen-charles-lewis</t>
+  </si>
+  <si>
+    <t>HARDWAY, Golden Floyd</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19262-hardway-golden-floyd</t>
+  </si>
+  <si>
+    <t>HARPER, Woodrow W</t>
+  </si>
+  <si>
+    <t>710th Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>Robstown, Nueces County, Texas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/1876-harper-woodrow-w</t>
+  </si>
+  <si>
+    <t>HARRINGTON, Patrick J Jr</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19269-harrington-patrick-j-jr</t>
+  </si>
+  <si>
+    <t>HARRIS, Earl Bruce</t>
+  </si>
+  <si>
+    <t>3757th Quartermaster Truck Company</t>
+  </si>
+  <si>
+    <t>Paterson, Passaic County, New Jersey</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19272-harris-earl-bruce</t>
+  </si>
+  <si>
+    <t>HARRIS, George Warren</t>
+  </si>
+  <si>
+    <t>345th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>DeKalb County, Illinois</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19273-harris-george-warren</t>
+  </si>
+  <si>
+    <t>HARRIS, Henry Neal</t>
+  </si>
+  <si>
+    <t>Jefferson County, Alabama</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19274-harris-henry-neal</t>
+  </si>
+  <si>
+    <t>HART, Robert Searles</t>
+  </si>
+  <si>
+    <t>33rd Armored Engineer Battalion</t>
+  </si>
+  <si>
+    <t>Sullivan County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/3643-hart-robert-searles</t>
+  </si>
+  <si>
+    <t>HARTWICK, Walter John</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19290-hartwick-walter-john</t>
+  </si>
+  <si>
+    <t>HARVEY, Willie</t>
+  </si>
+  <si>
+    <t>434th Port Company</t>
+  </si>
+  <si>
+    <t>Harris County, Texas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19295-harvey-willie</t>
+  </si>
+  <si>
+    <t>HAUGHEY, Francis John</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14207-haughey-francis-john</t>
+  </si>
+  <si>
+    <t>HAVRAN, George</t>
+  </si>
+  <si>
+    <t>Preston County, West Virginia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4955-havran-george</t>
+  </si>
+  <si>
+    <t>HAWKINS, Joseph Arthur</t>
+  </si>
+  <si>
+    <t>Los Angeles, Los Angeles County, California</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19311-hawkins-joseph-arthur</t>
+  </si>
+  <si>
+    <t>HAYES, Tommy</t>
+  </si>
+  <si>
+    <t>Grayson County, Kentucky</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19317-hayes-tommy</t>
+  </si>
+  <si>
+    <t>HAYS, Harold M Jr</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19321-hays-harold-m-jr</t>
+  </si>
+  <si>
+    <t>HEATHERLEY, Robert Vane Brooks</t>
+  </si>
+  <si>
+    <t>Zirconia, Henderson County, North Carolina</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19327-heatherley-robert-vane-brooks</t>
+  </si>
+  <si>
+    <t>HEINZMAN, Oscar Francis</t>
+  </si>
+  <si>
+    <t>Special Troops</t>
+  </si>
+  <si>
+    <t>Coatesville, Chester County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14219-heinzman-oscar-francis</t>
+  </si>
+  <si>
+    <t>HEISER, William Henry Jr</t>
+  </si>
+  <si>
+    <t>Pottsville, Schuylkill County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19334-heiser-william-henry-jr</t>
+  </si>
+  <si>
+    <t>HELLER, Herman</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19336-heller-herman</t>
+  </si>
+  <si>
+    <t>HELLER, Samuel Forscher</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14221-heller-samuel-forscher</t>
+  </si>
+  <si>
+    <t>HELM, Christopher</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14223-helm-christopher</t>
+  </si>
+  <si>
+    <t>HENDERSON, Preston Ray</t>
+  </si>
+  <si>
+    <t>339th Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14224-henderson-preston-ray</t>
+  </si>
+  <si>
+    <t>HENKE, Phillip O</t>
+  </si>
+  <si>
+    <t>Waterford, Washington County, Ohio</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19348-henke-phillip-o</t>
+  </si>
+  <si>
+    <t>HERNANDEZ, Joaquin Gonzales</t>
+  </si>
+  <si>
+    <t>Santa Barbara County, California</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4862-hernandez-joaquin-gonzales</t>
+  </si>
+  <si>
+    <t>HERTEL, Joseph John</t>
+  </si>
+  <si>
+    <t>2nd Engineer Combat Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14232-hertel-joseph-john</t>
+  </si>
+  <si>
+    <t>HICKS, James B</t>
+  </si>
+  <si>
+    <t>Smock, Fayette County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/3383-hicks-james-b</t>
+  </si>
+  <si>
+    <t>HILL, Barley Eugene  "Snooky"</t>
+  </si>
+  <si>
+    <t>Montgomery, Montgomery County, Texas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/7268-hill-barley-eugene-snooky</t>
+  </si>
+  <si>
+    <t>HILL, Carl Mc Donald</t>
+  </si>
+  <si>
+    <t>25th Armored Engineer Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19385-hill-carl-mc-donald</t>
+  </si>
+  <si>
+    <t>HILL, Joseph R</t>
+  </si>
+  <si>
+    <t>301st Infantry Regiment</t>
+  </si>
+  <si>
+    <t>Ventura, California</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19389-hill-joseph-r</t>
+  </si>
+  <si>
+    <t>HILL, Paul David</t>
+  </si>
+  <si>
+    <t>Yellville, Marion County, Arkansas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19394-hill-paul-david</t>
+  </si>
+  <si>
+    <t>HILL, Roy Arthur</t>
+  </si>
+  <si>
+    <t>397th Military Police Battalion</t>
+  </si>
+  <si>
+    <t>Morris, Grundy County, Illinois</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/2738-hill-roy-arthur</t>
+  </si>
+  <si>
+    <t>HILTEBEITEL, Noble</t>
+  </si>
+  <si>
+    <t>Hatboro, Montgomery County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19398-hiltebeitel-noble</t>
+  </si>
+  <si>
+    <t>HOBBS, John David</t>
+  </si>
+  <si>
+    <t>Jefferson County, Georgia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19407-hobbs-john-david</t>
+  </si>
+  <si>
+    <t>HOGAN, Raymond Alfred</t>
+  </si>
+  <si>
+    <t>Kittitas County, Washington</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19427-hogan-raymond-alfred</t>
+  </si>
+  <si>
+    <t>HOGUE, William Lifus</t>
+  </si>
+  <si>
+    <t>Meridian, Lauderdale County, Mississippi</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19428-hogue-william-lifus</t>
+  </si>
+  <si>
+    <t>HOJNACKI, Stanley</t>
+  </si>
+  <si>
+    <t>Lorain, Lorain County, Ohio</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/5093-hojnacki-stanley</t>
+  </si>
+  <si>
+    <t>HOLBERT, Paul Monroe</t>
+  </si>
+  <si>
+    <t>86th Cavalry Reconnaissance Squadron (Mechanized)</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19429-holbert-paul-monroe</t>
+  </si>
+  <si>
+    <t>HOLLAND, John Henry</t>
+  </si>
+  <si>
+    <t>364th Engineer General Service Regiment</t>
+  </si>
+  <si>
+    <t>Fort Lauderdale, Broward County, Florida</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/1300-holland-john-henry</t>
+  </si>
+  <si>
+    <t>HOLLOWAY, Joe Franklin</t>
+  </si>
+  <si>
+    <t>Yancey County, North Carolina</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19435-holloway-joe-franklin</t>
+  </si>
+  <si>
+    <t>HOLT, Vanoy</t>
+  </si>
+  <si>
+    <t>Miller County, Arkansas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19444-holt-vanoy</t>
+  </si>
+  <si>
+    <t>HONG, Quan</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19448-hong-quan</t>
+  </si>
+  <si>
+    <t>HOOVER, Lawrence Earl</t>
+  </si>
+  <si>
+    <t>Steubenville, Jefferson County, Ohio</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19452-hoover-lawrence-earl</t>
+  </si>
+  <si>
+    <t>HOPKINS, George Wilson</t>
+  </si>
+  <si>
+    <t>Wright County, Missouri</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19454-hopkins-george-wilson</t>
+  </si>
+  <si>
+    <t>HORNBURG, John Edward</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19461-hornburg-john-edward</t>
+  </si>
+  <si>
+    <t>HOROWITZ, Isidore I</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19465-horowitz-isidore-i</t>
+  </si>
+  <si>
+    <t>HOURANT, George M</t>
+  </si>
+  <si>
+    <t>Argyle, Washington County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19473-hourant-george-m</t>
+  </si>
+  <si>
+    <t>HOWARD, Warren David</t>
+  </si>
+  <si>
+    <t>38th Armored Infantry Battalion</t>
+  </si>
+  <si>
+    <t>Washington County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4080-howard-warren-david</t>
+  </si>
+  <si>
+    <t>HROVAT, Frank John</t>
+  </si>
+  <si>
+    <t>10th Tank Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4334-hrovat-frank-john</t>
+  </si>
+  <si>
+    <t>HRUBOVCAK, Joseph John Jr</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19481-hrubovcak-joseph-john-jr</t>
+  </si>
+  <si>
+    <t>HUDGEONS, Elvie Jay</t>
+  </si>
+  <si>
+    <t>Wilmington, Los Angeles County, California</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19483-hudgeons-elvie-jay</t>
+  </si>
+  <si>
+    <t>HUDSPETH, John E</t>
+  </si>
+  <si>
+    <t>Sonoma County, California</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14275-hudspeth-john-e</t>
+  </si>
+  <si>
+    <t>HUGGINS, Julius E</t>
+  </si>
+  <si>
+    <t>Independence County, Arkansas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14277-huggins-julius-e</t>
+  </si>
+  <si>
+    <t>HUGHES, Robert F</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19496-hughes-robert-f</t>
+  </si>
+  <si>
+    <t>HUMMEL, Calvin W</t>
+  </si>
+  <si>
+    <t>203rd Field Artillery Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19505-hummel-calvin-w</t>
+  </si>
+  <si>
+    <t>HUMMEL, William John</t>
+  </si>
+  <si>
+    <t>O-1019215</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/3692-hummel-william-john</t>
+  </si>
+  <si>
+    <t>HUMPHREY, Joseph William</t>
+  </si>
+  <si>
+    <t>Shelby County, Tennessee</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19507-humphrey-joseph-william</t>
+  </si>
+  <si>
+    <t>HUNSBERGER, Henry A</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/8108-hunsberger-henry-a</t>
+  </si>
+  <si>
+    <t>HUNTER, Ashby</t>
+  </si>
+  <si>
+    <t>T-190916</t>
+  </si>
+  <si>
+    <t>Monmouth County, New Jersey</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/781-hunter-ashby</t>
+  </si>
+  <si>
+    <t>HUNTER, John Philip</t>
+  </si>
+  <si>
+    <t>Waterford, Sagadahoc County, Maine</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19514-hunter-john-philip</t>
+  </si>
+  <si>
+    <t>HUNTER, Kenneth G</t>
+  </si>
+  <si>
+    <t>82nd Armored Reconnaissance Battalion</t>
+  </si>
+  <si>
+    <t>White County, Indiana</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19515-hunter-kenneth-g</t>
+  </si>
+  <si>
+    <t>HYDOCK, Paul</t>
+  </si>
+  <si>
+    <t>Edwardsville, Luzerne County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19534-hydock-paul</t>
+  </si>
+  <si>
+    <t>HYVONEN, Edward Eino</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14289-hyvonen-edward-eino</t>
+  </si>
+  <si>
+    <t>INGRAM, Lester</t>
+  </si>
+  <si>
+    <t>Newman, Elmore County, Alabama</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13274-ingram-lester</t>
+  </si>
+  <si>
+    <t>IRWIN, John S</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13278-irwin-john-s</t>
+  </si>
+  <si>
+    <t>ISGETT, Harry Eugene</t>
+  </si>
+  <si>
+    <t>Florence County, South Carolina</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13284-isgett-harry-eugene</t>
+  </si>
+  <si>
+    <t>ISLIP, Charles Arthur</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/625-islip-charles-arthur</t>
+  </si>
+  <si>
+    <t>IVAN, Paul</t>
+  </si>
+  <si>
+    <t>16th Armored Infantry Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13286-ivan-paul</t>
+  </si>
+  <si>
+    <t>JACKSON, Carl Milton</t>
+  </si>
+  <si>
+    <t>3917th Gasoline Supply Company</t>
+  </si>
+  <si>
+    <t>Cincinnati, Hamilton County, Ohio</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19538-jackson-carl-milton</t>
+  </si>
+  <si>
+    <t>JACKSON, Garfield</t>
+  </si>
+  <si>
+    <t>Waco, McLennan County, Texas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19540-jackson-garfield</t>
+  </si>
+  <si>
+    <t>JAMISON, Walter</t>
+  </si>
+  <si>
+    <t>66th Signal Battalion</t>
+  </si>
+  <si>
+    <t>Harrison County, Mississippi</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/10131-jamison-walter</t>
+  </si>
+  <si>
+    <t>JANIS, Robert Lindel</t>
+  </si>
+  <si>
+    <t>Ste. Genevieve County, Missouri</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19553-janis-robert-lindel</t>
+  </si>
+  <si>
+    <t>JEHLEN, John Alfred</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19560-jehlen-john-alfred</t>
+  </si>
+  <si>
+    <t>JENKINS, Thomas O</t>
+  </si>
+  <si>
+    <t>Limestone County, Texas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19561-jenkins-thomas-o</t>
+  </si>
+  <si>
+    <t>JENSIK, Roy Jerry</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19564-jensik-roy-jerry</t>
+  </si>
+  <si>
+    <t>JESSUP, John Walter Jr</t>
   </si>
   <si>
     <t>466th Parachute Field Artillery Battalion</t>
   </si>
   <si>
-    <t>17th Airborne Division</t>
-[...3191 lines deleted...]
-    <t>HILSCHER, Louis Michel</t>
+    <t>https://memorial.fieldsofhonor.com/case/1029-jessup-john-walter-jr</t>
+  </si>
+  <si>
+    <t>JOHAN, Walter Robert</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19568-johan-walter-robert</t>
+  </si>
+  <si>
+    <t>JOHNS, Benny</t>
+  </si>
+  <si>
+    <t>3209th Quartermaster Service Company</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19569-johns-benny</t>
+  </si>
+  <si>
+    <t>JOHNS, Robert L</t>
+  </si>
+  <si>
+    <t>Kalamazoo, Kalamazoo County, Michigan</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19570-johns-robert-l</t>
+  </si>
+  <si>
+    <t>JOHNSON, Algoth William</t>
+  </si>
+  <si>
+    <t>494th Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>344th Bombardment Group, Medium</t>
+  </si>
+  <si>
+    <t>Easton, Fairfield County, Connecticut</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13299-johnson-algoth-william</t>
+  </si>
+  <si>
+    <t>JOHNSON, Floyd Truman</t>
+  </si>
+  <si>
+    <t>633rd Quartermaster Laundry Company</t>
+  </si>
+  <si>
+    <t>Hermitage, Davidson County, Tennessee</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13300-johnson-floyd-truman</t>
+  </si>
+  <si>
+    <t>JOHNSON, Frank Arthur</t>
+  </si>
+  <si>
+    <t>Boston, Suffolk County, Massachusetts</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19576-johnson-frank-arthur</t>
+  </si>
+  <si>
+    <t>JOHNSON, Harry Edward</t>
+  </si>
+  <si>
+    <t>569th Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>390th Bombardment Group, Heavy</t>
+  </si>
+  <si>
+    <t>Bordentown, Burlington County, New Jersey</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13302-johnson-harry-edward</t>
+  </si>
+  <si>
+    <t>JOHNSON, Hugh Dorsey</t>
+  </si>
+  <si>
+    <t>Spalding County, Georgia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4082-johnson-hugh-dorsey</t>
+  </si>
+  <si>
+    <t>JOHNSON, Kenneth Edward  "Bud"</t>
+  </si>
+  <si>
+    <t>1276th Engineer Combat Battalion</t>
+  </si>
+  <si>
+    <t>Orangetown, Rockland County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19581-johnson-kenneth-edward-bud</t>
+  </si>
+  <si>
+    <t>JOHNSON, Robert Ernest</t>
+  </si>
+  <si>
+    <t>Hemet, Riverside County, California</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19588-johnson-robert-ernest</t>
+  </si>
+  <si>
+    <t>JOHNSON, Silas Ambros</t>
+  </si>
+  <si>
+    <t>Holtville, Imperial County, California</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19589-johnson-silas-ambros</t>
+  </si>
+  <si>
+    <t>JONES, Charlie Major</t>
+  </si>
+  <si>
+    <t>Lonoke County, Arkansas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19596-jones-charlie-major</t>
+  </si>
+  <si>
+    <t>JONES, Francis Lemuel</t>
+  </si>
+  <si>
+    <t>Cairo, Grady County, Georgia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4084-jones-francis-lemuel</t>
+  </si>
+  <si>
+    <t>JONES, Hugh</t>
+  </si>
+  <si>
+    <t>4451st Quartermaster Service Company</t>
+  </si>
+  <si>
+    <t>St. Francis, Lee County, Arkansas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19598-jones-hugh</t>
+  </si>
+  <si>
+    <t>JONES, James Cleotes</t>
+  </si>
+  <si>
+    <t>378th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>Blytheville, Mississippi County, Arkansas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19599-jones-james-cleotes</t>
+  </si>
+  <si>
+    <t>JONES, James Herbert</t>
+  </si>
+  <si>
+    <t>Provence, Carter County, Oklahoma</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19601-jones-james-herbert</t>
+  </si>
+  <si>
+    <t>JONES, Jerald Henry</t>
+  </si>
+  <si>
+    <t>Mesa, Maricopa County, Arizona</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/581-jones-jerald-henry</t>
+  </si>
+  <si>
+    <t>JONES, Joseph J</t>
+  </si>
+  <si>
+    <t>557th Field Artillery Battalion</t>
+  </si>
+  <si>
+    <t>Westbrook, Cumberland County, Maine</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19603-jones-joseph-j</t>
+  </si>
+  <si>
+    <t>JONES, Lloyd Robert</t>
+  </si>
+  <si>
+    <t>40th Tank Battalion</t>
+  </si>
+  <si>
+    <t>Roseville, Macomb County, Michigan</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4087-jones-lloyd-robert</t>
+  </si>
+  <si>
+    <t>JONES, William Riley</t>
+  </si>
+  <si>
+    <t>497th Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>O-760860</t>
+  </si>
+  <si>
+    <t>Griffin, Spalding County, Georgia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19616-jones-william-riley</t>
+  </si>
+  <si>
+    <t>JOSH, Myron Gaylord</t>
+  </si>
+  <si>
+    <t>Liverpool, Onondaga County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19629-josh-myron-gaylord</t>
+  </si>
+  <si>
+    <t>JOYCE, Barney Raymond</t>
+  </si>
+  <si>
+    <t>22nd Armored Engineer Battalion</t>
+  </si>
+  <si>
+    <t>Ashdown, Little River County, Arkansas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4544-joyce-barney-raymond</t>
+  </si>
+  <si>
+    <t>JUHAS, Michael</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19633-juhas-michael</t>
+  </si>
+  <si>
+    <t>JURKIC, Joseph John</t>
+  </si>
+  <si>
+    <t>774th Field Artillery Battalion</t>
+  </si>
+  <si>
+    <t>Summit County, Ohio</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19638-jurkic-joseph-john</t>
+  </si>
+  <si>
+    <t>KACERAUKAS, Alfred F</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19641-kaceraukas-alfred-f</t>
+  </si>
+  <si>
+    <t>KAHN, Herbert</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19648-kahn-herbert</t>
+  </si>
+  <si>
+    <t>KAMINSKI, Stanley William</t>
+  </si>
+  <si>
+    <t>359th Field Artillery Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19652-kaminski-stanley-william</t>
+  </si>
+  <si>
+    <t>KASMER, Leo Joseph</t>
+  </si>
+  <si>
+    <t>Atlas, Northumberland County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/6984-kasmer-leo-joseph</t>
+  </si>
+  <si>
+    <t>KASPRZYK, Roman Arthur</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19669-kasprzyk-roman-arthur</t>
+  </si>
+  <si>
+    <t>KASTAN, Charles P</t>
+  </si>
+  <si>
+    <t>Elizabeth, Allegheny County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19670-kastan-charles-p</t>
+  </si>
+  <si>
+    <t>KATZ, Mitchell Joseph</t>
+  </si>
+  <si>
+    <t>White Plains, Westchester County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19673-katz-mitchell-joseph</t>
+  </si>
+  <si>
+    <t>KAYS, Jack B  "Johnny"</t>
+  </si>
+  <si>
+    <t>Contra Costa County, California</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19679-kays-jack-b-johnny</t>
+  </si>
+  <si>
+    <t>KAYUTE, Marvin Everett</t>
+  </si>
+  <si>
+    <t>Duluth, St. Louis County, Minnesota</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13331-kayute-marvin-everett</t>
+  </si>
+  <si>
+    <t>KEIGHLEY, Curtis</t>
+  </si>
+  <si>
+    <t>377th Anti-Aircraft Artillery (Automatic Weapons) Battalion</t>
+  </si>
+  <si>
+    <t>Wheeling, Ohio County, West Virginia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19686-keighley-curtis</t>
+  </si>
+  <si>
+    <t>KELLER, Hallett</t>
+  </si>
+  <si>
+    <t>808th Field Artillery Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19692-keller-hallett</t>
+  </si>
+  <si>
+    <t>KELLEY, Marvin Monroe</t>
+  </si>
+  <si>
+    <t>131st Armored Ordnance Maintenance Battalion</t>
+  </si>
+  <si>
+    <t>San Diego, San Diego County, California</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19695-kelley-marvin-monroe</t>
+  </si>
+  <si>
+    <t>KELLY, George M</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/6108-kelly-george-m</t>
+  </si>
+  <si>
+    <t>KEMMET, Robert James</t>
+  </si>
+  <si>
+    <t>771st Tank Destroyer Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19707-kemmet-robert-james</t>
+  </si>
+  <si>
+    <t>KEMPF, Theodore</t>
+  </si>
+  <si>
+    <t>Nassau County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/9301-kempf-theodore</t>
+  </si>
+  <si>
+    <t>KENDZIORA, Thomas Andrew</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/1397-kendziora-thomas-andrew</t>
+  </si>
+  <si>
+    <t>KENNEDY, Amos Russell</t>
+  </si>
+  <si>
+    <t>Wabash Township, Clark County, Illinois</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19714-kennedy-amos-russell</t>
+  </si>
+  <si>
+    <t>KENNEDY, James Gilbert</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19716-kennedy-james-gilbert</t>
+  </si>
+  <si>
+    <t>KENNEY, Francis Jospeh</t>
+  </si>
+  <si>
+    <t>1301st Engineer General Service Regiment</t>
+  </si>
+  <si>
+    <t>Detroit, Wayne County, Michigan</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19717-kenney-francis-jospeh</t>
+  </si>
+  <si>
+    <t>KILBURN, Orille Kenneth</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19734-kilburn-orille-kenneth</t>
+  </si>
+  <si>
+    <t>KIMSEY, Melvin</t>
+  </si>
+  <si>
+    <t>Unadilla, Dooly County, Georgia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19744-kimsey-melvin</t>
+  </si>
+  <si>
+    <t>KING, Carl E</t>
+  </si>
+  <si>
+    <t>776th Field Artillery Battalion</t>
+  </si>
+  <si>
+    <t>Marion County, Indiana</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19747-king-carl-e</t>
+  </si>
+  <si>
+    <t>KING, James Ambrose</t>
+  </si>
+  <si>
+    <t>720th Railway Operating Battalion</t>
+  </si>
+  <si>
+    <t>O-298849</t>
+  </si>
+  <si>
+    <t>Oak Park, Cook County, Illinois</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19752-king-james-ambrose</t>
+  </si>
+  <si>
+    <t>KIRBY, Francis John Jr</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/8000-kirby-francis-john-jr</t>
+  </si>
+  <si>
+    <t>KLEIN, Robert Joseph</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/8749-klein-robert-joseph</t>
+  </si>
+  <si>
+    <t>KLOCEK, Bruno John</t>
+  </si>
+  <si>
+    <t>701st Tank Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19784-klocek-bruno-john</t>
+  </si>
+  <si>
+    <t>KLUM, Philip Hal</t>
+  </si>
+  <si>
+    <t>714th Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>448th Bombardment Group, Heavy</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/7323-klum-philip-hal</t>
+  </si>
+  <si>
+    <t>KNEPPER, Elah Edwin</t>
+  </si>
+  <si>
+    <t>Columbus Grove, Lucas County, Ohio</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13367-knepper-elah-edwin</t>
+  </si>
+  <si>
+    <t>KNIGHT, Robert Maxwell</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/8299-knight-robert-maxwell</t>
+  </si>
+  <si>
+    <t>KNOX, William Otterbein</t>
+  </si>
+  <si>
+    <t>507th Engineer Light Pontoon Company</t>
+  </si>
+  <si>
+    <t>Columbus, Franklin County, Ohio</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13370-knox-william-otterbein</t>
+  </si>
+  <si>
+    <t>KNUDSEN, Frank William</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19799-knudsen-frank-william</t>
+  </si>
+  <si>
+    <t>KOLEVAS, Steve</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/8953-kolevas-steve</t>
+  </si>
+  <si>
+    <t>KOPEC, Stanley</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19812-kopec-stanley</t>
+  </si>
+  <si>
+    <t>KOTT, Edward John</t>
+  </si>
+  <si>
+    <t>New York, New York County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19828-kott-edward-john</t>
+  </si>
+  <si>
+    <t>KOZLOWSKI, Frederick W</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/1393-kozlowski-frederick-w</t>
+  </si>
+  <si>
+    <t>KOZMENSKI, William Joseph</t>
+  </si>
+  <si>
+    <t>Niagara County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19834-kozmenski-william-joseph</t>
+  </si>
+  <si>
+    <t>KRAEMER, Daniel Jarold</t>
+  </si>
+  <si>
+    <t>717th Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13382-kraemer-daniel-jarold</t>
+  </si>
+  <si>
+    <t>KRAMAREWICZ, Charles</t>
+  </si>
+  <si>
+    <t>15th Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>27th Bombardment Group, Light</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/9903-kramarewicz-charles</t>
+  </si>
+  <si>
+    <t>KRIDELBAUGH, Glen Edward</t>
+  </si>
+  <si>
+    <t>Harrison County, Indiana</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19842-kridelbaugh-glen-edward</t>
+  </si>
+  <si>
+    <t>KROGULSKI, Anthony Michael</t>
+  </si>
+  <si>
+    <t>Ashley, Luzerne County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13384-krogulski-anthony-michael</t>
+  </si>
+  <si>
+    <t>KROLIKOWSKI, Leonard John</t>
+  </si>
+  <si>
+    <t>357th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19845-krolikowski-leonard-john</t>
+  </si>
+  <si>
+    <t>KUEMMERLE, Christy R</t>
+  </si>
+  <si>
+    <t>Sewickley, Allegheny County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19850-kuemmerle-christy-r</t>
+  </si>
+  <si>
+    <t>KUPRIS, Felix F</t>
+  </si>
+  <si>
+    <t>O-1317406</t>
+  </si>
+  <si>
+    <t>Binghamton, Broome County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4792-kupris-felix-f</t>
+  </si>
+  <si>
+    <t>KURGAN, Stanley  Jr</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19858-kurgan-stanley-jr</t>
+  </si>
+  <si>
+    <t>KURNAFIL, Stephen</t>
+  </si>
+  <si>
+    <t>533rd Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>381st Bombardment Group, Heavy</t>
+  </si>
+  <si>
+    <t>Onondaga County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/419-kurnafil-stephen</t>
+  </si>
+  <si>
+    <t>KURTZMAN, Lester</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19862-kurtzman-lester</t>
+  </si>
+  <si>
+    <t>KUTZ, Paul William</t>
+  </si>
+  <si>
+    <t>Mechanicsburg, Cumberland County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13388-kutz-paul-william</t>
+  </si>
+  <si>
+    <t>KUZIAN, Charles John</t>
+  </si>
+  <si>
+    <t>736th Tank Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19863-kuzian-charles-john</t>
+  </si>
+  <si>
+    <t>LA BADIE, Burton Mervine</t>
+  </si>
+  <si>
+    <t>Stroudsburg, Monroe County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19867-la-badie-burton-mervine</t>
+  </si>
+  <si>
+    <t>LA COURT, Efrain F</t>
+  </si>
+  <si>
+    <t>4021st Quartermaster Truck Company</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19869-la-court-efrain-f</t>
+  </si>
+  <si>
+    <t>LA FROMBOISE, Kenneth Clarence</t>
+  </si>
+  <si>
+    <t>71st Armored Field Artillery Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4527-la-fromboise-kenneth-clarence</t>
+  </si>
+  <si>
+    <t>LA QUADRA, Angelo Charles</t>
+  </si>
+  <si>
+    <t>Middlesex County, New Jersey</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19872-la-quadra-angelo-charles</t>
+  </si>
+  <si>
+    <t>LABOZETTA, Peter Paul</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19874-labozetta-peter-paul</t>
+  </si>
+  <si>
+    <t>LACHUT, Sigismund</t>
+  </si>
+  <si>
+    <t>Lincoln, Providence County, Rhode Island</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19875-lachut-sigismund</t>
+  </si>
+  <si>
+    <t>LACNY, Stanley Walter</t>
+  </si>
+  <si>
+    <t>34th Tank Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19878-lacny-stanley-walter</t>
+  </si>
+  <si>
+    <t>LAIGAIE, Charles Franklin Jr "Bucky"</t>
+  </si>
+  <si>
+    <t>Atlantic City, Atlantic County, New Jersey</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13395-laigaie-charles-franklin-jr-bucky</t>
+  </si>
+  <si>
+    <t>LAMB, Jack Donald</t>
+  </si>
+  <si>
+    <t>Apollo, Armstrong County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19890-lamb-jack-donald</t>
+  </si>
+  <si>
+    <t>LAMONT, Hugh W</t>
+  </si>
+  <si>
+    <t>315th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19897-lamont-hugh-w</t>
+  </si>
+  <si>
+    <t>LAMONTAGNE, Leo Joseph</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4101-lamontagne-leo-joseph</t>
+  </si>
+  <si>
+    <t>LANCE, Harry Ernest Jr</t>
+  </si>
+  <si>
+    <t>Newport, Jackson County, Arkansas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/2432-lance-harry-ernest-jr</t>
+  </si>
+  <si>
+    <t>LANDRY, Gedeon Joseph</t>
+  </si>
+  <si>
+    <t>Manchester, Hillsborough County, New Hampshire</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19901-landry-gedeon-joseph</t>
+  </si>
+  <si>
+    <t>LANTZ, Donald Edward Howard</t>
+  </si>
+  <si>
+    <t>400th Armored Field Artillery Battalion</t>
+  </si>
+  <si>
+    <t>Beverly, Essex County, Massachusetts</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/304-lantz-donald-edward-howard</t>
+  </si>
+  <si>
+    <t>LAQUIDARA, Emilio Carmelo</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19913-laquidara-emilio-carmelo</t>
+  </si>
+  <si>
+    <t>LARA, Faustino R</t>
+  </si>
+  <si>
+    <t>Reeves County, Texas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19914-lara-faustino-r</t>
+  </si>
+  <si>
+    <t>LAURIE, James H</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4038-laurie-james-h</t>
+  </si>
+  <si>
+    <t>LAWLER, Francis Donald  "Donny"</t>
+  </si>
+  <si>
+    <t>2nd Infantry Regiment</t>
+  </si>
+  <si>
+    <t>5th Infantry Division</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19925-lawler-francis-donald-donny</t>
+  </si>
+  <si>
+    <t>LAWRENCE, Julius Augustus</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19926-lawrence-julius-augustus</t>
+  </si>
+  <si>
+    <t>LE GALL, Bertram T</t>
+  </si>
+  <si>
+    <t>4410th Quartermaster Service Company</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19937-le-gall-bertram-t</t>
+  </si>
+  <si>
+    <t>LE VARIO, Dolores</t>
+  </si>
+  <si>
+    <t>Presidio County, Texas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19940-le-vario-dolores</t>
+  </si>
+  <si>
+    <t>LEACH, Clarence Harrison  "Red"</t>
+  </si>
+  <si>
+    <t>36th Tank Battalion</t>
+  </si>
+  <si>
+    <t>Fayette County, West Virginia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/2453-leach-clarence-harrison-red</t>
+  </si>
+  <si>
+    <t>LEATHERS, Harlan Rickert</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19943-leathers-harlan-rickert</t>
+  </si>
+  <si>
+    <t>LEE, Robert E</t>
+  </si>
+  <si>
+    <t>4227th Quartermaster Service Company</t>
+  </si>
+  <si>
+    <t>Hardee County, Florida</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19954-lee-robert-e</t>
+  </si>
+  <si>
+    <t>LEFFELMAN, Ralph J</t>
+  </si>
+  <si>
+    <t>322nd Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/5418-leffelman-ralph-j</t>
+  </si>
+  <si>
+    <t>LEHMAN, Edward Joseph</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19960-lehman-edward-joseph</t>
+  </si>
+  <si>
+    <t>LEKANIDIS, Costas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19967-lekanidis-costas</t>
+  </si>
+  <si>
+    <t>LENNON, John Thomas</t>
+  </si>
+  <si>
+    <t>6804th Quartermaster Car Company</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19972-lennon-john-thomas</t>
+  </si>
+  <si>
+    <t>LERMA, William</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19977-lerma-william</t>
+  </si>
+  <si>
+    <t>LEVER, Robert Thomas</t>
+  </si>
+  <si>
+    <t>Linden, Union County, New Jersey</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19979-lever-robert-thomas</t>
+  </si>
+  <si>
+    <t>LEVEY, Paul Don</t>
+  </si>
+  <si>
+    <t>715th Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/2476-levey-paul-don</t>
+  </si>
+  <si>
+    <t>LEVINSON, Moses</t>
+  </si>
+  <si>
+    <t>208th Engineer Combat Battalion</t>
+  </si>
+  <si>
+    <t>Charleston County, South Carolina</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19981-levinson-moses</t>
+  </si>
+  <si>
+    <t>LEVY, Bertram Roy</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19982-levy-bertram-roy</t>
+  </si>
+  <si>
+    <t>LEWTER, Wilto Artist</t>
+  </si>
+  <si>
+    <t>3715th Quartermaster Truck Company</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13417-lewter-wilto-artist</t>
+  </si>
+  <si>
+    <t>LICATO, Angelo Jo</t>
+  </si>
+  <si>
+    <t>351st Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>100th Bombardment Group, Heavy</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/2455-licato-angelo-jo</t>
+  </si>
+  <si>
+    <t>LINCICOME, Clark Floyd</t>
+  </si>
+  <si>
+    <t>417th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>76th Infantry Division</t>
+  </si>
+  <si>
+    <t>Marietta, Washington County, Ohio</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19991-lincicome-clark-floyd</t>
+  </si>
+  <si>
+    <t>LINDBERG, Evert</t>
+  </si>
+  <si>
+    <t>401st Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>Washington County, Oregon</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19992-lindberg-evert</t>
+  </si>
+  <si>
+    <t>LINDSAY, Bernard Edward</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4076-lindsay-bernard-edward</t>
+  </si>
+  <si>
+    <t>LINDSEY, Wendling Thomas</t>
+  </si>
+  <si>
+    <t>New Orleans, Orleans Parish, Louisiana</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/19996-lindsey-wendling-thomas</t>
+  </si>
+  <si>
+    <t>LING, Clarence Kenneth</t>
+  </si>
+  <si>
+    <t>85th Cavalry Reconnaissance Squadron (Mechanized)</t>
+  </si>
+  <si>
+    <t>Granite City, Madison County, Illinois</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/2458-ling-clarence-kenneth</t>
+  </si>
+  <si>
+    <t>LINTEMAN, Grant Kerns</t>
+  </si>
+  <si>
+    <t>395th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>Connellsville, Fayette County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20000-linteman-grant-kerns</t>
+  </si>
+  <si>
+    <t>LOBINGER, John Anthony</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20011-lobinger-john-anthony</t>
+  </si>
+  <si>
+    <t>LOCKE, James A</t>
+  </si>
+  <si>
+    <t>Knox County, Kentucky</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20014-locke-james-a</t>
+  </si>
+  <si>
+    <t>LONG, Clyde Wilson</t>
+  </si>
+  <si>
+    <t>Scopus, Bollinger County, Missouri</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20023-long-clyde-wilson</t>
+  </si>
+  <si>
+    <t>LOPEZ, Anselmo C</t>
+  </si>
+  <si>
+    <t>112th Airborne Signal Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20028-lopez-anselmo-c</t>
+  </si>
+  <si>
+    <t>LORD, Emory Leroy</t>
+  </si>
+  <si>
+    <t>224th Airborne Medical Company</t>
+  </si>
+  <si>
+    <t>Eldorado, Dorchester County, Maryland</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/7384-lord-emory-leroy</t>
+  </si>
+  <si>
+    <t>LORD, John</t>
+  </si>
+  <si>
+    <t>630th Tank Destroyer Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20030-lord-john</t>
+  </si>
+  <si>
+    <t>LORIA, Philip</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20032-loria-philip</t>
+  </si>
+  <si>
+    <t>LORING, Allan William</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13434-loring-allan-william</t>
+  </si>
+  <si>
+    <t>LOSACCO, Michael A</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13435-losacco-michael-a</t>
+  </si>
+  <si>
+    <t>LOWE, Floyd</t>
+  </si>
+  <si>
+    <t>487th Port Battalion</t>
+  </si>
+  <si>
+    <t>Canton, Stark County, Ohio</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20036-lowe-floyd</t>
+  </si>
+  <si>
+    <t>LOWERY, Homer David</t>
+  </si>
+  <si>
+    <t>Tulsa County, Oklahoma</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/1019-lowery-homer-david</t>
+  </si>
+  <si>
+    <t>LUCAS, Benjamin William</t>
+  </si>
+  <si>
+    <t>Cattaraugus County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20045-lucas-benjamin-william</t>
+  </si>
+  <si>
+    <t>LUICK, Ferdinand William</t>
+  </si>
+  <si>
+    <t>86th Squadron</t>
+  </si>
+  <si>
+    <t>437th Troop Carrier Group</t>
+  </si>
+  <si>
+    <t>Hudson County, New Jersey</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/316-luick-ferdinand-william</t>
+  </si>
+  <si>
+    <t>LUITZ, Erich</t>
+  </si>
+  <si>
+    <t>Madison, Madison County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20051-luitz-erich</t>
+  </si>
+  <si>
+    <t>LUKACH, George  Jr</t>
+  </si>
+  <si>
+    <t>Lackawanna County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20052-lukach-george-jr</t>
+  </si>
+  <si>
+    <t>LUKACS, James Steven</t>
+  </si>
+  <si>
+    <t>74th Engineer Light Pontoon Company</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20053-lukacs-james-steven</t>
+  </si>
+  <si>
+    <t>LUM, Jerry Milton</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20057-lum-jerry-milton</t>
+  </si>
+  <si>
+    <t>LYLES, Clarence Albert</t>
+  </si>
+  <si>
+    <t>29th Signal Construction Battalion</t>
+  </si>
+  <si>
+    <t>Bryantown, Charles County, Maryland</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20068-lyles-clarence-albert</t>
+  </si>
+  <si>
+    <t>LYNCH, William P</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20070-lynch-william-p</t>
+  </si>
+  <si>
+    <t>LYNDSEY, Joseph Myles</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20071-lyndsey-joseph-myles</t>
+  </si>
+  <si>
+    <t>LYNHAM, Ernest H</t>
+  </si>
+  <si>
+    <t>Fort Williams, Ontario, Canada</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20072-lynham-ernest-h</t>
+  </si>
+  <si>
+    <t>LYONS, Donald Edward</t>
+  </si>
+  <si>
+    <t>Lucas County, Ohio</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13443-lyons-donald-edward</t>
+  </si>
+  <si>
+    <t>MAC LELLAN, Arthur Norman</t>
+  </si>
+  <si>
+    <t>110th Field Artillery Battalion</t>
+  </si>
+  <si>
+    <t>Buffalo, Erie County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14291-mac-lellan-arthur-norman</t>
+  </si>
+  <si>
+    <t>MACHLOWSKI, Henry</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20081-machlowski-henry</t>
+  </si>
+  <si>
+    <t>MACQUEEN, John Campbell</t>
+  </si>
+  <si>
+    <t>614th Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20080-macqueen-john-campbell</t>
+  </si>
+  <si>
+    <t>MAGEE, Walter R</t>
+  </si>
+  <si>
+    <t>Tioga County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20096-magee-walter-r</t>
+  </si>
+  <si>
+    <t>MANUS, Thanual Bird</t>
+  </si>
+  <si>
+    <t>Sparta, White County, Tennessee</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20122-manus-thanual-bird</t>
+  </si>
+  <si>
+    <t>MARCO, Vito</t>
+  </si>
+  <si>
+    <t>817th Tank Destroyer Battalion</t>
+  </si>
+  <si>
+    <t>Oneida County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20127-marco-vito</t>
+  </si>
+  <si>
+    <t>MARCUS, Robert Fisher</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20128-marcus-robert-fisher</t>
+  </si>
+  <si>
+    <t>MAREK, Florian Andrew</t>
+  </si>
+  <si>
+    <t>Lansford, Carbon County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20129-marek-florian-andrew</t>
+  </si>
+  <si>
+    <t>MARGASON, Mark William</t>
+  </si>
+  <si>
+    <t>Albany, Linn County, Oregon</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/583-margason-mark-william</t>
+  </si>
+  <si>
+    <t>MARHUT, Alvin Theodore</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4229-marhut-alvin-theodore</t>
+  </si>
+  <si>
+    <t>MARKS, Arthur R</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4230-marks-arthur-r</t>
+  </si>
+  <si>
+    <t>MARS, Hymen H</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14315-mars-hymen-h</t>
+  </si>
+  <si>
+    <t>MARSHALL, Albert William</t>
+  </si>
+  <si>
+    <t>Forrest County, Mississippi</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20145-marshall-albert-william</t>
+  </si>
+  <si>
+    <t>MARSHALL, Thomas Michael</t>
+  </si>
+  <si>
+    <t>23rd Infantry Regiment</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20149-marshall-thomas-michael</t>
+  </si>
+  <si>
+    <t>MARSIGLIANO, Frank</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20151-marsigliano-frank</t>
+  </si>
+  <si>
+    <t>MARTEL, Wilfred E</t>
+  </si>
+  <si>
+    <t>Pawtucket, Providence County, Rhode Island</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20152-martel-wilfred-e</t>
+  </si>
+  <si>
+    <t>MARTIN, Albert  Jr</t>
+  </si>
+  <si>
+    <t>571st Railhead Company</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/8645-martin-albert-jr</t>
+  </si>
+  <si>
+    <t>MARTIN, Earl Alfred</t>
+  </si>
+  <si>
+    <t>138th Engineer Combat Battalion</t>
+  </si>
+  <si>
+    <t>1147th Engineer Combat Group</t>
+  </si>
+  <si>
+    <t>Blue Sulphur, Greenbrier County, West Virginia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20158-martin-earl-alfred</t>
+  </si>
+  <si>
+    <t>MARTINEZ, Alfred Sebastian</t>
+  </si>
+  <si>
+    <t>Saticoy, Ventura County, California</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20168-martinez-alfred-sebastian</t>
+  </si>
+  <si>
+    <t>MARUCAS, Nickolas Anthony</t>
+  </si>
+  <si>
+    <t>907th Glider Field Artillery Battalion</t>
+  </si>
+  <si>
+    <t>Coraopolis, Allegheny County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20177-marucas-nickolas-anthony</t>
+  </si>
+  <si>
+    <t>MASNICA, John Joseph</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14321-masnica-john-joseph</t>
+  </si>
+  <si>
+    <t>MASON, George H</t>
+  </si>
+  <si>
+    <t>Lowndes County, Mississippi</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20182-mason-george-h</t>
+  </si>
+  <si>
+    <t>MASON, Ray Hadley</t>
+  </si>
+  <si>
+    <t>2nd Ranger Battalion</t>
+  </si>
+  <si>
+    <t>Pryor Creek, Mayes County, Oklahoma</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20183-mason-ray-hadley</t>
+  </si>
+  <si>
+    <t>MASS, Charles</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20188-mass-charles</t>
+  </si>
+  <si>
+    <t>MASSANELLI, Sonny  V</t>
+  </si>
+  <si>
+    <t>Pine Bluff, Jefferson County, Arkansas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20190-massanelli-sonny-v</t>
+  </si>
+  <si>
+    <t>MATEY, John</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/6110-matey-john</t>
+  </si>
+  <si>
+    <t>MATTHEWS, William G</t>
+  </si>
+  <si>
+    <t>142nd Signal Company</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20204-matthews-william-g</t>
+  </si>
+  <si>
+    <t>MATUSCIN, Rudolph John</t>
+  </si>
+  <si>
+    <t>Leechburg, Armstrong County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20206-matuscin-rudolph-john</t>
+  </si>
+  <si>
+    <t>MATY, Michael Augustine</t>
+  </si>
+  <si>
+    <t>349th Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>Bridgeport, Fairfield County, Connecticut</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/2350-maty-michael-augustine</t>
+  </si>
+  <si>
+    <t>MAURIN, John F Jr</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20209-maurin-john-f-jr</t>
+  </si>
+  <si>
+    <t>MAURYCY, Conroy Joseph</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20210-maurycy-conroy-joseph</t>
+  </si>
+  <si>
+    <t>MAY, Frank J</t>
+  </si>
+  <si>
+    <t>11th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>Hampden County, Massachusetts</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20216-may-frank-j</t>
+  </si>
+  <si>
+    <t>MAY, Raymond Graham</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/394-may-raymond-graham</t>
+  </si>
+  <si>
+    <t>MAZZAFERRI, Vincent Frank</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/8743-mazzaferri-vincent-frank</t>
+  </si>
+  <si>
+    <t>MC ADOO, Jesse James</t>
+  </si>
+  <si>
+    <t>4334th Quartermaster Service Company</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20228-mc-adoo-jesse-james</t>
+  </si>
+  <si>
+    <t>MC BEE, Robert Wayne</t>
+  </si>
+  <si>
+    <t>555th Anti-Aircraft Artillery (Automatic Weapons) Battalion</t>
+  </si>
+  <si>
+    <t>Carrollton, Carroll County, Missouri</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20231-mc-bee-robert-wayne</t>
+  </si>
+  <si>
+    <t>MC CAFFREY, Philip James</t>
+  </si>
+  <si>
+    <t>563rd Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>388th Bombardment Group, Heavy</t>
+  </si>
+  <si>
+    <t>Solano County, California</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/2625-mc-caffrey-philip-james</t>
+  </si>
+  <si>
+    <t>MC CALL, Cleo</t>
+  </si>
+  <si>
+    <t>Covina, Los Angeles County, California</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20234-mc-call-cleo</t>
+  </si>
+  <si>
+    <t>MC CARTNEY, Robert Avery</t>
+  </si>
+  <si>
+    <t>Caldwell County, Missouri</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20242-mc-cartney-robert-avery</t>
+  </si>
+  <si>
+    <t>MC CONNELL, Donald Woodland</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20255-mc-connell-donald-woodland</t>
+  </si>
+  <si>
+    <t>MC CONNELL, Peter S</t>
+  </si>
+  <si>
+    <t>Morris County, New Jersey</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14336-mc-connell-peter-s</t>
+  </si>
+  <si>
+    <t>MC CORMICK, William M</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20258-mc-cormick-william-m</t>
+  </si>
+  <si>
+    <t>MC COY, Richard J</t>
+  </si>
+  <si>
+    <t>506th Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/750-mc-coy-richard-j</t>
+  </si>
+  <si>
+    <t>MC DANIEL, John Clarence</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20268-mc-daniel-john-clarence</t>
+  </si>
+  <si>
+    <t>MC DERMOTT, Joseph Edward Jr</t>
+  </si>
+  <si>
+    <t>271st Infantry Regiment</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20269-mc-dermott-joseph-edward-jr</t>
+  </si>
+  <si>
+    <t>MC ELROY, Walter Everett</t>
+  </si>
+  <si>
+    <t>3941st Quartermaster Truck Company</t>
+  </si>
+  <si>
+    <t>Porter, Wagoner County, Oklahoma</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20278-mc-elroy-walter-everett</t>
+  </si>
+  <si>
+    <t>MC FARLAND, William Priest</t>
+  </si>
+  <si>
+    <t>O-194820</t>
+  </si>
+  <si>
+    <t>Monroe County, Missouri</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20282-mc-farland-william-priest</t>
+  </si>
+  <si>
+    <t>MC GEE, Gerald</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/3316-mc-gee-gerald</t>
+  </si>
+  <si>
+    <t>MC GILL, Elliton Neil</t>
+  </si>
+  <si>
+    <t>327th Medical Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20285-mc-gill-elliton-neil</t>
+  </si>
+  <si>
+    <t>MC GILLIVRAY, Frank W</t>
+  </si>
+  <si>
+    <t>Grosse Pointe, Wayne County, Michigan</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20286-mc-gillivray-frank-w</t>
+  </si>
+  <si>
+    <t>MC GUINESS, George Vincent Jr</t>
+  </si>
+  <si>
+    <t>701st Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20294-mc-guiness-george-vincent-jr</t>
+  </si>
+  <si>
+    <t>MC HENRY, Jack Amando</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4342-mc-henry-jack-amando</t>
+  </si>
+  <si>
+    <t>MC HUGH, John Patrick</t>
+  </si>
+  <si>
+    <t>341st Infantry Regiment</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20297-mc-hugh-john-patrick</t>
+  </si>
+  <si>
+    <t>MC INTYRE, John Travis</t>
+  </si>
+  <si>
+    <t>Simpson County, Mississippi</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20302-mc-intyre-john-travis</t>
+  </si>
+  <si>
+    <t>MC INTYRE, Neil William</t>
+  </si>
+  <si>
+    <t>634th Tank Destroyer Battalion</t>
+  </si>
+  <si>
+    <t>1st Platoon HQ - Security Section</t>
+  </si>
+  <si>
+    <t>Williston, Williams County, North Dakota</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20303-mc-intyre-neil-william</t>
+  </si>
+  <si>
+    <t>MC KAY, Donald Richard</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20305-mc-kay-donald-richard</t>
+  </si>
+  <si>
+    <t>MC KELVIN, Lloyd H</t>
+  </si>
+  <si>
+    <t>867th Field Artillery Battalion</t>
+  </si>
+  <si>
+    <t>Lanier County, Georgia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20309-mc-kelvin-lloyd-h</t>
+  </si>
+  <si>
+    <t>MC KEOWN, Thomas Francis</t>
+  </si>
+  <si>
+    <t>O1288266</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/8116-mc-keown-thomas-francis</t>
+  </si>
+  <si>
+    <t>MC LAIN, Neil J</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20315-mc-lain-neil-j</t>
+  </si>
+  <si>
+    <t>MC LAUGHLIN, Holland Charles</t>
+  </si>
+  <si>
+    <t>759th Tank Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20318-mc-laughlin-holland-charles</t>
+  </si>
+  <si>
+    <t>MC LEAN, Harry Louis</t>
+  </si>
+  <si>
+    <t>744th Tank Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14356-mc-lean-harry-louis</t>
+  </si>
+  <si>
+    <t>MC NAMARA, Robert Joseph</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20325-mc-namara-robert-joseph</t>
+  </si>
+  <si>
+    <t>MC NEILL, Lionel Luke</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14357-mc-neill-lionel-luke</t>
+  </si>
+  <si>
+    <t>MC TAMNEY, James Henry</t>
+  </si>
+  <si>
+    <t>Hasbrouck Heights, Bergen County, New Jersey</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4009-mc-tamney-james-henry</t>
+  </si>
+  <si>
+    <t>MC VAY, Sam E</t>
+  </si>
+  <si>
+    <t>3458th Quartermaster Truck Company</t>
+  </si>
+  <si>
+    <t>Muskogee County, Oklahoma</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20336-mc-vay-sam-e</t>
+  </si>
+  <si>
+    <t>MEEKS, Thurman</t>
+  </si>
+  <si>
+    <t>31st Tank Battalion</t>
+  </si>
+  <si>
+    <t>Culverton, Hancock County, Georgia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4344-meeks-thurman</t>
+  </si>
+  <si>
+    <t>MEIGS, Gates Thomas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20349-meigs-gates-thomas</t>
+  </si>
+  <si>
+    <t>MERSHON, George Larnce</t>
+  </si>
+  <si>
+    <t>Oklahoma County, Oklahoma</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4762-mershon-george-larnce</t>
+  </si>
+  <si>
+    <t>MICHAUD, Aurele Joseph</t>
+  </si>
+  <si>
+    <t>Providence County, Rhode Island</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20377-michaud-aurele-joseph</t>
+  </si>
+  <si>
+    <t>MICHEL, Joseph</t>
+  </si>
+  <si>
+    <t>Jefferson Parish, Louisiana</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20379-michel-joseph</t>
+  </si>
+  <si>
+    <t>MIDDLEKAUFF, Raymond Harvey</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20381-middlekauff-raymond-harvey</t>
+  </si>
+  <si>
+    <t>MIDZINSKI, Stanley John</t>
+  </si>
+  <si>
+    <t>Chester, Delaware County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20382-midzinski-stanley-john</t>
+  </si>
+  <si>
+    <t>MIER, Phillip Julian</t>
+  </si>
+  <si>
+    <t>New Smyrna Beach, Volusia County, Florida</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20383-mier-phillip-julian</t>
+  </si>
+  <si>
+    <t>MIEZIS, Charles Anthony</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14375-miezis-charles-anthony</t>
+  </si>
+  <si>
+    <t>MIKLICH, Ivan John</t>
+  </si>
+  <si>
+    <t>01295923</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4818-miklich-ivan-john</t>
+  </si>
+  <si>
+    <t>MILDE, Robert Carl  "Bobby"</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/1053-milde-robert-carl-bobby</t>
+  </si>
+  <si>
+    <t>MILESKI, Henry Edward</t>
+  </si>
+  <si>
+    <t>06880802</t>
+  </si>
+  <si>
+    <t>Dubois, Clearfield County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14378-mileski-henry-edward</t>
+  </si>
+  <si>
+    <t>MILLAN, Carlos</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20387-millan-carlos</t>
+  </si>
+  <si>
+    <t>MILLER, Carl Henry</t>
+  </si>
+  <si>
+    <t>92nd Armored Field Artillery Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20393-miller-carl-henry</t>
+  </si>
+  <si>
+    <t>MILLER, George</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20396-miller-george</t>
+  </si>
+  <si>
+    <t>MILLER, Lawrence</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14380-miller-lawrence</t>
+  </si>
+  <si>
+    <t>MILLER, W D</t>
+  </si>
+  <si>
+    <t>598th Ordnance Ammunition Company</t>
+  </si>
+  <si>
+    <t>Levelland, Hockley County, Texas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20411-miller-w-d</t>
+  </si>
+  <si>
+    <t>MILLER, Winfred Eugene</t>
+  </si>
+  <si>
+    <t>196th Field Artillery Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20413-miller-winfred-eugene</t>
+  </si>
+  <si>
+    <t>MILLS, Fredrick Si</t>
+  </si>
+  <si>
+    <t>Monterey, Monterey County, California</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20418-mills-fredrick-si</t>
+  </si>
+  <si>
+    <t>MILLSAP, Eugene B  "Elwood"</t>
+  </si>
+  <si>
+    <t>Ardmore, Carter County, Oklahoma</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14387-millsap-eugene-b-elwood</t>
+  </si>
+  <si>
+    <t>MINTON, Willie</t>
+  </si>
+  <si>
+    <t>4043rd Quartermaster Truck Company</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20428-minton-willie</t>
+  </si>
+  <si>
+    <t>MIRABAL, Vincenti Juan</t>
+  </si>
+  <si>
+    <t>56th Armored Infantry Battalion</t>
+  </si>
+  <si>
+    <t>11th Armored Division</t>
+  </si>
+  <si>
+    <t>Santa Fe County, New Mexico</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20429-mirabal-vincenti-juan</t>
+  </si>
+  <si>
+    <t>MISQUEZ, Albert</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/8283-misquez-albert</t>
+  </si>
+  <si>
+    <t>MITCHELL, John C</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14392-mitchell-john-c</t>
+  </si>
+  <si>
+    <t>MOCIO, Edward</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20437-mocio-edward</t>
+  </si>
+  <si>
+    <t>MOFFETT, Walter S</t>
+  </si>
+  <si>
+    <t>Lehigh County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20439-moffett-walter-s</t>
+  </si>
+  <si>
+    <t>MOHLER, Norman Stanley</t>
+  </si>
+  <si>
+    <t>Warwick County, Virginia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20440-mohler-norman-stanley</t>
+  </si>
+  <si>
+    <t>MONTELEON, Joseph John</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20452-monteleon-joseph-john</t>
+  </si>
+  <si>
+    <t>MONTERIO, Francis Thomas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20453-monterio-francis-thomas</t>
+  </si>
+  <si>
+    <t>MOODY, Jacob Guy</t>
+  </si>
+  <si>
+    <t>Fayetteville, Washington County, Arkansas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4553-moody-jacob-guy</t>
+  </si>
+  <si>
+    <t>MORELLI, Philip J</t>
+  </si>
+  <si>
+    <t>New York City, New York County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20481-morelli-philip-j</t>
+  </si>
+  <si>
+    <t>MORRIS, John Joseph</t>
+  </si>
+  <si>
+    <t>660th Field Artillery Battalion</t>
+  </si>
+  <si>
+    <t>Allston, Suffolk County, Massachusetts</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20493-morris-john-joseph</t>
+  </si>
+  <si>
+    <t>MORRISON, Doris</t>
+  </si>
+  <si>
+    <t>1510th Engineer Water Supply Company</t>
+  </si>
+  <si>
+    <t>Longview, Gregg County, Texas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20501-morrison-doris</t>
+  </si>
+  <si>
+    <t>MORRISON, Hugh Richard</t>
+  </si>
+  <si>
+    <t>14th Tank Battalion</t>
+  </si>
+  <si>
+    <t>O1017961</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20502-morrison-hugh-richard</t>
+  </si>
+  <si>
+    <t>MORSE, James Elting</t>
+  </si>
+  <si>
+    <t>Wawarsing, Ulster County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20504-morse-james-elting</t>
+  </si>
+  <si>
+    <t>MOTTERN, Robert Leo</t>
+  </si>
+  <si>
+    <t>3rd Platoon</t>
+  </si>
+  <si>
+    <t>Hornbrook Mountain, Siskiyou County, California</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/2240-mottern-robert-leo</t>
+  </si>
+  <si>
+    <t>MOVSESSIAN, Souren Dickran</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20520-movsessian-souren-dickran</t>
+  </si>
+  <si>
+    <t>MULLIGAN, Joseph George</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20532-mulligan-joseph-george</t>
+  </si>
+  <si>
+    <t>MURPHY, Charles Thomas</t>
+  </si>
+  <si>
+    <t>81st Tank Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4623-murphy-charles-thomas</t>
+  </si>
+  <si>
+    <t>MURPHY, John Joseph</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/7670-murphy-john-joseph</t>
+  </si>
+  <si>
+    <t>NAFZ, Harry Clifford</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20554-nafz-harry-clifford</t>
+  </si>
+  <si>
+    <t>NAGY, Andrew Robert</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13446-nagy-andrew-robert</t>
+  </si>
+  <si>
+    <t>NAILS, James Hillery</t>
+  </si>
+  <si>
+    <t>Jacksonville, Duval County, Florida</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4384-nails-james-hillery</t>
+  </si>
+  <si>
+    <t>NANNERY, Edward Joseph</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20556-nannery-edward-joseph</t>
+  </si>
+  <si>
+    <t>NARDONE, Armundo Alfred  "Eddy"</t>
+  </si>
+  <si>
+    <t>314th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>Lynn, Essex County, Massachusetts</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20558-nardone-armundo-alfred-eddy</t>
+  </si>
+  <si>
+    <t>NASO, Michael</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13448-naso-michael</t>
+  </si>
+  <si>
+    <t>NATHAN, Ralph Murray</t>
+  </si>
+  <si>
+    <t>325th Ferry Squadron</t>
+  </si>
+  <si>
+    <t>31st Air Transport Group</t>
+  </si>
+  <si>
+    <t>O-2015568</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13451-nathan-ralph-murray</t>
+  </si>
+  <si>
+    <t>NEIMAN, Thomas J</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/6182-neiman-thomas-j</t>
+  </si>
+  <si>
+    <t>NELSON, Everett Hans</t>
+  </si>
+  <si>
+    <t>327th Field Artillery Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20573-nelson-everett-hans</t>
+  </si>
+  <si>
+    <t>NELSON, Robert Wilhelm Jr</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13457-nelson-robert-wilhelm-jr</t>
+  </si>
+  <si>
+    <t>NELSON, William J</t>
+  </si>
+  <si>
+    <t>Emsworth, Allegheny County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20576-nelson-william-j</t>
+  </si>
+  <si>
+    <t>NEWBERRY, Lester S</t>
+  </si>
+  <si>
+    <t>105th Medical Battalion</t>
+  </si>
+  <si>
+    <t>Gibson County, Indiana</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20584-newberry-lester-s</t>
+  </si>
+  <si>
+    <t>NEWMAN, Louis George</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/6176-newman-louis-george</t>
+  </si>
+  <si>
+    <t>NEY, Paul J</t>
+  </si>
+  <si>
+    <t>304th Medical Battalion</t>
+  </si>
+  <si>
+    <t>Delaware County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4004-ney-paul-j</t>
+  </si>
+  <si>
+    <t>NICHOLLS, Will Hall</t>
+  </si>
+  <si>
+    <t>Norfolk, Virginia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13461-nicholls-will-hall</t>
+  </si>
+  <si>
+    <t>NICKSON, Dock W</t>
+  </si>
+  <si>
+    <t>1363rd Engineer Dump Truck Company</t>
+  </si>
+  <si>
+    <t>Jasper County, Mississippi</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20595-nickson-dock-w</t>
+  </si>
+  <si>
+    <t>NICOSIA, Carl Anthony</t>
+  </si>
+  <si>
+    <t>193rd Field Artillery Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20597-nicosia-carl-anthony</t>
+  </si>
+  <si>
+    <t>NIEMANN, Louis W</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20601-niemann-louis-w</t>
+  </si>
+  <si>
+    <t>NOLLI, Augustine Dominic</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20610-nolli-augustine-dominic</t>
+  </si>
+  <si>
+    <t>NORDAN, William B</t>
+  </si>
+  <si>
+    <t>10th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>Harnett County, North Carolina</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20612-nordan-william-b</t>
+  </si>
+  <si>
+    <t>NORRELL, James Manuel</t>
+  </si>
+  <si>
+    <t>3222nd Quartermaster Service Company</t>
+  </si>
+  <si>
+    <t>Shawsville, Montgomery County, Virginia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20613-norrell-james-manuel</t>
+  </si>
+  <si>
+    <t>NORTON, Louden Henry Jr</t>
+  </si>
+  <si>
+    <t>Trenton, Mercer County, New Jersey</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20618-norton-louden-henry-jr</t>
+  </si>
+  <si>
+    <t>NUNN, Chester R</t>
+  </si>
+  <si>
+    <t>Oklahoma City, Oklahoma County, Oklahoma</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20627-nunn-chester-r</t>
+  </si>
+  <si>
+    <t>NURSE, Robert Edward</t>
+  </si>
+  <si>
+    <t>Neponset, Suffolk County, Massachusetts</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13475-nurse-robert-edward</t>
+  </si>
+  <si>
+    <t>NUSE, Edgar David</t>
+  </si>
+  <si>
+    <t>Media, Delaware County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13476-nuse-edgar-david</t>
+  </si>
+  <si>
+    <t>O'CONNELL, Charles</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20635-o-connell-charles</t>
+  </si>
+  <si>
+    <t>O'CONNELL, James Edward</t>
+  </si>
+  <si>
+    <t>Z-062945</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13477-o-connell-james-edward</t>
+  </si>
+  <si>
+    <t>O'DEA, Clifford J</t>
+  </si>
+  <si>
+    <t>O1289613</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20638-o-dea-clifford-j</t>
+  </si>
+  <si>
+    <t>O'KEEFE, Daniel J</t>
+  </si>
+  <si>
+    <t>294th Engineer Combat Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20649-o-keefe-daniel-j</t>
+  </si>
+  <si>
+    <t>O'NEIL, Jeremiah Harold</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20672-o-neil-jeremiah-harold</t>
+  </si>
+  <si>
+    <t>OCHLAN, Charles</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13489-ochlan-charles</t>
+  </si>
+  <si>
+    <t>OESTREICHER, Seymour Charles</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20643-oestreicher-seymour-charles</t>
+  </si>
+  <si>
+    <t>OFER, John Herbert</t>
+  </si>
+  <si>
+    <t>168th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>34th Infantry Division</t>
+  </si>
+  <si>
+    <t>Clark County, Indiana</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20644-ofer-john-herbert</t>
+  </si>
+  <si>
+    <t>OLENDER, Walter Vincent</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20656-olender-walter-vincent</t>
+  </si>
+  <si>
+    <t>OLSEN, Arthur Elmer</t>
+  </si>
+  <si>
+    <t>536th Engineer Light Pontoon Company</t>
+  </si>
+  <si>
+    <t>Greene County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20659-olsen-arthur-elmer</t>
+  </si>
+  <si>
+    <t>OLSON, Alvin</t>
+  </si>
+  <si>
+    <t>Iron Mountain, Dickinson County, Michigan</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20660-olson-alvin</t>
+  </si>
+  <si>
+    <t>ONTIVEROZ, Gustavo Rodriguez</t>
+  </si>
+  <si>
+    <t>55th Armored Infantry Battalion</t>
+  </si>
+  <si>
+    <t>San Antonio, Bexar County, Texas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4388-ontiveroz-gustavo-rodriguez</t>
+  </si>
+  <si>
+    <t>ORPHAN, James John</t>
+  </si>
+  <si>
+    <t>Watertown, Middlesex County, Massachusetts</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20675-orphan-james-john</t>
+  </si>
+  <si>
+    <t>OTENBAKER, George E</t>
+  </si>
+  <si>
+    <t>298th Engineer Combat Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/7341-otenbaker-george-e</t>
+  </si>
+  <si>
+    <t>OUSELEY, William Joseph</t>
+  </si>
+  <si>
+    <t>474th Anti-Aircraft Artillery (Automatic Weapons) Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20685-ouseley-william-joseph</t>
+  </si>
+  <si>
+    <t>OWENS, Wayne Ceborn</t>
+  </si>
+  <si>
+    <t>Fresno, Fresno County, California</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20694-owens-wayne-ceborn</t>
+  </si>
+  <si>
+    <t>OXFORD, Earl</t>
+  </si>
+  <si>
+    <t>38th Engineer General Service Regiment</t>
+  </si>
+  <si>
+    <t>Perry County, Kentucky</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20695-oxford-earl</t>
+  </si>
+  <si>
+    <t>PACKARD, Harold J</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/402-packard-harold-j</t>
+  </si>
+  <si>
+    <t>PAGEL, Alvin William</t>
+  </si>
+  <si>
+    <t>88th Cavalry Reconnaissance Squadron (Mechanized)</t>
+  </si>
+  <si>
+    <t>O-1016871</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/6376-pagel-alvin-william</t>
+  </si>
+  <si>
+    <t>PALMBLAD, John</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13498-palmblad-john</t>
+  </si>
+  <si>
+    <t>PALMER, Harry  Jr</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20711-palmer-harry-jr</t>
+  </si>
+  <si>
+    <t>PANEK, Walter Peter</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20715-panek-walter-peter</t>
+  </si>
+  <si>
+    <t>PARADISE, Alan Hilmers</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20717-paradise-alan-hilmers</t>
+  </si>
+  <si>
+    <t>PARK, Robert Phelps</t>
+  </si>
+  <si>
+    <t>44th Armored Infantry Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20723-park-robert-phelps</t>
+  </si>
+  <si>
+    <t>PARRA, Ricardo Maldonado</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20734-parra-ricardo-maldonado</t>
+  </si>
+  <si>
+    <t>PARSON, Lawrence</t>
+  </si>
+  <si>
+    <t>532nd Quartermaster Salvation &amp; Repair Company</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20736-parson-lawrence</t>
+  </si>
+  <si>
+    <t>PARSONS, Marlow Washington</t>
+  </si>
+  <si>
+    <t>20th Field Hospital</t>
+  </si>
+  <si>
+    <t>Calhoun County, West Virginia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13511-parsons-marlow-washington</t>
+  </si>
+  <si>
+    <t>PARTRIDGE, Albert</t>
+  </si>
+  <si>
+    <t>Newnan, Coweta County, Georgia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/6963-partridge-albert</t>
+  </si>
+  <si>
+    <t>PASTULA, Leo Michael</t>
+  </si>
+  <si>
+    <t>44th Cavalry Reconnaissance Squadron (Mechanized)</t>
+  </si>
+  <si>
+    <t>B Troop</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20743-pastula-leo-michael</t>
+  </si>
+  <si>
+    <t>PASZKOWSKI, John J</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4394-paszkowski-john-j</t>
+  </si>
+  <si>
+    <t>PATE, Francis Allen</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20745-pate-francis-allen</t>
+  </si>
+  <si>
+    <t>PATE, Herbert Leroy</t>
+  </si>
+  <si>
+    <t>4453rd Quartermaster Service Company</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20746-pate-herbert-leroy</t>
+  </si>
+  <si>
+    <t>PATRICK, William Mc Ewan</t>
+  </si>
+  <si>
+    <t>95th Armored Field Artillery Battalion</t>
+  </si>
+  <si>
+    <t>Operations Platoon - Operations and Fire Direction Section</t>
+  </si>
+  <si>
+    <t>O-1182219</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4615-patrick-william-mc-ewan</t>
+  </si>
+  <si>
+    <t>PATTON, Clifford E</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/8469-patton-clifford-e</t>
+  </si>
+  <si>
+    <t>PEACOCK, James Warner Jr</t>
+  </si>
+  <si>
+    <t>O-742887</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/9932-peacock-james-warner-jr</t>
+  </si>
+  <si>
+    <t>PEARSON, Alfred</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13521-pearson-alfred</t>
+  </si>
+  <si>
+    <t>PECK, Robert Frank</t>
+  </si>
+  <si>
+    <t>Hennepin County, Minnesota</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20759-peck-robert-frank</t>
+  </si>
+  <si>
+    <t>PECKHAM, Frank Barry</t>
+  </si>
+  <si>
+    <t>149th Armored Signal Company</t>
+  </si>
+  <si>
+    <t>Miami, Dade County, Florida</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20761-peckham-frank-barry</t>
+  </si>
+  <si>
+    <t>PELUSO, Andrew Joseph</t>
+  </si>
+  <si>
+    <t>571st Anti-Aircraft Artillery (Automatic Weapons) Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20771-peluso-andrew-joseph</t>
+  </si>
+  <si>
+    <t>PENSINGER, Leander F</t>
+  </si>
+  <si>
+    <t>Elkhart, Elkhart County, Indiana</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20780-pensinger-leander-f</t>
+  </si>
+  <si>
+    <t>PEPLINSKI, Theodore</t>
+  </si>
+  <si>
+    <t>Nanticoke, Luzerne County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20781-peplinski-theodore</t>
+  </si>
+  <si>
+    <t>PERRINE, Ralph Carmen</t>
+  </si>
+  <si>
+    <t>24th Cavalry Reconnaissance Squadron (Mechanized)</t>
+  </si>
+  <si>
+    <t>4th Cavalry Group</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20787-perrine-ralph-carmen</t>
+  </si>
+  <si>
+    <t>PERUSEK, Frank Matthew</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/5959-perusek-frank-matthew</t>
+  </si>
+  <si>
+    <t>PETERSON, Lloyd Marvin</t>
+  </si>
+  <si>
+    <t>23rd Armored Engineer Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20800-peterson-lloyd-marvin</t>
+  </si>
+  <si>
+    <t>PETRASEK, August Frank Jr</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20803-petrasek-august-frank-jr</t>
+  </si>
+  <si>
+    <t>PETREKOVICH, Frederick Joseph</t>
+  </si>
+  <si>
+    <t>703rd Tank Destroyer Battalion</t>
+  </si>
+  <si>
+    <t>St. Clair County, Illinois</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20804-petrekovich-frederick-joseph</t>
+  </si>
+  <si>
+    <t>PETRYNA, George</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20808-petryna-george</t>
+  </si>
+  <si>
+    <t>PFEIFFER, Clifford</t>
+  </si>
+  <si>
+    <t>47th Armored Infantry Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4726-pfeiffer-clifford</t>
+  </si>
+  <si>
+    <t>PHILLIPS, Carl Haralson</t>
+  </si>
+  <si>
+    <t>1289th Engineer Combat Battalion</t>
+  </si>
+  <si>
+    <t>O-1115064</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13535-phillips-carl-haralson</t>
+  </si>
+  <si>
+    <t>PIASECKI, Eugene Chester</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20826-piasecki-eugene-chester</t>
+  </si>
+  <si>
+    <t>PINTO, John G</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20839-pinto-john-g</t>
+  </si>
+  <si>
+    <t>PIPER, George Beasley</t>
+  </si>
+  <si>
+    <t>Nashville, Davidson County, Tennessee</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20840-piper-george-beasley</t>
+  </si>
+  <si>
+    <t>PITT, Milo Stanley</t>
+  </si>
+  <si>
+    <t>247th Engineer Combat Battalion</t>
+  </si>
+  <si>
+    <t>Kenton County, Kentucky</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20844-pitt-milo-stanley</t>
+  </si>
+  <si>
+    <t>PITTS, John Lewis Jr</t>
+  </si>
+  <si>
+    <t>3456th Quartermaster Truck Company</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20847-pitts-john-lewis-jr</t>
+  </si>
+  <si>
+    <t>PLANSTER, John Joseph</t>
+  </si>
+  <si>
+    <t>385th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20849-planster-john-joseph</t>
+  </si>
+  <si>
+    <t>PLATECK, Stephen</t>
+  </si>
+  <si>
+    <t>227th Field Artillery Battalion</t>
+  </si>
+  <si>
+    <t>O-1180298</t>
+  </si>
+  <si>
+    <t>Youngstown, Mahoning County, Ohio</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13548-plateck-stephen</t>
+  </si>
+  <si>
+    <t>PLEASANT, A C</t>
+  </si>
+  <si>
+    <t>3279th Quartermaster Service Company</t>
+  </si>
+  <si>
+    <t>Yazoo City, Yazoo County, Mississippi</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13550-pleasant-a-c</t>
+  </si>
+  <si>
+    <t>PODOLSKY, Irving</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20854-podolsky-irving</t>
+  </si>
+  <si>
+    <t>POFF, Henry Wiley</t>
+  </si>
+  <si>
+    <t>Fincastle, Botetourt County, Virginia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20855-poff-henry-wiley</t>
+  </si>
+  <si>
+    <t>POGUE, William A</t>
+  </si>
+  <si>
+    <t>Moore, Muskogee County, Oklahoma</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20856-pogue-william-a</t>
+  </si>
+  <si>
+    <t>PORTER, Hollis Gerald</t>
+  </si>
+  <si>
+    <t>Gibson County, Tennessee</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4461-porter-hollis-gerald</t>
+  </si>
+  <si>
+    <t>PORTER, Jack  Jr</t>
+  </si>
+  <si>
+    <t>Orange County, Florida</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/996-porter-jack-jr</t>
+  </si>
+  <si>
+    <t>PORZ, Robert Otto</t>
+  </si>
+  <si>
+    <t>Newport, Washington County, Ohio</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20867-porz-robert-otto</t>
+  </si>
+  <si>
+    <t>PRATT, Walter S</t>
+  </si>
+  <si>
+    <t>Capital Heights, Prince George's County, Maryland</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20884-pratt-walter-s</t>
+  </si>
+  <si>
+    <t>PRICE, Charles Francis</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20891-price-charles-francis</t>
+  </si>
+  <si>
+    <t>PROHOROFF, Alex</t>
+  </si>
+  <si>
+    <t>Phoenix, Maricopa County, Arizona</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13568-prohoroff-alex</t>
+  </si>
+  <si>
+    <t>PROKOP, Nicholas J</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/6399-prokop-nicholas-j</t>
+  </si>
+  <si>
+    <t>PYTEL, John Joseph</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4830-pytel-john-joseph</t>
+  </si>
+  <si>
+    <t>QUIGLEY, Clyde Stanley</t>
+  </si>
+  <si>
+    <t>26th Infantry Division</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13572-quigley-clyde-stanley</t>
+  </si>
+  <si>
+    <t>QUINN, Frank</t>
+  </si>
+  <si>
+    <t>Harrison, Hudson County, New Jersey</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/10193-quinn-frank</t>
+  </si>
+  <si>
+    <t>RABELL, Milton Kenneth</t>
+  </si>
+  <si>
+    <t>Crawford County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20915-rabell-milton-kenneth</t>
+  </si>
+  <si>
+    <t>RACZNIAK, Louis Edward</t>
+  </si>
+  <si>
+    <t>Reconnaissance Company</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20916-raczniak-louis-edward</t>
+  </si>
+  <si>
+    <t>RAETHER, Theodore Herman</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20920-raether-theodore-herman</t>
+  </si>
+  <si>
+    <t>RAIDER, Raymond Ralph</t>
+  </si>
+  <si>
+    <t>Sacramento, Sacramento County, California</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20925-raider-raymond-ralph</t>
+  </si>
+  <si>
+    <t>RAKOFF, Leo</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20927-rakoff-leo</t>
+  </si>
+  <si>
+    <t>RAMER, John Thomas</t>
+  </si>
+  <si>
+    <t>Chester County, Tennessee</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20930-ramer-john-thomas</t>
+  </si>
+  <si>
+    <t>RAMIREZ, Charles</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20931-ramirez-charles</t>
+  </si>
+  <si>
+    <t>RANKO, Charles William</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20939-ranko-charles-william</t>
+  </si>
+  <si>
+    <t>RAPKO, Michael</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20941-rapko-michael</t>
+  </si>
+  <si>
+    <t>RATKELIS, Thomas Stephen</t>
+  </si>
+  <si>
+    <t>557th Anti-Aircraft Artillery (Automatic Weapons) Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20948-ratkelis-thomas-stephen</t>
+  </si>
+  <si>
+    <t>RAY, Luther Bond</t>
+  </si>
+  <si>
+    <t>353rd Infantry Regiment</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20951-ray-luther-bond</t>
+  </si>
+  <si>
+    <t>REEVES, Joseph Edward</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20966-reeves-joseph-edward</t>
+  </si>
+  <si>
+    <t>REGEN, Chester Arnold</t>
+  </si>
+  <si>
+    <t>Dallas, Dallas County, Texas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20969-regen-chester-arnold</t>
+  </si>
+  <si>
+    <t>REICHENBACH, Arno K</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/958-reichenbach-arno-k</t>
+  </si>
+  <si>
+    <t>REILEY, Glenn Victor</t>
+  </si>
+  <si>
+    <t>753rd Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>458th Bombardment Group, Heavy</t>
+  </si>
+  <si>
+    <t>Harrisburg, Dauphin County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/1185-reiley-glenn-victor</t>
+  </si>
+  <si>
+    <t>REINHARDT, John Albert</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20979-reinhardt-john-albert</t>
+  </si>
+  <si>
+    <t>RENDER, Harold John</t>
+  </si>
+  <si>
+    <t>South Amboy, Middlesex County, New Jersey</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/20987-render-harold-john</t>
+  </si>
+  <si>
+    <t>RESSANI, Mario L</t>
+  </si>
+  <si>
+    <t>Schenley, Armstrong County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/1036-ressani-mario-l</t>
+  </si>
+  <si>
+    <t>REW, Howard Austin</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21001-rew-howard-austin</t>
+  </si>
+  <si>
+    <t>RICE, Stanley</t>
+  </si>
+  <si>
+    <t>987th Field Artillery Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21013-rice-stanley</t>
+  </si>
+  <si>
+    <t>RICHARD, Wallace</t>
+  </si>
+  <si>
+    <t>4332nd Quartermaster Service Company</t>
+  </si>
+  <si>
+    <t>Opelousas, St. Landry Parish, Louisiana</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21017-richard-wallace</t>
+  </si>
+  <si>
+    <t>RICHARDSON, Allen Edgar</t>
+  </si>
+  <si>
+    <t>Webster Parish, Louisiana</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13593-richardson-allen-edgar</t>
+  </si>
+  <si>
+    <t>RICHARDSON, Donald Elmer</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21021-richardson-donald-elmer</t>
+  </si>
+  <si>
+    <t>RICHMOND, Herman Douglas Sr</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21027-richmond-herman-douglas-sr</t>
+  </si>
+  <si>
+    <t>RIDEOUT, James A</t>
+  </si>
+  <si>
+    <t>3130th Quartermaster Service Company</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21031-rideout-james-a</t>
+  </si>
+  <si>
+    <t>RILEY, James William</t>
+  </si>
+  <si>
+    <t>O1322656</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21043-riley-james-william</t>
+  </si>
+  <si>
+    <t>ROACH, Harry Patrick</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21052-roach-harry-patrick</t>
+  </si>
+  <si>
+    <t>ROBACZYNSKI, John Stanley</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21056-robaczynski-john-stanley</t>
+  </si>
+  <si>
+    <t>ROBERTS, Alexander G</t>
+  </si>
+  <si>
+    <t>4th Cavalry Reconnaissance Squadron</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21058-roberts-alexander-g</t>
+  </si>
+  <si>
+    <t>ROBERTS, Benjamin Garfield</t>
+  </si>
+  <si>
+    <t>Braddock, Allegheny County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21060-roberts-benjamin-garfield</t>
+  </si>
+  <si>
+    <t>ROBERTS, Earl Thomas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21062-roberts-earl-thomas</t>
+  </si>
+  <si>
+    <t>ROBERTS, James Edward</t>
+  </si>
+  <si>
+    <t>Camden, Ouachita County, Arkansas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21065-roberts-james-edward</t>
+  </si>
+  <si>
+    <t>ROBINSON, Robert</t>
+  </si>
+  <si>
+    <t>Lower Merion, Montgomery County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21073-robinson-robert</t>
+  </si>
+  <si>
+    <t>ROBINSON, Thomas Dories</t>
+  </si>
+  <si>
+    <t>973rd Quartermaster Service Company</t>
+  </si>
+  <si>
+    <t>McDowell County, West Virginia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21075-robinson-thomas-dories</t>
+  </si>
+  <si>
+    <t>ROCHA, Miguel</t>
+  </si>
+  <si>
+    <t>San Luis Obispo, San Luis Obispo County, California</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21077-rocha-miguel</t>
+  </si>
+  <si>
+    <t>ROCHELLE, Kenneth</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13613-rochelle-kenneth</t>
+  </si>
+  <si>
+    <t>RODENHIZER, Duke Hopper</t>
+  </si>
+  <si>
+    <t>Mayo, Rockingham County, North Carolina</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13616-rodenhizer-duke-hopper</t>
+  </si>
+  <si>
+    <t>RODRIGUEZ, Herminio  Jr</t>
+  </si>
+  <si>
+    <t>786th Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>466th Bombardment Group, Heavy</t>
+  </si>
+  <si>
+    <t>Donora, Washington County, Pennsylvania</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/7199-rodriguez-herminio-jr</t>
+  </si>
+  <si>
+    <t>RODRIGUEZ, Mariano T</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21088-rodriguez-mariano-t</t>
+  </si>
+  <si>
+    <t>RODRIGUEZ, Tony</t>
+  </si>
+  <si>
+    <t>5th Engineer Combat Battalion</t>
+  </si>
+  <si>
+    <t>Los Cruces, Doña Ana County, New Mexico</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21089-rodriguez-tony</t>
+  </si>
+  <si>
+    <t>ROGERS, Harry James</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21097-rogers-harry-james</t>
+  </si>
+  <si>
+    <t>ROGERS, Howard H</t>
+  </si>
+  <si>
+    <t>Washington County, Tennessee</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21099-rogers-howard-h</t>
+  </si>
+  <si>
+    <t>ROGERS, John Roy</t>
+  </si>
+  <si>
+    <t>323rd Field Artillery Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21100-rogers-john-roy</t>
+  </si>
+  <si>
+    <t>ROGUES, Ernest</t>
+  </si>
+  <si>
+    <t>Franklin County, Maine</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4465-rogues-ernest</t>
+  </si>
+  <si>
+    <t>ROMANIELLO, George Michael</t>
+  </si>
+  <si>
+    <t>17th Cavalry Reconnaissance Squadron (Mechanized)</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21112-romaniello-george-michael</t>
+  </si>
+  <si>
+    <t>ROSAK, Albert</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21120-rosak-albert</t>
+  </si>
+  <si>
+    <t>ROSE, Edward Albert</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21121-rose-edward-albert</t>
+  </si>
+  <si>
+    <t>ROSE, Shirley</t>
+  </si>
+  <si>
+    <t>3912th Quartermaster Truck Company</t>
+  </si>
+  <si>
+    <t>Hickman County, Kentucky</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4681-rose-shirley</t>
+  </si>
+  <si>
+    <t>ROSICK, William S</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21128-rosick-william-s</t>
+  </si>
+  <si>
+    <t>ROSS, Edward Francis</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21129-ross-edward-francis</t>
+  </si>
+  <si>
+    <t>ROSS, Eric George</t>
+  </si>
+  <si>
+    <t>261st Ordnance Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21130-ross-eric-george</t>
+  </si>
+  <si>
+    <t>ROTHFUSS, Lewis William</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4455-rothfuss-lewis-william</t>
+  </si>
+  <si>
+    <t>ROUPA, Eduardo Fernandes</t>
+  </si>
+  <si>
+    <t>06147838</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/770-roupa-eduardo-fernandes</t>
+  </si>
+  <si>
+    <t>ROYAL, Howard Otto</t>
+  </si>
+  <si>
+    <t>278th Engineer Combat Battalion</t>
+  </si>
+  <si>
+    <t>Sylacauga, Talladega County, Alabama</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21150-royal-howard-otto</t>
+  </si>
+  <si>
+    <t>ROZAK, Alex Jacob</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21152-rozak-alex-jacob</t>
+  </si>
+  <si>
+    <t>RUBENSTEIN, Isidore</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21154-rubenstein-isidore</t>
+  </si>
+  <si>
+    <t>RUBENSTEIN, Murry</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/8288-rubenstein-murry</t>
+  </si>
+  <si>
+    <t>RUFENER, John</t>
+  </si>
+  <si>
+    <t>3576th Quartermaster Truck Company</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21159-rufener-john</t>
+  </si>
+  <si>
+    <t>RUHL, Raymond Percy</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21161-ruhl-raymond-percy</t>
+  </si>
+  <si>
+    <t>RULLO, Umberto Joseph</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13641-rullo-umberto-joseph</t>
+  </si>
+  <si>
+    <t>RUMOLO, Carmen</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21163-rumolo-carmen</t>
+  </si>
+  <si>
+    <t>RUSHTON, Richard H</t>
+  </si>
+  <si>
+    <t>101st Infantry Regiment</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21167-rushton-richard-h</t>
+  </si>
+  <si>
+    <t>RUSSELL, Edward E</t>
+  </si>
+  <si>
+    <t>Van Buren County, Arkansas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/13644-russell-edward-e</t>
+  </si>
+  <si>
+    <t>RUSSO, Cosmo M</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21169-russo-cosmo-m</t>
+  </si>
+  <si>
+    <t>RUTHERFORD, John Nathaniel</t>
+  </si>
+  <si>
+    <t>4th Signal Battalion</t>
+  </si>
+  <si>
+    <t>Attala County, Mississippi</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21171-rutherford-john-nathaniel</t>
+  </si>
+  <si>
+    <t>RUTIGLIANO, Dominick</t>
+  </si>
+  <si>
+    <t>Bedford Hills, Westchester County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21172-rutigliano-dominick</t>
+  </si>
+  <si>
+    <t>RYAN, George Joseph</t>
+  </si>
+  <si>
+    <t>304th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/471-ryan-george-joseph</t>
+  </si>
+  <si>
+    <t>RYCKMAN, Robert E</t>
+  </si>
+  <si>
+    <t>O1319445</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21180-ryckman-robert-e</t>
+  </si>
+  <si>
+    <t>SABELLA, Charles T</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/245-sabella-charles-t</t>
+  </si>
+  <si>
+    <t>SABO, Steve</t>
+  </si>
+  <si>
+    <t>Pine Bluff, Harrison County, West Virginia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21185-sabo-steve</t>
+  </si>
+  <si>
+    <t>SACHEWICZ, William P</t>
+  </si>
+  <si>
+    <t>277th Engineer Combat Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21186-sachewicz-william-p</t>
+  </si>
+  <si>
+    <t>SACKVILLE, George Elmer</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21187-sackville-george-elmer</t>
+  </si>
+  <si>
+    <t>SADLER, Ralph Hanning</t>
+  </si>
+  <si>
+    <t>Weakley County, Tennessee</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21188-sadler-ralph-hanning</t>
+  </si>
+  <si>
+    <t>SAFKO, Michael John Jr</t>
+  </si>
+  <si>
+    <t>San Diego County, California</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21189-safko-michael-john-jr</t>
+  </si>
+  <si>
+    <t>SAGER, Herbert Oscar</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14429-sager-herbert-oscar</t>
+  </si>
+  <si>
+    <t>SALAZAR, Albert Mangerrez</t>
+  </si>
+  <si>
+    <t>327th Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21191-salazar-albert-mangerrez</t>
+  </si>
+  <si>
+    <t>SALLES, Gilbert</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21194-salles-gilbert</t>
+  </si>
+  <si>
+    <t>SALTZER, James P</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21195-saltzer-james-p</t>
+  </si>
+  <si>
+    <t>SANDERS, Ewell Wilson</t>
+  </si>
+  <si>
+    <t>Izard County, Arkansas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/8122-sanders-ewell-wilson</t>
+  </si>
+  <si>
+    <t>SANTOS, William Viera</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21206-santos-william-viera</t>
+  </si>
+  <si>
+    <t>SARUBBI, Arthur Joseph</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4686-sarubbi-arthur-joseph</t>
+  </si>
+  <si>
+    <t>SAVALLI, Michael Richard</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21217-savalli-michael-richard</t>
+  </si>
+  <si>
+    <t>SAVITZ, Ellis Birdsell</t>
+  </si>
+  <si>
+    <t>Clackamas County, Oregon</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21218-savitz-ellis-birdsell</t>
+  </si>
+  <si>
+    <t>SAWYER, Elmo</t>
+  </si>
+  <si>
+    <t>Ashley County, Arkansas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21220-sawyer-elmo</t>
+  </si>
+  <si>
+    <t>SAWYER, Phillip Franklin</t>
+  </si>
+  <si>
+    <t>Sulphur, Murray County, Oklahoma</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21221-sawyer-phillip-franklin</t>
+  </si>
+  <si>
+    <t>SAWYERS, Louie Lanno</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21222-sawyers-louie-lanno</t>
+  </si>
+  <si>
+    <t>SAXON, James Alford  "Jimmy"</t>
+  </si>
+  <si>
+    <t>Carroll County, Georgia</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21223-saxon-james-alford-jimmy</t>
+  </si>
+  <si>
+    <t>SAYLOR, Russell Edward</t>
+  </si>
+  <si>
+    <t>8th Quartermaster Company</t>
+  </si>
+  <si>
+    <t>Westchester County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21227-saylor-russell-edward</t>
+  </si>
+  <si>
+    <t>SCAFIDE, Salvatore Charles</t>
+  </si>
+  <si>
+    <t>585th Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>394th Bombardment Group, Medium</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21228-scafide-salvatore-charles</t>
+  </si>
+  <si>
+    <t>SCHARFF, George</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21233-scharff-george</t>
+  </si>
+  <si>
+    <t>SCHERPE, William Alfred</t>
+  </si>
+  <si>
+    <t>978th Field Artillery Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21235-scherpe-william-alfred</t>
+  </si>
+  <si>
+    <t>SCHMIDT, Donald A</t>
+  </si>
+  <si>
+    <t>Manitowoc Rapids, Manitowoc County, Wisconsin</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21246-schmidt-donald-a</t>
+  </si>
+  <si>
+    <t>SCHNEIDER, Paul Henry Jr</t>
+  </si>
+  <si>
+    <t>823rd Military Police Company</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21261-schneider-paul-henry-jr</t>
+  </si>
+  <si>
+    <t>SCHNEIDEWIND, Raymond</t>
+  </si>
+  <si>
+    <t>Vallejo, Solano County, California</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21262-schneidewind-raymond</t>
+  </si>
+  <si>
+    <t>SCHNELL, Albert Ernest</t>
+  </si>
+  <si>
+    <t>916th Ordnance Automotive Maintenance Company</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21263-schnell-albert-ernest</t>
+  </si>
+  <si>
+    <t>SCHUBERT, Elmer Richard</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/8176-schubert-elmer-richard</t>
+  </si>
+  <si>
+    <t>SCHUBERT, George  Jr</t>
+  </si>
+  <si>
+    <t>E Battery</t>
+  </si>
+  <si>
+    <t>80th Airborne Anti-Aircraft Artillery Battalion</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/8177-schubert-george-jr</t>
+  </si>
+  <si>
+    <t>SCHUTT, Edward J Jr</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21274-schutt-edward-j-jr</t>
+  </si>
+  <si>
+    <t>SCHUYLER, Steven B</t>
+  </si>
+  <si>
+    <t>Dallas County, Texas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14459-schuyler-steven-b</t>
+  </si>
+  <si>
+    <t>SCHWINDT, Henry</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/4696-schwindt-henry</t>
+  </si>
+  <si>
+    <t>SCOTT, David D</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/14468-scott-david-d</t>
+  </si>
+  <si>
+    <t>SCOTT, James W</t>
+  </si>
+  <si>
+    <t>159th Infantry Regiment</t>
+  </si>
+  <si>
+    <t>Faribault County, Minnesota</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21283-scott-james-w</t>
+  </si>
+  <si>
+    <t>SCRUGGS, Wiley Thomas</t>
+  </si>
+  <si>
+    <t>Cross County, Arkansas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21289-scruggs-wiley-thomas</t>
+  </si>
+  <si>
+    <t>SEABROOKE, Ernest Rivers</t>
+  </si>
+  <si>
+    <t>Schenectady County, New York</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21291-seabrooke-ernest-rivers</t>
+  </si>
+  <si>
+    <t>SEEMON, Bernard</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21302-seemon-bernard</t>
+  </si>
+  <si>
+    <t>SEGER, Eugene William  "Buddy"</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/400-seger-eugene-william-buddy</t>
+  </si>
+  <si>
+    <t>SEGER, Robert Roy</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21304-seger-robert-roy</t>
+  </si>
+  <si>
+    <t>SEIBERT, Adolph Jacob</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21305-seibert-adolph-jacob</t>
+  </si>
+  <si>
+    <t>SEIFERT, Robert Barnes</t>
+  </si>
+  <si>
+    <t>579th Bombardment Squadron</t>
+  </si>
+  <si>
+    <t>392nd Bombardment Group, Heavy</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/1596-seifert-robert-barnes</t>
+  </si>
+  <si>
+    <t>SERING, Joe</t>
   </si>
   <si>
     <t>Indianapolis, Marion County, Indiana</t>
   </si>
   <si>
-    <t>https://memorial.fieldsofhonor.com/case/14240-hilscher-louis-michel</t>
-[...4303 lines deleted...]
-  <si>
     <t>https://memorial.fieldsofhonor.com/case/8420-sering-joe</t>
   </si>
   <si>
     <t>SETTLER, Harrison</t>
   </si>
   <si>
     <t>658th Ordnance Ammunition Company</t>
   </si>
   <si>
     <t>Tyler County, Texas</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21320-settler-harrison</t>
   </si>
   <si>
     <t>SEUBERLI, Richard Ernest</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21321-seuberli-richard-ernest</t>
   </si>
   <si>
     <t>SEVIGNY, Normand Peter</t>
   </si>
   <si>
     <t>Coos County, New Hampshire</t>
@@ -8603,53 +8513,50 @@
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21327-sgrignuoli-carmen-j</t>
   </si>
   <si>
     <t>SHARP, John E</t>
   </si>
   <si>
     <t>Chattanooga, Hamilton County, Tennessee</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21339-sharp-john-e</t>
   </si>
   <si>
     <t>SHELDON, Stanley W</t>
   </si>
   <si>
     <t>66th Bombardment Squadron</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21348-sheldon-stanley-w</t>
   </si>
   <si>
     <t>SHORT, Lee Alston</t>
   </si>
   <si>
-    <t>Cross County, Arkansas</t>
-[...1 lines deleted...]
-  <si>
     <t>https://memorial.fieldsofhonor.com/case/21369-short-lee-alston</t>
   </si>
   <si>
     <t>SHUMSKI, Anthony John</t>
   </si>
   <si>
     <t>125th Cavalry Reconnaissance Squadron (Mechanized)</t>
   </si>
   <si>
     <t>HQ &amp; HQ and Service Troop</t>
   </si>
   <si>
     <t>Archbald, Lackawanna County, Pennsylvania</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/3467-shumski-anthony-john</t>
   </si>
   <si>
     <t>SIGMON, Rufus</t>
   </si>
   <si>
     <t>Oxford, Sumter County, Florida</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/14491-sigmon-rufus</t>
@@ -8711,78 +8618,72 @@
   <si>
     <t>North Andover, Essex County, Massachusetts</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21409-sipsey-william-brown</t>
   </si>
   <si>
     <t>SIRACUSANO, Clement J</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21410-siracusano-clement-j</t>
   </si>
   <si>
     <t>SKEATS, Kenneth Joseph</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/4643-skeats-kenneth-joseph</t>
   </si>
   <si>
     <t>SKIEN, Leif</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/7311-skien-leif</t>
   </si>
   <si>
-    <t>SKINNER, Johnnie Martin</t>
-[...4 lines deleted...]
-  <si>
     <t>SKOLNICK, Philip M</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21418-skolnick-philip-m</t>
   </si>
   <si>
     <t>SLEETH, Victor  Jr</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/9762-sleeth-victor-jr</t>
   </si>
   <si>
     <t>SLOSAR, Paul Peter</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21427-slosar-paul-peter</t>
   </si>
   <si>
     <t>SMITH, Charley Francis</t>
   </si>
   <si>
-    <t>Carroll Parish, Louisiana</t>
+    <t>East Carroll Parish, Louisiana</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21438-smith-charley-francis</t>
   </si>
   <si>
     <t>SMITH, Garnet L</t>
   </si>
   <si>
     <t>Crawford County, Illinois</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/4510-smith-garnet-l</t>
   </si>
   <si>
     <t>SMITH, Harry Richard</t>
   </si>
   <si>
     <t>Reynoldsville, Jefferson County, Pennsylvania</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21449-smith-harry-richard</t>
   </si>
   <si>
     <t>SMITH, Herbert Rockwell</t>
   </si>
@@ -8912,69 +8813,69 @@
   <si>
     <t>SPECTOR, Sidney M</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/7954-spector-sidney-m</t>
   </si>
   <si>
     <t>SPIEGLE, Charles</t>
   </si>
   <si>
     <t>Jessamine County, Kentucky</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21516-spiegle-charles</t>
   </si>
   <si>
     <t>SPOR, Howard Clifford</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/7306-spor-howard-clifford</t>
   </si>
   <si>
     <t>SPRIGGS, Harry Leslie</t>
   </si>
   <si>
-    <t>Jersey, Jersey County, Illinois</t>
+    <t>Jerseyville, Jersey County, Illinois</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21523-spriggs-harry-leslie</t>
   </si>
   <si>
     <t>SPROUDT, Frank L</t>
   </si>
   <si>
     <t>Muhlenberg, Berks County, Pennsylvania</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/14536-sproudt-frank-l</t>
   </si>
   <si>
     <t>SPURLOCK, Carey William</t>
   </si>
   <si>
-    <t>Grangsburg and Crosby, Houston County, Florida</t>
+    <t>Gordon, Houston County, Alabama</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21528-spurlock-carey-william</t>
   </si>
   <si>
     <t>ST CLAIR, James</t>
   </si>
   <si>
     <t>978th Quartermaster Service Company</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21532-st-clair-james</t>
   </si>
   <si>
     <t>STACKPOLE, Claude</t>
   </si>
   <si>
     <t>York County, Maine</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/4483-stackpole-claude</t>
   </si>
   <si>
     <t>STAMIROWSKI, Theodore Roland</t>
   </si>
@@ -9047,77 +8948,89 @@
   <si>
     <t>STEINMANN, Bill H</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/4282-steinmann-bill-h</t>
   </si>
   <si>
     <t>STEPHANY, Alexander</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21575-stephany-alexander</t>
   </si>
   <si>
     <t>STEPHENS, Elbert L</t>
   </si>
   <si>
     <t>Boone County, Indiana</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21576-stephens-elbert-l</t>
   </si>
   <si>
     <t>STEPHENS, John H Jr</t>
   </si>
   <si>
-    <t>St. John's County, Florida</t>
+    <t>St. Johns County, Florida</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21577-stephens-john-h-jr</t>
   </si>
   <si>
     <t>STEWART, Clay Henry</t>
   </si>
   <si>
-    <t>Honolulu, Hawaii</t>
+    <t>Honolulu County, Hawaii</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/7793-stewart-clay-henry</t>
   </si>
   <si>
     <t>STRAIN, Samuel D</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/14563-strain-samuel-d</t>
   </si>
   <si>
     <t>STRANSEL, Daniel J</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21603-stransel-daniel-j</t>
   </si>
   <si>
+    <t>STROUP, Richard Chester</t>
+  </si>
+  <si>
+    <t>280th Engineer Combat Battalion</t>
+  </si>
+  <si>
+    <t>Hot Spring County, Arkansas</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21612-stroup-richard-chester</t>
+  </si>
+  <si>
     <t>SUMMERS, Charles David</t>
   </si>
   <si>
     <t>Upper Darby Township, Delaware County, Pennsylvania</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/14573-summers-charles-david</t>
   </si>
   <si>
     <t>SUMMERS, Charles Thomas Jr</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21623-summers-charles-thomas-jr</t>
   </si>
   <si>
     <t>SUTTON, William Edward</t>
   </si>
   <si>
     <t>1368th Engineer Dump Truck Company</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21635-sutton-william-edward</t>
   </si>
   <si>
     <t>SWAN, Thomas Floyd</t>
@@ -9197,51 +9110,51 @@
   <si>
     <t>TAPPEN, Earl Orviss</t>
   </si>
   <si>
     <t>640th Ordnance Ammunition Company</t>
   </si>
   <si>
     <t>Beaumont, Jefferson County, Texas</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/13660-tappen-earl-orviss</t>
   </si>
   <si>
     <t>TAPSCOTT, Joseph R</t>
   </si>
   <si>
     <t>852nd Quartermaster Company</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/13661-tapscott-joseph-r</t>
   </si>
   <si>
     <t>TARDIER, Jack</t>
   </si>
   <si>
-    <t>Elizabeth Union County, New Jersey</t>
+    <t>Elizabeth, Union County, New Jersey</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/13662-tardier-jack</t>
   </si>
   <si>
     <t>TATE, Robert Cecil</t>
   </si>
   <si>
     <t>668th Quartermaster Truck Company</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/13668-tate-robert-cecil</t>
   </si>
   <si>
     <t>TAYLOR, Jack C</t>
   </si>
   <si>
     <t>818th Truck Company</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/13679-taylor-jack-c</t>
   </si>
   <si>
     <t>TAYLOR, James B</t>
   </si>
@@ -9342,87 +9255,90 @@
   <si>
     <t>599th Bombardment Squadron</t>
   </si>
   <si>
     <t>397th Bombardment Group, Medium</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/2360-thomas-joseph-vincent-louis</t>
   </si>
   <si>
     <t>THOMAS, Walter E</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/13722-thomas-walter-e</t>
   </si>
   <si>
     <t>THOMPSON, David</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/13725-thompson-david</t>
   </si>
   <si>
     <t>THOMPSON, Harry M</t>
   </si>
   <si>
+    <t>535th Bombardment Squadron</t>
+  </si>
+  <si>
     <t>Listie, Somerset County, Pennsylvania</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/563-thompson-harry-m</t>
   </si>
   <si>
     <t>THOMPSON, Jesse W</t>
   </si>
   <si>
     <t>44th Signal Construction Battalion</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/13729-thompson-jesse-w</t>
   </si>
   <si>
     <t>THOMPSON, Lloyd George</t>
   </si>
   <si>
     <t>Northampton County, Virginia</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/13732-thompson-lloyd-george</t>
   </si>
   <si>
     <t>THOMPSON, William Cutler Jr</t>
   </si>
   <si>
     <t>Advanced Communication Zone</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/13738-thompson-william-cutler-jr</t>
   </si>
   <si>
     <t>TIPTON, Dorsey Eugene</t>
   </si>
   <si>
-    <t>St James, Phelps County, Missouri</t>
+    <t>St. James, Phelps County, MIssouri</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/13753-tipton-dorsey-eugene</t>
   </si>
   <si>
     <t>TODESCO, Felix A  "Teddy"</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/13763-todesco-felix-a-teddy</t>
   </si>
   <si>
     <t>TOM, Chin Thaung</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/842-tom-chin-thaung</t>
   </si>
   <si>
     <t>TOMAZATIS, Dominic Francis</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/13767-tomazatis-dominic-francis</t>
   </si>
   <si>
     <t>TOMPKINS, John Elven Benjaim L</t>
   </si>
@@ -9567,59 +9483,50 @@
   <si>
     <t>305th Bombardment Group, Heavy</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/13851-vachout-john-james</t>
   </si>
   <si>
     <t>VALADEZ, Paul</t>
   </si>
   <si>
     <t>610th Engineers Light Equipment Company</t>
   </si>
   <si>
     <t>Newcastle, Young County, Texas</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/13853-valadez-paul</t>
   </si>
   <si>
     <t>VALENZUELA, George Redondo</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/13857-valenzuela-george-redondo</t>
   </si>
   <si>
-    <t>VAN CLEEF, Arthur Abram</t>
-[...7 lines deleted...]
-  <si>
     <t>VAN DE WEGHE, Charles Joseph</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/13862-van-de-weghe-charles-joseph</t>
   </si>
   <si>
     <t>VAN ETTEN, James Robert</t>
   </si>
   <si>
     <t>427th Bombardment Squadron</t>
   </si>
   <si>
     <t>Bond County, Illinois</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/1200-van-etten-james-robert</t>
   </si>
   <si>
     <t>VAN HOOSER, Ray</t>
   </si>
   <si>
     <t>Henderson, Henderson County, Kentucky</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/8499-van-hooser-ray</t>
@@ -9648,60 +9555,60 @@
   <si>
     <t>https://memorial.fieldsofhonor.com/case/8239-vance-robert-william</t>
   </si>
   <si>
     <t>VASTA, Vincent</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/13879-vasta-vincent</t>
   </si>
   <si>
     <t>VELA, Eucebio Martinez</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/13882-vela-eucebio-martinez</t>
   </si>
   <si>
     <t>VERSAGGI, Joseph Buddy</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/13892-versaggi-joseph-buddy</t>
   </si>
   <si>
     <t>VEST, Elmer Russell</t>
   </si>
   <si>
-    <t>Huntington County, Pennsylvania</t>
+    <t>Huntingdon County, Pennsylvania</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/13895-vest-elmer-russell</t>
   </si>
   <si>
     <t>WADE, Henry Holmen</t>
   </si>
   <si>
-    <t>Yuba, Sutter County, California</t>
+    <t>Yuba City, Sutter County, California</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/4975-wade-henry-holmen</t>
   </si>
   <si>
     <t>WALDSMITH, Harry Oscar</t>
   </si>
   <si>
     <t>Bowie County, Texas</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21676-waldsmith-harry-oscar</t>
   </si>
   <si>
     <t>WALKER, Herman</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/7103-walker-herman</t>
   </si>
   <si>
     <t>WALKER, James Turner</t>
   </si>
   <si>
     <t>325th Field Artillery Battalion</t>
   </si>
@@ -9798,96 +9705,105 @@
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21727-warren-fulton</t>
   </si>
   <si>
     <t>WARTERS, Charley</t>
   </si>
   <si>
     <t>Jasper County, South Carolina</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21731-warters-charley</t>
   </si>
   <si>
     <t>WASHINGTON, Howard Benjamin</t>
   </si>
   <si>
     <t>3967th Quartermaster Truck Company</t>
   </si>
   <si>
     <t>New Rochelle, Westchester County, New York</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/4522-washington-howard-benjamin</t>
   </si>
   <si>
+    <t>WATERLAND, Everett Harry</t>
+  </si>
+  <si>
+    <t>Corson County, South Dakota</t>
+  </si>
+  <si>
+    <t>https://memorial.fieldsofhonor.com/case/21733-waterland-everett-harry</t>
+  </si>
+  <si>
     <t>WATKINS, Andrew Jackson Jr</t>
   </si>
   <si>
     <t>Davis, Murray County, Oklahoma</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21738-watkins-andrew-jackson-jr</t>
   </si>
   <si>
     <t>WATSON, Armer Mettenger</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21741-watson-armer-mettenger</t>
   </si>
   <si>
     <t>WATSON, Howard Randall</t>
   </si>
   <si>
     <t>109th Infantry Regiment</t>
   </si>
   <si>
     <t>Ventura County, California</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21743-watson-howard-randall</t>
   </si>
   <si>
     <t>WATTS, Woodard Charles</t>
   </si>
   <si>
     <t>702nd Bombardment Squadron</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/4290-watts-woodard-charles</t>
   </si>
   <si>
     <t>WEBER, William Franklin</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21762-weber-william-franklin</t>
   </si>
   <si>
     <t>WEINBAUM, David</t>
   </si>
   <si>
-    <t>0-1017983</t>
+    <t>O-1017983</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/3551-weinbaum-david</t>
   </si>
   <si>
     <t>WEINER, Herman</t>
   </si>
   <si>
     <t>562nd Anti-Aircraft Artillery (Automatic Weapons) Battalion</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21769-weiner-herman</t>
   </si>
   <si>
     <t>WEINGLASS, Ben</t>
   </si>
   <si>
     <t>O1826340</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21771-weinglass-ben</t>
   </si>
   <si>
     <t>WELSH, James Gilbert</t>
   </si>
@@ -9945,51 +9861,51 @@
   <si>
     <t>WHITE, Orvel Charles</t>
   </si>
   <si>
     <t>Cord, Independence County, Arkansas</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/14637-white-orvel-charles</t>
   </si>
   <si>
     <t>WHITE, Robert T</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21821-white-robert-t</t>
   </si>
   <si>
     <t>WHITE, Robert William</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21822-white-robert-william</t>
   </si>
   <si>
     <t>WHITE, Thomas Frances</t>
   </si>
   <si>
-    <t>Whitestone, New York County, New York</t>
+    <t>Whitestone, Queens County, New York</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21825-white-thomas-frances</t>
   </si>
   <si>
     <t>WHITELOCK, Perry</t>
   </si>
   <si>
     <t>Z-236974</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/14638-whitelock-perry</t>
   </si>
   <si>
     <t>WHITLEY, Eugene Debs</t>
   </si>
   <si>
     <t>Battalion Maintenance Platoon</t>
   </si>
   <si>
     <t>Merced, Los Angeles County, California</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21832-whitley-eugene-debs</t>
   </si>
@@ -10026,53 +9942,50 @@
   <si>
     <t>Mercer County, Missouri</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21846-widner-wayne-eugene</t>
   </si>
   <si>
     <t>WIERK, Joseph</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21850-wierk-joseph</t>
   </si>
   <si>
     <t>WILLIAMS, Alvis Franklin</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/1350-williams-alvis-franklin</t>
   </si>
   <si>
     <t>WILLIAMS, Casper S Jr</t>
   </si>
   <si>
     <t>3397th Quartermaster Truck Company</t>
   </si>
   <si>
-    <t>Baltimore, Baltimore City, Maryland</t>
-[...1 lines deleted...]
-  <si>
     <t>https://memorial.fieldsofhonor.com/case/14648-williams-casper-s-jr</t>
   </si>
   <si>
     <t>WILLIAMS, George Franklin</t>
   </si>
   <si>
     <t>648th Quartermaster Truck Company</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21872-williams-george-franklin</t>
   </si>
   <si>
     <t>WILLIAMS, Jack C</t>
   </si>
   <si>
     <t>Richmond, Contra Costa County, California</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21877-williams-jack-c</t>
   </si>
   <si>
     <t>WILLIAMS, James Otis</t>
   </si>
   <si>
     <t>958th Quartermaster Service Company</t>
@@ -10095,51 +10008,51 @@
   <si>
     <t>https://memorial.fieldsofhonor.com/case/5260-williams-jewell-thomas</t>
   </si>
   <si>
     <t>WILLIAMS, Joseph C</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21882-williams-joseph-c</t>
   </si>
   <si>
     <t>WILLIAMS, Noah Walter</t>
   </si>
   <si>
     <t>662nd Quartermaster Truck Company</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21884-williams-noah-walter</t>
   </si>
   <si>
     <t>WILLIAMS, Rosevelt</t>
   </si>
   <si>
     <t>3197th Quartermaster Service Company</t>
   </si>
   <si>
-    <t>East Baton Rouge, Louisiana</t>
+    <t>East Baton Rouge Parish, Louisiana</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21887-williams-rosevelt</t>
   </si>
   <si>
     <t>WILSON, Gene</t>
   </si>
   <si>
     <t>80th Tank Battalion</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/5452-wilson-gene</t>
   </si>
   <si>
     <t>WISE, Jessie</t>
   </si>
   <si>
     <t>78th Armored Field Artillery Battalion</t>
   </si>
   <si>
     <t>Autreyville, Colquitt County, Georgia</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21919-wise-jessie</t>
   </si>
@@ -10155,51 +10068,51 @@
   <si>
     <t>Newton, Sussex County, New Jersey</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21922-withey-carlous-gurdon</t>
   </si>
   <si>
     <t>WITTENBERG, Melvin Eugene</t>
   </si>
   <si>
     <t>Mattapan, Suffolk County, Massachusetts</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21923-wittenberg-melvin-eugene</t>
   </si>
   <si>
     <t>WOLFE, Ralph</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21935-wolfe-ralph</t>
   </si>
   <si>
     <t>WOLFORD, Emile Dewain</t>
   </si>
   <si>
-    <t>Prince George County, Maryland</t>
+    <t>Prince George's County, Maryland</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21937-wolford-emile-dewain</t>
   </si>
   <si>
     <t>WOLFSON, Hyman Israel  "Howard"</t>
   </si>
   <si>
     <t>8th Infantry Regiment</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21939-wolfson-hyman-israel-howard</t>
   </si>
   <si>
     <t>WOLSKI, Ignatius C</t>
   </si>
   <si>
     <t>https://memorial.fieldsofhonor.com/case/21941-wolski-ignatius-c</t>
   </si>
   <si>
     <t>WOMACK, Raymond</t>
   </si>
   <si>
     <t>Madison County, Tennessee</t>
   </si>
@@ -10816,51 +10729,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K1120"/>
+  <dimension ref="A1:K1114"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="K1" sqref="K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11" s="1" customFormat="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -13063,31253 +12976,31081 @@
       <c r="D75" t="s">
         <v>90</v>
       </c>
       <c r="E75" t="s">
         <v>338</v>
       </c>
       <c r="F75" t="s">
         <v>339</v>
       </c>
       <c r="G75"/>
       <c r="H75">
         <v>20325110</v>
       </c>
       <c r="I75" t="s">
         <v>16</v>
       </c>
       <c r="J75" t="s">
         <v>17</v>
       </c>
       <c r="K75" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76">
-        <v>1001</v>
+        <v>9492</v>
       </c>
       <c r="B76" t="s">
         <v>341</v>
       </c>
-      <c r="C76"/>
-      <c r="D76" t="s">
+      <c r="C76" t="s">
         <v>342</v>
       </c>
+      <c r="D76"/>
       <c r="E76"/>
-      <c r="F76" t="s">
+      <c r="F76"/>
+      <c r="G76"/>
+      <c r="H76">
+        <v>32973779</v>
+      </c>
+      <c r="I76" t="s">
+        <v>62</v>
+      </c>
+      <c r="J76" t="s">
+        <v>17</v>
+      </c>
+      <c r="K76" t="s">
         <v>343</v>
-      </c>
-[...11 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77">
-        <v>9492</v>
+        <v>5124</v>
       </c>
       <c r="B77" t="s">
+        <v>344</v>
+      </c>
+      <c r="C77" t="s">
+        <v>158</v>
+      </c>
+      <c r="D77" t="s">
+        <v>13</v>
+      </c>
+      <c r="E77" t="s">
+        <v>345</v>
+      </c>
+      <c r="F77" t="s">
+        <v>189</v>
+      </c>
+      <c r="G77" t="s">
+        <v>346</v>
+      </c>
+      <c r="H77">
+        <v>32018098</v>
+      </c>
+      <c r="I77" t="s">
+        <v>140</v>
+      </c>
+      <c r="J77" t="s">
+        <v>17</v>
+      </c>
+      <c r="K77" t="s">
         <v>347</v>
-      </c>
-[...17 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78">
-        <v>5124</v>
+        <v>9314</v>
       </c>
       <c r="B78" t="s">
+        <v>348</v>
+      </c>
+      <c r="C78"/>
+      <c r="D78" t="s">
+        <v>349</v>
+      </c>
+      <c r="E78"/>
+      <c r="F78" t="s">
+        <v>175</v>
+      </c>
+      <c r="G78"/>
+      <c r="H78">
+        <v>39140619</v>
+      </c>
+      <c r="I78" t="s">
         <v>350</v>
       </c>
-      <c r="C78" t="s">
-[...5 lines deleted...]
-      <c r="E78" t="s">
+      <c r="J78" t="s">
+        <v>17</v>
+      </c>
+      <c r="K78" t="s">
         <v>351</v>
-      </c>
-[...16 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79">
-        <v>9314</v>
+        <v>9321</v>
       </c>
       <c r="B79" t="s">
-        <v>354</v>
-[...4 lines deleted...]
-      </c>
+        <v>352</v>
+      </c>
+      <c r="C79" t="s">
+        <v>353</v>
+      </c>
+      <c r="D79"/>
       <c r="E79"/>
-      <c r="F79" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F79"/>
       <c r="G79"/>
       <c r="H79">
-        <v>39140619</v>
+        <v>20322945</v>
       </c>
       <c r="I79" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="J79" t="s">
         <v>17</v>
       </c>
       <c r="K79" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80">
-        <v>9321</v>
+        <v>9332</v>
       </c>
       <c r="B80" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="C80" t="s">
-        <v>359</v>
-[...3 lines deleted...]
-      <c r="F80"/>
+        <v>85</v>
+      </c>
+      <c r="D80" t="s">
+        <v>90</v>
+      </c>
+      <c r="E80" t="s">
+        <v>288</v>
+      </c>
+      <c r="F80" t="s">
+        <v>139</v>
+      </c>
       <c r="G80"/>
       <c r="H80">
-        <v>20322945</v>
+        <v>39859899</v>
       </c>
       <c r="I80" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="J80" t="s">
         <v>17</v>
       </c>
       <c r="K80" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81">
-        <v>9332</v>
+        <v>12685</v>
       </c>
       <c r="B81" t="s">
-        <v>362</v>
-[...6 lines deleted...]
-      </c>
+        <v>359</v>
+      </c>
+      <c r="C81"/>
+      <c r="D81"/>
       <c r="E81" t="s">
-        <v>288</v>
+        <v>360</v>
       </c>
       <c r="F81" t="s">
-        <v>139</v>
+        <v>67</v>
       </c>
       <c r="G81"/>
       <c r="H81">
-        <v>39859899</v>
+        <v>33887061</v>
       </c>
       <c r="I81" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="J81" t="s">
         <v>17</v>
       </c>
       <c r="K81" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82">
-        <v>12685</v>
+        <v>12687</v>
       </c>
       <c r="B82" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="F82" t="s">
-        <v>67</v>
+        <v>298</v>
       </c>
       <c r="G82"/>
       <c r="H82">
-        <v>33887061</v>
+        <v>32154428</v>
       </c>
       <c r="I82" t="s">
-        <v>367</v>
+        <v>160</v>
       </c>
       <c r="J82" t="s">
         <v>17</v>
       </c>
       <c r="K82" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83">
-        <v>12687</v>
+        <v>12688</v>
       </c>
       <c r="B83" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-      <c r="D83"/>
+        <v>366</v>
+      </c>
+      <c r="C83" t="s">
+        <v>136</v>
+      </c>
+      <c r="D83" t="s">
+        <v>137</v>
+      </c>
       <c r="E83" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="F83" t="s">
-        <v>298</v>
+        <v>368</v>
       </c>
       <c r="G83"/>
       <c r="H83">
-        <v>32154428</v>
+        <v>38661059</v>
       </c>
       <c r="I83" t="s">
-        <v>160</v>
+        <v>369</v>
       </c>
       <c r="J83" t="s">
         <v>17</v>
       </c>
       <c r="K83" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84">
-        <v>12688</v>
+        <v>12695</v>
       </c>
       <c r="B84" t="s">
-        <v>372</v>
-[...6 lines deleted...]
-      </c>
+        <v>371</v>
+      </c>
+      <c r="C84"/>
+      <c r="D84"/>
       <c r="E84" t="s">
-        <v>373</v>
+        <v>209</v>
       </c>
       <c r="F84" t="s">
-        <v>374</v>
+        <v>210</v>
       </c>
       <c r="G84"/>
       <c r="H84">
-        <v>38661059</v>
+        <v>34202690</v>
       </c>
       <c r="I84" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="J84" t="s">
         <v>17</v>
       </c>
       <c r="K84" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85">
-        <v>12695</v>
+        <v>12701</v>
       </c>
       <c r="B85" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="C85"/>
       <c r="D85"/>
       <c r="E85" t="s">
-        <v>209</v>
+        <v>274</v>
       </c>
       <c r="F85" t="s">
-        <v>210</v>
+        <v>180</v>
       </c>
       <c r="G85"/>
       <c r="H85">
-        <v>34202690</v>
+        <v>32876588</v>
       </c>
       <c r="I85" t="s">
-        <v>378</v>
+        <v>140</v>
       </c>
       <c r="J85" t="s">
         <v>17</v>
       </c>
       <c r="K85" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86">
-        <v>12701</v>
+        <v>4348</v>
       </c>
       <c r="B86" t="s">
-        <v>380</v>
-[...5 lines deleted...]
-      </c>
+        <v>376</v>
+      </c>
+      <c r="C86" t="s">
+        <v>377</v>
+      </c>
+      <c r="D86" t="s">
+        <v>378</v>
+      </c>
+      <c r="E86"/>
       <c r="F86" t="s">
-        <v>180</v>
+        <v>118</v>
       </c>
       <c r="G86"/>
       <c r="H86">
-        <v>32876588</v>
+        <v>33162544</v>
       </c>
       <c r="I86" t="s">
-        <v>140</v>
+        <v>35</v>
       </c>
       <c r="J86" t="s">
         <v>17</v>
       </c>
       <c r="K86" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87">
-        <v>4348</v>
+        <v>1315</v>
       </c>
       <c r="B87" t="s">
-        <v>382</v>
-[...3 lines deleted...]
-      </c>
+        <v>380</v>
+      </c>
+      <c r="C87"/>
       <c r="D87" t="s">
-        <v>384</v>
+        <v>117</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
         <v>118</v>
       </c>
       <c r="G87"/>
       <c r="H87">
-        <v>33162544</v>
+        <v>20133390</v>
       </c>
       <c r="I87" t="s">
-        <v>35</v>
+        <v>381</v>
       </c>
       <c r="J87" t="s">
         <v>17</v>
       </c>
       <c r="K87" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88">
-        <v>1315</v>
+        <v>9739</v>
       </c>
       <c r="B88" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="C88"/>
-      <c r="D88" t="s">
-[...2 lines deleted...]
-      <c r="E88"/>
+      <c r="D88"/>
+      <c r="E88" t="s">
+        <v>197</v>
+      </c>
       <c r="F88" t="s">
-        <v>118</v>
+        <v>180</v>
       </c>
       <c r="G88"/>
       <c r="H88">
-        <v>20133390</v>
+        <v>33296050</v>
       </c>
       <c r="I88" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="J88" t="s">
         <v>17</v>
       </c>
       <c r="K88" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89">
-        <v>9739</v>
+        <v>12708</v>
       </c>
       <c r="B89" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="C89"/>
-      <c r="D89"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D89" t="s">
+        <v>387</v>
+      </c>
+      <c r="E89"/>
       <c r="F89" t="s">
-        <v>180</v>
+        <v>67</v>
       </c>
       <c r="G89"/>
       <c r="H89">
-        <v>33296050</v>
+        <v>38340960</v>
       </c>
       <c r="I89" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="J89" t="s">
         <v>17</v>
       </c>
       <c r="K89" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90">
-        <v>12708</v>
+        <v>12682</v>
       </c>
       <c r="B90" t="s">
-        <v>392</v>
-[...8 lines deleted...]
-      </c>
+        <v>390</v>
+      </c>
+      <c r="C90" t="s">
+        <v>65</v>
+      </c>
+      <c r="D90"/>
+      <c r="E90" t="s">
+        <v>391</v>
+      </c>
+      <c r="F90"/>
       <c r="G90"/>
       <c r="H90">
-        <v>38340960</v>
+        <v>37606292</v>
       </c>
       <c r="I90" t="s">
-        <v>394</v>
+        <v>235</v>
       </c>
       <c r="J90" t="s">
         <v>17</v>
       </c>
       <c r="K90" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91">
-        <v>12682</v>
+        <v>15047</v>
       </c>
       <c r="B91" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="C91" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="D91"/>
+        <v>12</v>
+      </c>
+      <c r="D91" t="s">
+        <v>137</v>
+      </c>
       <c r="E91" t="s">
-        <v>397</v>
-[...1 lines deleted...]
-      <c r="F91"/>
+        <v>394</v>
+      </c>
+      <c r="F91" t="s">
+        <v>395</v>
+      </c>
       <c r="G91"/>
       <c r="H91">
-        <v>37606292</v>
+        <v>12025695</v>
       </c>
       <c r="I91" t="s">
-        <v>398</v>
+        <v>62</v>
       </c>
       <c r="J91" t="s">
         <v>17</v>
       </c>
       <c r="K91" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92">
-        <v>15047</v>
+        <v>10202</v>
       </c>
       <c r="B92" t="s">
-        <v>400</v>
-[...6 lines deleted...]
-      </c>
+        <v>397</v>
+      </c>
+      <c r="C92"/>
+      <c r="D92"/>
       <c r="E92" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="F92" t="s">
-        <v>343</v>
+        <v>329</v>
       </c>
       <c r="G92"/>
       <c r="H92">
-        <v>12025695</v>
+        <v>32918986</v>
       </c>
       <c r="I92" t="s">
-        <v>62</v>
+        <v>399</v>
       </c>
       <c r="J92" t="s">
         <v>17</v>
       </c>
       <c r="K92" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93">
-        <v>10202</v>
+        <v>9493</v>
       </c>
       <c r="B93" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="C93"/>
       <c r="D93"/>
-      <c r="E93" t="s">
+      <c r="E93"/>
+      <c r="F93"/>
+      <c r="G93" t="s">
+        <v>402</v>
+      </c>
+      <c r="H93">
+        <v>8095152</v>
+      </c>
+      <c r="I93" t="s">
+        <v>403</v>
+      </c>
+      <c r="J93" t="s">
+        <v>17</v>
+      </c>
+      <c r="K93" t="s">
         <v>404</v>
-      </c>
-[...14 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94">
-        <v>9493</v>
+        <v>12720</v>
       </c>
       <c r="B94" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C94"/>
       <c r="D94"/>
-      <c r="E94"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E94" t="s">
+        <v>43</v>
+      </c>
+      <c r="F94" t="s">
+        <v>44</v>
+      </c>
+      <c r="G94"/>
       <c r="H94">
-        <v>8095152</v>
+        <v>6914869</v>
       </c>
       <c r="I94" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="J94" t="s">
         <v>17</v>
       </c>
       <c r="K94" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95">
-        <v>12720</v>
+        <v>12723</v>
       </c>
       <c r="B95" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="C95"/>
       <c r="D95"/>
       <c r="E95" t="s">
-        <v>43</v>
+        <v>409</v>
       </c>
       <c r="F95" t="s">
-        <v>44</v>
+        <v>410</v>
       </c>
       <c r="G95"/>
       <c r="H95">
-        <v>6914869</v>
+        <v>33952382</v>
       </c>
       <c r="I95" t="s">
+        <v>411</v>
+      </c>
+      <c r="J95" t="s">
+        <v>17</v>
+      </c>
+      <c r="K95" t="s">
         <v>412</v>
-      </c>
-[...4 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96">
-        <v>12723</v>
+        <v>12725</v>
       </c>
       <c r="B96" t="s">
+        <v>413</v>
+      </c>
+      <c r="C96"/>
+      <c r="D96" t="s">
         <v>414</v>
       </c>
-      <c r="C96"/>
-[...6 lines deleted...]
-      </c>
+      <c r="E96"/>
+      <c r="F96"/>
       <c r="G96"/>
       <c r="H96">
-        <v>33952382</v>
+        <v>35599449</v>
       </c>
       <c r="I96" t="s">
-        <v>417</v>
+        <v>16</v>
       </c>
       <c r="J96" t="s">
         <v>17</v>
       </c>
       <c r="K96" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97">
-        <v>12725</v>
+        <v>12728</v>
       </c>
       <c r="B97" t="s">
-        <v>419</v>
-[...4 lines deleted...]
-      </c>
+        <v>416</v>
+      </c>
+      <c r="C97" t="s">
+        <v>417</v>
+      </c>
+      <c r="D97"/>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97">
-        <v>35599449</v>
+        <v>38474194</v>
       </c>
       <c r="I97" t="s">
-        <v>16</v>
+        <v>418</v>
       </c>
       <c r="J97" t="s">
         <v>17</v>
       </c>
       <c r="K97" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98">
-        <v>12728</v>
+        <v>12730</v>
       </c>
       <c r="B98" t="s">
+        <v>420</v>
+      </c>
+      <c r="C98"/>
+      <c r="D98"/>
+      <c r="E98" t="s">
+        <v>421</v>
+      </c>
+      <c r="F98" t="s">
         <v>422</v>
       </c>
-      <c r="C98" t="s">
-[...4 lines deleted...]
-      <c r="F98"/>
       <c r="G98"/>
       <c r="H98">
-        <v>38474194</v>
+        <v>6711636</v>
       </c>
       <c r="I98" t="s">
+        <v>423</v>
+      </c>
+      <c r="J98" t="s">
+        <v>17</v>
+      </c>
+      <c r="K98" t="s">
         <v>424</v>
-      </c>
-[...4 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99">
-        <v>12730</v>
+        <v>9877</v>
       </c>
       <c r="B99" t="s">
+        <v>425</v>
+      </c>
+      <c r="C99" t="s">
+        <v>153</v>
+      </c>
+      <c r="D99"/>
+      <c r="E99"/>
+      <c r="F99"/>
+      <c r="G99" t="s">
+        <v>154</v>
+      </c>
+      <c r="H99">
+        <v>20302487</v>
+      </c>
+      <c r="I99" t="s">
         <v>426</v>
       </c>
-      <c r="C99"/>
-[...1 lines deleted...]
-      <c r="E99" t="s">
+      <c r="J99" t="s">
+        <v>17</v>
+      </c>
+      <c r="K99" t="s">
         <v>427</v>
-      </c>
-[...14 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100">
-        <v>9877</v>
+        <v>9968</v>
       </c>
       <c r="B100" t="s">
+        <v>428</v>
+      </c>
+      <c r="C100" t="s">
+        <v>147</v>
+      </c>
+      <c r="D100" t="s">
+        <v>137</v>
+      </c>
+      <c r="E100" t="s">
+        <v>429</v>
+      </c>
+      <c r="F100" t="s">
+        <v>76</v>
+      </c>
+      <c r="G100"/>
+      <c r="H100">
+        <v>35658601</v>
+      </c>
+      <c r="I100" t="s">
+        <v>430</v>
+      </c>
+      <c r="J100" t="s">
+        <v>17</v>
+      </c>
+      <c r="K100" t="s">
         <v>431</v>
-      </c>
-[...19 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101">
-        <v>9968</v>
+        <v>1423</v>
       </c>
       <c r="B101" t="s">
+        <v>432</v>
+      </c>
+      <c r="C101" t="s">
+        <v>85</v>
+      </c>
+      <c r="D101" t="s">
+        <v>433</v>
+      </c>
+      <c r="E101"/>
+      <c r="F101"/>
+      <c r="G101" t="s">
         <v>434</v>
       </c>
-      <c r="C101" t="s">
-[...5 lines deleted...]
-      <c r="E101" t="s">
+      <c r="H101">
+        <v>36374559</v>
+      </c>
+      <c r="I101" t="s">
+        <v>275</v>
+      </c>
+      <c r="J101" t="s">
+        <v>17</v>
+      </c>
+      <c r="K101" t="s">
         <v>435</v>
-      </c>
-[...14 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102">
-        <v>1423</v>
+        <v>12734</v>
       </c>
       <c r="B102" t="s">
+        <v>436</v>
+      </c>
+      <c r="C102"/>
+      <c r="D102"/>
+      <c r="E102" t="s">
+        <v>188</v>
+      </c>
+      <c r="F102" t="s">
+        <v>189</v>
+      </c>
+      <c r="G102"/>
+      <c r="H102">
+        <v>12044753</v>
+      </c>
+      <c r="I102" t="s">
+        <v>437</v>
+      </c>
+      <c r="J102" t="s">
+        <v>17</v>
+      </c>
+      <c r="K102" t="s">
         <v>438</v>
-      </c>
-[...21 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103">
-        <v>12734</v>
+        <v>12740</v>
       </c>
       <c r="B103" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="C103"/>
-      <c r="D103"/>
-[...5 lines deleted...]
-      </c>
+      <c r="D103" t="s">
+        <v>440</v>
+      </c>
+      <c r="E103"/>
+      <c r="F103"/>
       <c r="G103"/>
       <c r="H103">
-        <v>12044753</v>
+        <v>32254227</v>
       </c>
       <c r="I103" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="J103" t="s">
         <v>17</v>
       </c>
       <c r="K103" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104">
-        <v>12740</v>
+        <v>12746</v>
       </c>
       <c r="B104" t="s">
-        <v>445</v>
-[...1 lines deleted...]
-      <c r="C104"/>
+        <v>443</v>
+      </c>
+      <c r="C104" t="s">
+        <v>158</v>
+      </c>
       <c r="D104" t="s">
-        <v>446</v>
-[...2 lines deleted...]
-      <c r="F104"/>
+        <v>13</v>
+      </c>
+      <c r="E104" t="s">
+        <v>444</v>
+      </c>
+      <c r="F104" t="s">
+        <v>92</v>
+      </c>
       <c r="G104"/>
       <c r="H104">
-        <v>32254227</v>
+        <v>34372256</v>
       </c>
       <c r="I104" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="J104" t="s">
         <v>17</v>
       </c>
       <c r="K104" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105">
-        <v>12746</v>
+        <v>12752</v>
       </c>
       <c r="B105" t="s">
-        <v>449</v>
-[...6 lines deleted...]
-      </c>
+        <v>447</v>
+      </c>
+      <c r="C105"/>
+      <c r="D105"/>
       <c r="E105" t="s">
-        <v>450</v>
+        <v>205</v>
       </c>
       <c r="F105" t="s">
-        <v>92</v>
+        <v>61</v>
       </c>
       <c r="G105"/>
       <c r="H105">
-        <v>34372256</v>
+        <v>42078883</v>
       </c>
       <c r="I105" t="s">
-        <v>451</v>
+        <v>40</v>
       </c>
       <c r="J105" t="s">
         <v>17</v>
       </c>
       <c r="K105" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106">
-        <v>12752</v>
+        <v>12758</v>
       </c>
       <c r="B106" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="C106"/>
       <c r="D106"/>
       <c r="E106" t="s">
-        <v>205</v>
+        <v>345</v>
       </c>
       <c r="F106" t="s">
-        <v>61</v>
+        <v>189</v>
       </c>
       <c r="G106"/>
       <c r="H106">
-        <v>42078883</v>
+        <v>32827006</v>
       </c>
       <c r="I106" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="J106" t="s">
         <v>17</v>
       </c>
       <c r="K106" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107">
-        <v>12758</v>
+        <v>12779</v>
       </c>
       <c r="B107" t="s">
-        <v>455</v>
-[...5 lines deleted...]
-      </c>
+        <v>451</v>
+      </c>
+      <c r="C107" t="s">
+        <v>452</v>
+      </c>
+      <c r="D107" t="s">
+        <v>453</v>
+      </c>
+      <c r="E107"/>
       <c r="F107" t="s">
-        <v>189</v>
+        <v>92</v>
       </c>
       <c r="G107"/>
       <c r="H107">
-        <v>32827006</v>
+        <v>35136982</v>
       </c>
       <c r="I107" t="s">
-        <v>62</v>
+        <v>454</v>
       </c>
       <c r="J107" t="s">
         <v>17</v>
       </c>
       <c r="K107" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108">
-        <v>12779</v>
+        <v>12787</v>
       </c>
       <c r="B108" t="s">
+        <v>456</v>
+      </c>
+      <c r="C108" t="s">
+        <v>27</v>
+      </c>
+      <c r="D108" t="s">
+        <v>90</v>
+      </c>
+      <c r="E108" t="s">
         <v>457</v>
       </c>
-      <c r="C108" t="s">
-[...5 lines deleted...]
-      <c r="E108"/>
       <c r="F108" t="s">
-        <v>92</v>
+        <v>189</v>
       </c>
       <c r="G108"/>
       <c r="H108">
-        <v>35136982</v>
+        <v>37009323</v>
       </c>
       <c r="I108" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="J108" t="s">
         <v>17</v>
       </c>
       <c r="K108" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109">
-        <v>12787</v>
+        <v>539</v>
       </c>
       <c r="B109" t="s">
+        <v>460</v>
+      </c>
+      <c r="C109" t="s">
+        <v>461</v>
+      </c>
+      <c r="D109"/>
+      <c r="E109"/>
+      <c r="F109"/>
+      <c r="G109" t="s">
         <v>462</v>
       </c>
-      <c r="C109" t="s">
-[...5 lines deleted...]
-      <c r="E109" t="s">
+      <c r="H109">
+        <v>14037299</v>
+      </c>
+      <c r="I109" t="s">
         <v>463</v>
       </c>
-      <c r="F109" t="s">
-[...6 lines deleted...]
-      <c r="I109" t="s">
+      <c r="J109" t="s">
+        <v>17</v>
+      </c>
+      <c r="K109" t="s">
         <v>464</v>
-      </c>
-[...4 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110">
-        <v>539</v>
+        <v>9583</v>
       </c>
       <c r="B110" t="s">
+        <v>465</v>
+      </c>
+      <c r="C110" t="s">
+        <v>116</v>
+      </c>
+      <c r="D110" t="s">
+        <v>90</v>
+      </c>
+      <c r="E110" t="s">
+        <v>14</v>
+      </c>
+      <c r="F110" t="s">
+        <v>15</v>
+      </c>
+      <c r="G110"/>
+      <c r="H110">
+        <v>38550751</v>
+      </c>
+      <c r="I110" t="s">
         <v>466</v>
       </c>
-      <c r="C110" t="s">
+      <c r="J110" t="s">
+        <v>17</v>
+      </c>
+      <c r="K110" t="s">
         <v>467</v>
-      </c>
-[...16 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111">
-        <v>9583</v>
+        <v>12793</v>
       </c>
       <c r="B111" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="C111" t="s">
-        <v>116</v>
+        <v>85</v>
       </c>
       <c r="D111" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>469</v>
+      </c>
+      <c r="E111"/>
       <c r="F111" t="s">
-        <v>15</v>
+        <v>139</v>
       </c>
       <c r="G111"/>
       <c r="H111">
-        <v>38550751</v>
+        <v>31114330</v>
       </c>
       <c r="I111" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="J111" t="s">
         <v>17</v>
       </c>
       <c r="K111" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112">
-        <v>12793</v>
+        <v>12800</v>
       </c>
       <c r="B112" t="s">
-        <v>474</v>
-[...7 lines deleted...]
-      <c r="E112"/>
+        <v>472</v>
+      </c>
+      <c r="C112"/>
+      <c r="D112"/>
+      <c r="E112" t="s">
+        <v>473</v>
+      </c>
       <c r="F112" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="G112"/>
       <c r="H112">
-        <v>31114330</v>
+        <v>31375196</v>
       </c>
       <c r="I112" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="J112" t="s">
         <v>17</v>
       </c>
       <c r="K112" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113">
-        <v>12800</v>
+        <v>12807</v>
       </c>
       <c r="B113" t="s">
-        <v>478</v>
-[...2 lines deleted...]
-      <c r="D113"/>
+        <v>476</v>
+      </c>
+      <c r="C113" t="s">
+        <v>116</v>
+      </c>
+      <c r="D113" t="s">
+        <v>90</v>
+      </c>
       <c r="E113" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="F113" t="s">
-        <v>180</v>
+        <v>44</v>
       </c>
       <c r="G113"/>
       <c r="H113">
-        <v>31375196</v>
+        <v>38147715</v>
       </c>
       <c r="I113" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="J113" t="s">
         <v>17</v>
       </c>
       <c r="K113" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114">
-        <v>12807</v>
+        <v>12808</v>
       </c>
       <c r="B114" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="C114" t="s">
-        <v>116</v>
-[...9 lines deleted...]
-      </c>
+        <v>481</v>
+      </c>
+      <c r="D114"/>
+      <c r="E114"/>
+      <c r="F114"/>
       <c r="G114"/>
       <c r="H114">
-        <v>38147715</v>
+        <v>34911758</v>
       </c>
       <c r="I114" t="s">
-        <v>484</v>
+        <v>231</v>
       </c>
       <c r="J114" t="s">
         <v>17</v>
       </c>
       <c r="K114" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115">
-        <v>12808</v>
+        <v>7153</v>
       </c>
       <c r="B115" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="C115" t="s">
-        <v>487</v>
-[...3 lines deleted...]
-      <c r="F115"/>
+        <v>337</v>
+      </c>
+      <c r="D115" t="s">
+        <v>137</v>
+      </c>
+      <c r="E115" t="s">
+        <v>484</v>
+      </c>
+      <c r="F115" t="s">
+        <v>92</v>
+      </c>
       <c r="G115"/>
       <c r="H115">
-        <v>34911758</v>
+        <v>32437657</v>
       </c>
       <c r="I115" t="s">
-        <v>231</v>
+        <v>40</v>
       </c>
       <c r="J115" t="s">
         <v>17</v>
       </c>
       <c r="K115" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116">
-        <v>7153</v>
+        <v>23028</v>
       </c>
       <c r="B116" t="s">
-        <v>489</v>
-[...3 lines deleted...]
-      </c>
+        <v>486</v>
+      </c>
+      <c r="C116"/>
       <c r="D116" t="s">
         <v>137</v>
       </c>
       <c r="E116" t="s">
-        <v>490</v>
+        <v>367</v>
       </c>
       <c r="F116" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="G116"/>
+        <v>368</v>
+      </c>
+      <c r="G116" t="s">
+        <v>187</v>
+      </c>
       <c r="H116">
-        <v>32437657</v>
+        <v>31174512</v>
       </c>
       <c r="I116" t="s">
-        <v>40</v>
+        <v>487</v>
       </c>
       <c r="J116" t="s">
         <v>17</v>
       </c>
       <c r="K116" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117">
-        <v>23028</v>
+        <v>23030</v>
       </c>
       <c r="B117" t="s">
-        <v>492</v>
-[...1 lines deleted...]
-      <c r="C117"/>
+        <v>489</v>
+      </c>
+      <c r="C117" t="s">
+        <v>85</v>
+      </c>
       <c r="D117" t="s">
-        <v>137</v>
+        <v>90</v>
       </c>
       <c r="E117" t="s">
-        <v>373</v>
+        <v>197</v>
       </c>
       <c r="F117" t="s">
-        <v>374</v>
-[...3 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="G117"/>
       <c r="H117">
-        <v>31174512</v>
+        <v>6978370</v>
       </c>
       <c r="I117" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="J117" t="s">
         <v>17</v>
       </c>
       <c r="K117" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118">
-        <v>23030</v>
+        <v>23034</v>
       </c>
       <c r="B118" t="s">
-        <v>495</v>
-[...3 lines deleted...]
-      </c>
+        <v>492</v>
+      </c>
+      <c r="C118"/>
       <c r="D118" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>493</v>
+      </c>
+      <c r="E118"/>
+      <c r="F118"/>
       <c r="G118"/>
       <c r="H118">
-        <v>6978370</v>
+        <v>31194559</v>
       </c>
       <c r="I118" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="J118" t="s">
         <v>17</v>
       </c>
       <c r="K118" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119">
-        <v>23034</v>
+        <v>23035</v>
       </c>
       <c r="B119" t="s">
-        <v>498</v>
-[...1 lines deleted...]
-      <c r="C119"/>
+        <v>496</v>
+      </c>
+      <c r="C119" t="s">
+        <v>158</v>
+      </c>
       <c r="D119" t="s">
-        <v>499</v>
-[...2 lines deleted...]
-      <c r="F119"/>
+        <v>13</v>
+      </c>
+      <c r="E119" t="s">
+        <v>328</v>
+      </c>
+      <c r="F119" t="s">
+        <v>329</v>
+      </c>
       <c r="G119"/>
       <c r="H119">
-        <v>31194559</v>
+        <v>36163293</v>
       </c>
       <c r="I119" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="J119" t="s">
         <v>17</v>
       </c>
       <c r="K119" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120">
-        <v>23035</v>
+        <v>8315</v>
       </c>
       <c r="B120" t="s">
+        <v>499</v>
+      </c>
+      <c r="C120"/>
+      <c r="D120"/>
+      <c r="E120"/>
+      <c r="F120"/>
+      <c r="G120" t="s">
+        <v>500</v>
+      </c>
+      <c r="H120" t="s">
+        <v>501</v>
+      </c>
+      <c r="I120" t="s">
         <v>502</v>
       </c>
-      <c r="C120" t="s">
-[...15 lines deleted...]
-      <c r="I120" t="s">
+      <c r="J120" t="s">
+        <v>17</v>
+      </c>
+      <c r="K120" t="s">
         <v>503</v>
-      </c>
-[...4 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121">
-        <v>8315</v>
+        <v>23050</v>
       </c>
       <c r="B121" t="s">
+        <v>504</v>
+      </c>
+      <c r="C121"/>
+      <c r="D121" t="s">
         <v>505</v>
       </c>
-      <c r="C121"/>
-      <c r="D121"/>
       <c r="E121"/>
-      <c r="F121"/>
-      <c r="G121" t="s">
+      <c r="F121" t="s">
+        <v>44</v>
+      </c>
+      <c r="G121"/>
+      <c r="H121">
+        <v>33233001</v>
+      </c>
+      <c r="I121" t="s">
         <v>506</v>
       </c>
-      <c r="H121" t="s">
+      <c r="J121" t="s">
+        <v>17</v>
+      </c>
+      <c r="K121" t="s">
         <v>507</v>
-      </c>
-[...7 lines deleted...]
-        <v>509</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122">
-        <v>23050</v>
+        <v>700</v>
       </c>
       <c r="B122" t="s">
+        <v>508</v>
+      </c>
+      <c r="C122" t="s">
+        <v>80</v>
+      </c>
+      <c r="D122"/>
+      <c r="E122"/>
+      <c r="F122"/>
+      <c r="G122" t="s">
+        <v>81</v>
+      </c>
+      <c r="H122">
+        <v>32427536</v>
+      </c>
+      <c r="I122" t="s">
+        <v>509</v>
+      </c>
+      <c r="J122" t="s">
+        <v>17</v>
+      </c>
+      <c r="K122" t="s">
         <v>510</v>
-      </c>
-[...19 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123">
-        <v>700</v>
+        <v>23051</v>
       </c>
       <c r="B123" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="C123" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="D123" t="s">
+        <v>90</v>
+      </c>
+      <c r="E123" t="s">
+        <v>512</v>
+      </c>
+      <c r="F123" t="s">
+        <v>298</v>
+      </c>
+      <c r="G123"/>
       <c r="H123">
-        <v>32427536</v>
+        <v>32557135</v>
       </c>
       <c r="I123" t="s">
-        <v>515</v>
+        <v>160</v>
       </c>
       <c r="J123" t="s">
         <v>17</v>
       </c>
       <c r="K123" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124">
-        <v>23051</v>
+        <v>23053</v>
       </c>
       <c r="B124" t="s">
-        <v>517</v>
-[...6 lines deleted...]
-      </c>
+        <v>514</v>
+      </c>
+      <c r="C124"/>
+      <c r="D124"/>
       <c r="E124" t="s">
-        <v>518</v>
+        <v>367</v>
       </c>
       <c r="F124" t="s">
-        <v>298</v>
+        <v>368</v>
       </c>
       <c r="G124"/>
       <c r="H124">
-        <v>32557135</v>
+        <v>33579620</v>
       </c>
       <c r="I124" t="s">
-        <v>160</v>
+        <v>16</v>
       </c>
       <c r="J124" t="s">
         <v>17</v>
       </c>
       <c r="K124" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125">
-        <v>23053</v>
+        <v>4299</v>
       </c>
       <c r="B125" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="C125"/>
-      <c r="D125"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D125" t="s">
+        <v>117</v>
+      </c>
+      <c r="E125"/>
       <c r="F125" t="s">
-        <v>374</v>
+        <v>118</v>
       </c>
       <c r="G125"/>
       <c r="H125">
-        <v>33579620</v>
+        <v>31025436</v>
       </c>
       <c r="I125" t="s">
-        <v>16</v>
+        <v>517</v>
       </c>
       <c r="J125" t="s">
         <v>17</v>
       </c>
       <c r="K125" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126">
-        <v>4299</v>
+        <v>23068</v>
       </c>
       <c r="B126" t="s">
-        <v>522</v>
-[...1 lines deleted...]
-      <c r="C126"/>
+        <v>519</v>
+      </c>
+      <c r="C126" t="s">
+        <v>282</v>
+      </c>
       <c r="D126" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="E126"/>
+        <v>137</v>
+      </c>
+      <c r="E126" t="s">
+        <v>345</v>
+      </c>
       <c r="F126" t="s">
-        <v>118</v>
+        <v>189</v>
       </c>
       <c r="G126"/>
       <c r="H126">
-        <v>31025436</v>
+        <v>35813397</v>
       </c>
       <c r="I126" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="J126" t="s">
         <v>17</v>
       </c>
       <c r="K126" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127">
-        <v>23068</v>
+        <v>23082</v>
       </c>
       <c r="B127" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="C127" t="s">
-        <v>282</v>
+        <v>243</v>
       </c>
       <c r="D127" t="s">
         <v>137</v>
       </c>
       <c r="E127" t="s">
-        <v>351</v>
+        <v>75</v>
       </c>
       <c r="F127" t="s">
-        <v>189</v>
+        <v>76</v>
       </c>
       <c r="G127"/>
       <c r="H127">
-        <v>35813397</v>
+        <v>33882195</v>
       </c>
       <c r="I127" t="s">
-        <v>526</v>
+        <v>68</v>
       </c>
       <c r="J127" t="s">
         <v>17</v>
       </c>
       <c r="K127" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128">
-        <v>23082</v>
+        <v>23085</v>
       </c>
       <c r="B128" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="C128" t="s">
-        <v>243</v>
+        <v>377</v>
       </c>
       <c r="D128" t="s">
-        <v>137</v>
-[...3 lines deleted...]
-      </c>
+        <v>525</v>
+      </c>
+      <c r="E128"/>
       <c r="F128" t="s">
-        <v>76</v>
+        <v>526</v>
       </c>
       <c r="G128"/>
       <c r="H128">
-        <v>33882195</v>
+        <v>36438590</v>
       </c>
       <c r="I128" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="J128" t="s">
         <v>17</v>
       </c>
       <c r="K128" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129">
-        <v>23085</v>
+        <v>23101</v>
       </c>
       <c r="B129" t="s">
-        <v>531</v>
-[...7 lines deleted...]
-      <c r="E129"/>
+        <v>529</v>
+      </c>
+      <c r="C129"/>
+      <c r="D129"/>
+      <c r="E129" t="s">
+        <v>398</v>
+      </c>
       <c r="F129" t="s">
-        <v>533</v>
+        <v>329</v>
       </c>
       <c r="G129"/>
       <c r="H129">
-        <v>36438590</v>
+        <v>32029312</v>
       </c>
       <c r="I129" t="s">
-        <v>534</v>
+        <v>77</v>
       </c>
       <c r="J129" t="s">
         <v>17</v>
       </c>
       <c r="K129" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130">
-        <v>23101</v>
+        <v>3578</v>
       </c>
       <c r="B130" t="s">
-        <v>536</v>
-[...5 lines deleted...]
-      </c>
+        <v>531</v>
+      </c>
+      <c r="C130" t="s">
+        <v>116</v>
+      </c>
+      <c r="D130" t="s">
+        <v>532</v>
+      </c>
+      <c r="E130"/>
       <c r="F130" t="s">
-        <v>329</v>
+        <v>22</v>
       </c>
       <c r="G130"/>
       <c r="H130">
-        <v>32029312</v>
+        <v>34263707</v>
       </c>
       <c r="I130" t="s">
-        <v>77</v>
+        <v>533</v>
       </c>
       <c r="J130" t="s">
         <v>17</v>
       </c>
       <c r="K130" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131">
-        <v>3578</v>
+        <v>23114</v>
       </c>
       <c r="B131" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="C131" t="s">
-        <v>116</v>
+        <v>27</v>
       </c>
       <c r="D131" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="E131"/>
-      <c r="F131" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F131"/>
       <c r="G131"/>
       <c r="H131">
-        <v>34263707</v>
+        <v>35044988</v>
       </c>
       <c r="I131" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="J131" t="s">
         <v>17</v>
       </c>
       <c r="K131" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132">
-        <v>23114</v>
+        <v>23116</v>
       </c>
       <c r="B132" t="s">
-        <v>542</v>
-[...8 lines deleted...]
-      <c r="F132"/>
+        <v>539</v>
+      </c>
+      <c r="C132"/>
+      <c r="D132"/>
+      <c r="E132" t="s">
+        <v>540</v>
+      </c>
+      <c r="F132" t="s">
+        <v>541</v>
+      </c>
       <c r="G132"/>
       <c r="H132">
-        <v>35044988</v>
+        <v>36357173</v>
       </c>
       <c r="I132" t="s">
-        <v>544</v>
+        <v>497</v>
       </c>
       <c r="J132" t="s">
         <v>17</v>
       </c>
       <c r="K132" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133">
-        <v>23116</v>
+        <v>23121</v>
       </c>
       <c r="B133" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-      <c r="D133"/>
+        <v>543</v>
+      </c>
+      <c r="C133" t="s">
+        <v>544</v>
+      </c>
+      <c r="D133" t="s">
+        <v>137</v>
+      </c>
       <c r="E133" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F133" t="s">
-        <v>548</v>
+        <v>339</v>
       </c>
       <c r="G133"/>
       <c r="H133">
-        <v>36357173</v>
+        <v>19176715</v>
       </c>
       <c r="I133" t="s">
-        <v>503</v>
+        <v>546</v>
       </c>
       <c r="J133" t="s">
         <v>17</v>
       </c>
       <c r="K133" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134">
-        <v>23121</v>
+        <v>23125</v>
       </c>
       <c r="B134" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="C134" t="s">
-        <v>551</v>
+        <v>282</v>
       </c>
       <c r="D134" t="s">
         <v>137</v>
       </c>
       <c r="E134" t="s">
-        <v>552</v>
+        <v>143</v>
       </c>
       <c r="F134" t="s">
-        <v>339</v>
+        <v>29</v>
       </c>
       <c r="G134"/>
       <c r="H134">
-        <v>19176715</v>
+        <v>38524454</v>
       </c>
       <c r="I134" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="J134" t="s">
         <v>17</v>
       </c>
       <c r="K134" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135">
-        <v>23125</v>
+        <v>23126</v>
       </c>
       <c r="B135" t="s">
-        <v>555</v>
-[...13 lines deleted...]
-      <c r="G135"/>
+        <v>551</v>
+      </c>
+      <c r="C135"/>
+      <c r="D135"/>
+      <c r="E135"/>
+      <c r="F135"/>
+      <c r="G135" t="s">
+        <v>552</v>
+      </c>
       <c r="H135">
-        <v>38524454</v>
+        <v>32720023</v>
       </c>
       <c r="I135" t="s">
-        <v>556</v>
+        <v>40</v>
       </c>
       <c r="J135" t="s">
         <v>17</v>
       </c>
       <c r="K135" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136">
-        <v>23126</v>
+        <v>8381</v>
       </c>
       <c r="B136" t="s">
-        <v>558</v>
-[...7 lines deleted...]
-      </c>
+        <v>554</v>
+      </c>
+      <c r="C136" t="s">
+        <v>282</v>
+      </c>
+      <c r="D136" t="s">
+        <v>137</v>
+      </c>
+      <c r="E136" t="s">
+        <v>338</v>
+      </c>
+      <c r="F136" t="s">
+        <v>339</v>
+      </c>
+      <c r="G136"/>
       <c r="H136">
-        <v>32720023</v>
+        <v>39858720</v>
       </c>
       <c r="I136" t="s">
-        <v>40</v>
+        <v>555</v>
       </c>
       <c r="J136" t="s">
         <v>17</v>
       </c>
       <c r="K136" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137">
-        <v>8381</v>
+        <v>23129</v>
       </c>
       <c r="B137" t="s">
-        <v>561</v>
-[...3 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="C137"/>
       <c r="D137" t="s">
-        <v>137</v>
-[...6 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="E137"/>
+      <c r="F137"/>
       <c r="G137"/>
       <c r="H137">
-        <v>39858720</v>
+        <v>32999337</v>
       </c>
       <c r="I137" t="s">
-        <v>562</v>
+        <v>140</v>
       </c>
       <c r="J137" t="s">
         <v>17</v>
       </c>
       <c r="K137" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138">
-        <v>23129</v>
+        <v>3722</v>
       </c>
       <c r="B138" t="s">
+        <v>560</v>
+      </c>
+      <c r="C138" t="s">
+        <v>561</v>
+      </c>
+      <c r="D138"/>
+      <c r="E138"/>
+      <c r="F138" t="s">
+        <v>22</v>
+      </c>
+      <c r="G138" t="s">
+        <v>562</v>
+      </c>
+      <c r="H138">
+        <v>34192168</v>
+      </c>
+      <c r="I138" t="s">
+        <v>563</v>
+      </c>
+      <c r="J138" t="s">
+        <v>17</v>
+      </c>
+      <c r="K138" t="s">
         <v>564</v>
-      </c>
-[...17 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139">
-        <v>3722</v>
+        <v>23145</v>
       </c>
       <c r="B139" t="s">
+        <v>565</v>
+      </c>
+      <c r="C139"/>
+      <c r="D139"/>
+      <c r="E139" t="s">
+        <v>205</v>
+      </c>
+      <c r="F139" t="s">
+        <v>61</v>
+      </c>
+      <c r="G139"/>
+      <c r="H139">
+        <v>35842254</v>
+      </c>
+      <c r="I139" t="s">
+        <v>566</v>
+      </c>
+      <c r="J139" t="s">
+        <v>17</v>
+      </c>
+      <c r="K139" t="s">
         <v>567</v>
-      </c>
-[...21 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140">
-        <v>23145</v>
+        <v>23148</v>
       </c>
       <c r="B140" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="C140"/>
-      <c r="D140"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D140" t="s">
+        <v>569</v>
+      </c>
+      <c r="E140"/>
       <c r="F140" t="s">
-        <v>61</v>
+        <v>570</v>
       </c>
       <c r="G140"/>
       <c r="H140">
-        <v>35842254</v>
+        <v>37244949</v>
       </c>
       <c r="I140" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="J140" t="s">
         <v>17</v>
       </c>
       <c r="K140" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141">
-        <v>23148</v>
+        <v>23158</v>
       </c>
       <c r="B141" t="s">
-        <v>575</v>
-[...4 lines deleted...]
-      </c>
+        <v>573</v>
+      </c>
+      <c r="C141" t="s">
+        <v>574</v>
+      </c>
+      <c r="D141"/>
       <c r="E141"/>
-      <c r="F141" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F141"/>
       <c r="G141"/>
       <c r="H141">
-        <v>37244949</v>
+        <v>38505759</v>
       </c>
       <c r="I141" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="J141" t="s">
         <v>17</v>
       </c>
       <c r="K141" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142">
-        <v>23158</v>
+        <v>23160</v>
       </c>
       <c r="B142" t="s">
-        <v>580</v>
-[...3 lines deleted...]
-      </c>
+        <v>577</v>
+      </c>
+      <c r="C142"/>
       <c r="D142"/>
-      <c r="E142"/>
+      <c r="E142" t="s">
+        <v>578</v>
+      </c>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142">
-        <v>38505759</v>
+        <v>36390974</v>
       </c>
       <c r="I142" t="s">
-        <v>582</v>
+        <v>497</v>
       </c>
       <c r="J142" t="s">
         <v>17</v>
       </c>
       <c r="K142" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143">
-        <v>23160</v>
+        <v>23168</v>
       </c>
       <c r="B143" t="s">
-        <v>584</v>
-[...1 lines deleted...]
-      <c r="C143"/>
+        <v>580</v>
+      </c>
+      <c r="C143" t="s">
+        <v>581</v>
+      </c>
       <c r="D143"/>
-      <c r="E143" t="s">
-[...2 lines deleted...]
-      <c r="F143"/>
+      <c r="E143"/>
+      <c r="F143" t="s">
+        <v>298</v>
+      </c>
       <c r="G143"/>
       <c r="H143">
-        <v>36390974</v>
+        <v>31081303</v>
       </c>
       <c r="I143" t="s">
-        <v>503</v>
+        <v>517</v>
       </c>
       <c r="J143" t="s">
         <v>17</v>
       </c>
       <c r="K143" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144">
-        <v>23168</v>
+        <v>23171</v>
       </c>
       <c r="B144" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="C144" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="D144"/>
       <c r="E144"/>
-      <c r="F144" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F144"/>
       <c r="G144"/>
       <c r="H144">
-        <v>31081303</v>
+        <v>38218809</v>
       </c>
       <c r="I144" t="s">
-        <v>523</v>
+        <v>585</v>
       </c>
       <c r="J144" t="s">
         <v>17</v>
       </c>
       <c r="K144" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145">
-        <v>23171</v>
+        <v>23178</v>
       </c>
       <c r="B145" t="s">
-        <v>590</v>
-[...3 lines deleted...]
-      </c>
+        <v>587</v>
+      </c>
+      <c r="C145"/>
       <c r="D145"/>
-      <c r="E145"/>
-      <c r="F145"/>
+      <c r="E145" t="s">
+        <v>14</v>
+      </c>
+      <c r="F145" t="s">
+        <v>15</v>
+      </c>
       <c r="G145"/>
       <c r="H145">
-        <v>38218809</v>
+        <v>39034454</v>
       </c>
       <c r="I145" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="J145" t="s">
         <v>17</v>
       </c>
       <c r="K145" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146">
-        <v>23178</v>
+        <v>23182</v>
       </c>
       <c r="B146" t="s">
-        <v>594</v>
-[...1 lines deleted...]
-      <c r="C146"/>
+        <v>590</v>
+      </c>
+      <c r="C146" t="s">
+        <v>591</v>
+      </c>
       <c r="D146"/>
-      <c r="E146" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E146"/>
+      <c r="F146"/>
       <c r="G146"/>
       <c r="H146">
-        <v>39034454</v>
+        <v>34672609</v>
       </c>
       <c r="I146" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="J146" t="s">
         <v>17</v>
       </c>
       <c r="K146" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147">
-        <v>23182</v>
+        <v>23183</v>
       </c>
       <c r="B147" t="s">
-        <v>597</v>
-[...4 lines deleted...]
-      <c r="D147"/>
+        <v>594</v>
+      </c>
+      <c r="C147"/>
+      <c r="D147" t="s">
+        <v>595</v>
+      </c>
       <c r="E147"/>
       <c r="F147"/>
       <c r="G147"/>
       <c r="H147">
-        <v>34672609</v>
+        <v>37601826</v>
       </c>
       <c r="I147" t="s">
-        <v>599</v>
+        <v>235</v>
       </c>
       <c r="J147" t="s">
         <v>17</v>
       </c>
       <c r="K147" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148">
-        <v>23183</v>
+        <v>23185</v>
       </c>
       <c r="B148" t="s">
-        <v>601</v>
-[...1 lines deleted...]
-      <c r="C148"/>
+        <v>597</v>
+      </c>
+      <c r="C148" t="s">
+        <v>158</v>
+      </c>
       <c r="D148" t="s">
-        <v>602</v>
-[...2 lines deleted...]
-      <c r="F148"/>
+        <v>13</v>
+      </c>
+      <c r="E148" t="s">
+        <v>274</v>
+      </c>
+      <c r="F148" t="s">
+        <v>180</v>
+      </c>
       <c r="G148"/>
       <c r="H148">
-        <v>37601826</v>
+        <v>33567063</v>
       </c>
       <c r="I148" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="J148" t="s">
         <v>17</v>
       </c>
       <c r="K148" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149">
-        <v>23185</v>
+        <v>1570</v>
       </c>
       <c r="B149" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
       <c r="C149" t="s">
-        <v>158</v>
-[...10 lines deleted...]
-      <c r="G149"/>
+        <v>601</v>
+      </c>
+      <c r="D149"/>
+      <c r="E149"/>
+      <c r="F149"/>
+      <c r="G149" t="s">
+        <v>602</v>
+      </c>
       <c r="H149">
-        <v>33567063</v>
+        <v>19074026</v>
       </c>
       <c r="I149" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="J149" t="s">
         <v>17</v>
       </c>
       <c r="K149" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150">
-        <v>1570</v>
+        <v>23203</v>
       </c>
       <c r="B150" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="C150" t="s">
-        <v>609</v>
-[...1 lines deleted...]
-      <c r="D150"/>
+        <v>85</v>
+      </c>
+      <c r="D150" t="s">
+        <v>606</v>
+      </c>
       <c r="E150"/>
-      <c r="F150"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F150" t="s">
+        <v>92</v>
+      </c>
+      <c r="G150"/>
       <c r="H150">
-        <v>19074026</v>
+        <v>32207904</v>
       </c>
       <c r="I150" t="s">
-        <v>611</v>
+        <v>160</v>
       </c>
       <c r="J150" t="s">
         <v>17</v>
       </c>
       <c r="K150" t="s">
-        <v>612</v>
+        <v>607</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151">
-        <v>23203</v>
+        <v>23206</v>
       </c>
       <c r="B151" t="s">
-        <v>613</v>
-[...7 lines deleted...]
-      <c r="E151"/>
+        <v>608</v>
+      </c>
+      <c r="C151"/>
+      <c r="D151"/>
+      <c r="E151" t="s">
+        <v>609</v>
+      </c>
       <c r="F151" t="s">
-        <v>92</v>
+        <v>368</v>
       </c>
       <c r="G151"/>
       <c r="H151">
-        <v>32207904</v>
+        <v>33471322</v>
       </c>
       <c r="I151" t="s">
-        <v>160</v>
+        <v>16</v>
       </c>
       <c r="J151" t="s">
         <v>17</v>
       </c>
       <c r="K151" t="s">
-        <v>615</v>
+        <v>610</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152">
-        <v>23206</v>
+        <v>23208</v>
       </c>
       <c r="B152" t="s">
-        <v>616</v>
+        <v>611</v>
       </c>
       <c r="C152"/>
-      <c r="D152"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D152" t="s">
+        <v>612</v>
+      </c>
+      <c r="E152"/>
       <c r="F152" t="s">
-        <v>374</v>
+        <v>87</v>
       </c>
       <c r="G152"/>
       <c r="H152">
-        <v>33471322</v>
+        <v>39476675</v>
       </c>
       <c r="I152" t="s">
-        <v>16</v>
+        <v>113</v>
       </c>
       <c r="J152" t="s">
         <v>17</v>
       </c>
       <c r="K152" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153">
-        <v>23208</v>
+        <v>23211</v>
       </c>
       <c r="B153" t="s">
-        <v>619</v>
-[...1 lines deleted...]
-      <c r="C153"/>
+        <v>614</v>
+      </c>
+      <c r="C153" t="s">
+        <v>85</v>
+      </c>
       <c r="D153" t="s">
-        <v>620</v>
-[...1 lines deleted...]
-      <c r="E153"/>
+        <v>90</v>
+      </c>
+      <c r="E153" t="s">
+        <v>75</v>
+      </c>
       <c r="F153" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="G153"/>
       <c r="H153">
-        <v>39476675</v>
+        <v>33001279</v>
       </c>
       <c r="I153" t="s">
-        <v>113</v>
+        <v>68</v>
       </c>
       <c r="J153" t="s">
         <v>17</v>
       </c>
       <c r="K153" t="s">
-        <v>621</v>
+        <v>615</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154">
-        <v>23211</v>
+        <v>23212</v>
       </c>
       <c r="B154" t="s">
-        <v>622</v>
+        <v>616</v>
       </c>
       <c r="C154" t="s">
-        <v>85</v>
-[...10 lines deleted...]
-      <c r="G154"/>
+        <v>617</v>
+      </c>
+      <c r="D154"/>
+      <c r="E154"/>
+      <c r="F154"/>
+      <c r="G154" t="s">
+        <v>618</v>
+      </c>
       <c r="H154">
-        <v>33001279</v>
+        <v>32789107</v>
       </c>
       <c r="I154" t="s">
-        <v>529</v>
+        <v>45</v>
       </c>
       <c r="J154" t="s">
         <v>17</v>
       </c>
       <c r="K154" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155">
-        <v>23212</v>
+        <v>23221</v>
       </c>
       <c r="B155" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
       <c r="C155" t="s">
-        <v>625</v>
+        <v>337</v>
       </c>
       <c r="D155"/>
-      <c r="E155"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E155" t="s">
+        <v>621</v>
+      </c>
+      <c r="F155" t="s">
+        <v>307</v>
+      </c>
+      <c r="G155"/>
       <c r="H155">
-        <v>32789107</v>
+        <v>33510571</v>
       </c>
       <c r="I155" t="s">
-        <v>45</v>
+        <v>622</v>
       </c>
       <c r="J155" t="s">
         <v>17</v>
       </c>
       <c r="K155" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156">
-        <v>23221</v>
+        <v>27</v>
       </c>
       <c r="B156" t="s">
-        <v>628</v>
+        <v>624</v>
       </c>
       <c r="C156" t="s">
-        <v>337</v>
+        <v>625</v>
       </c>
       <c r="D156"/>
-      <c r="E156" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E156"/>
+      <c r="F156"/>
       <c r="G156"/>
       <c r="H156">
-        <v>33510571</v>
+        <v>34750117</v>
       </c>
       <c r="I156" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="J156" t="s">
         <v>17</v>
       </c>
       <c r="K156" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157">
-        <v>27</v>
+        <v>23235</v>
       </c>
       <c r="B157" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="C157" t="s">
-        <v>633</v>
-[...1 lines deleted...]
-      <c r="D157"/>
+        <v>85</v>
+      </c>
+      <c r="D157" t="s">
+        <v>629</v>
+      </c>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157"/>
       <c r="H157">
-        <v>34750117</v>
+        <v>20113477</v>
       </c>
       <c r="I157" t="s">
-        <v>634</v>
+        <v>630</v>
       </c>
       <c r="J157" t="s">
         <v>17</v>
       </c>
       <c r="K157" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158">
-        <v>23235</v>
+        <v>13953</v>
       </c>
       <c r="B158" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="C158" t="s">
-        <v>85</v>
+        <v>136</v>
       </c>
       <c r="D158" t="s">
-        <v>637</v>
-[...2 lines deleted...]
-      <c r="F158"/>
+        <v>137</v>
+      </c>
+      <c r="E158" t="s">
+        <v>360</v>
+      </c>
+      <c r="F158" t="s">
+        <v>633</v>
+      </c>
       <c r="G158"/>
       <c r="H158">
-        <v>20113477</v>
+        <v>35700199</v>
       </c>
       <c r="I158" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="J158" t="s">
         <v>17</v>
       </c>
       <c r="K158" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159">
-        <v>13953</v>
+        <v>13966</v>
       </c>
       <c r="B159" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="C159" t="s">
-        <v>136</v>
-[...3 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="D159"/>
       <c r="E159" t="s">
-        <v>366</v>
+        <v>197</v>
       </c>
       <c r="F159" t="s">
-        <v>641</v>
+        <v>180</v>
       </c>
       <c r="G159"/>
       <c r="H159">
-        <v>35700199</v>
+        <v>34346059</v>
       </c>
       <c r="I159" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="J159" t="s">
         <v>17</v>
       </c>
       <c r="K159" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160">
-        <v>13966</v>
+        <v>13970</v>
       </c>
       <c r="B160" t="s">
-        <v>644</v>
+        <v>639</v>
       </c>
       <c r="C160" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="D160"/>
+        <v>136</v>
+      </c>
+      <c r="D160" t="s">
+        <v>137</v>
+      </c>
       <c r="E160" t="s">
-        <v>197</v>
+        <v>43</v>
       </c>
       <c r="F160" t="s">
-        <v>180</v>
+        <v>44</v>
       </c>
       <c r="G160"/>
       <c r="H160">
-        <v>34346059</v>
+        <v>36359575</v>
       </c>
       <c r="I160" t="s">
-        <v>645</v>
+        <v>497</v>
       </c>
       <c r="J160" t="s">
         <v>17</v>
       </c>
       <c r="K160" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161">
-        <v>13970</v>
+        <v>3939</v>
       </c>
       <c r="B161" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="C161" t="s">
-        <v>136</v>
-[...10 lines deleted...]
-      <c r="G161"/>
+        <v>642</v>
+      </c>
+      <c r="D161"/>
+      <c r="E161"/>
+      <c r="F161"/>
+      <c r="G161" t="s">
+        <v>643</v>
+      </c>
       <c r="H161">
-        <v>36359575</v>
+        <v>32887236</v>
       </c>
       <c r="I161" t="s">
-        <v>503</v>
+        <v>140</v>
       </c>
       <c r="J161" t="s">
         <v>17</v>
       </c>
       <c r="K161" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
     </row>
     <row r="162" spans="1:11">
       <c r="A162">
-        <v>3939</v>
+        <v>3622</v>
       </c>
       <c r="B162" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
       <c r="C162" t="s">
-        <v>650</v>
-[...1 lines deleted...]
-      <c r="D162"/>
+        <v>646</v>
+      </c>
+      <c r="D162" t="s">
+        <v>647</v>
+      </c>
       <c r="E162"/>
-      <c r="F162"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F162" t="s">
+        <v>22</v>
+      </c>
+      <c r="G162"/>
       <c r="H162">
-        <v>32887236</v>
+        <v>32206607</v>
       </c>
       <c r="I162" t="s">
-        <v>140</v>
+        <v>62</v>
       </c>
       <c r="J162" t="s">
         <v>17</v>
       </c>
       <c r="K162" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="163" spans="1:11">
       <c r="A163">
-        <v>3622</v>
+        <v>2720</v>
       </c>
       <c r="B163" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="C163" t="s">
-        <v>654</v>
+        <v>544</v>
       </c>
       <c r="D163" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="E163"/>
+        <v>137</v>
+      </c>
+      <c r="E163" t="s">
+        <v>159</v>
+      </c>
       <c r="F163" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="G163"/>
       <c r="H163">
-        <v>32206607</v>
+        <v>34871118</v>
       </c>
       <c r="I163" t="s">
-        <v>62</v>
+        <v>650</v>
       </c>
       <c r="J163" t="s">
         <v>17</v>
       </c>
       <c r="K163" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164">
-        <v>2720</v>
+        <v>13988</v>
       </c>
       <c r="B164" t="s">
-        <v>657</v>
-[...3 lines deleted...]
-      </c>
+        <v>652</v>
+      </c>
+      <c r="C164"/>
       <c r="D164" t="s">
-        <v>137</v>
-[...6 lines deleted...]
-      </c>
+        <v>653</v>
+      </c>
+      <c r="E164"/>
+      <c r="F164"/>
       <c r="G164"/>
       <c r="H164">
-        <v>34871118</v>
+        <v>38261333</v>
       </c>
       <c r="I164" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="J164" t="s">
         <v>17</v>
       </c>
       <c r="K164" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
     </row>
     <row r="165" spans="1:11">
       <c r="A165">
-        <v>13988</v>
+        <v>13990</v>
       </c>
       <c r="B165" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="C165"/>
       <c r="D165" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E165"/>
-      <c r="F165"/>
+      <c r="F165" t="s">
+        <v>526</v>
+      </c>
       <c r="G165"/>
       <c r="H165">
-        <v>38261333</v>
+        <v>32284995</v>
       </c>
       <c r="I165" t="s">
-        <v>662</v>
+        <v>211</v>
       </c>
       <c r="J165" t="s">
         <v>17</v>
       </c>
       <c r="K165" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
     </row>
     <row r="166" spans="1:11">
       <c r="A166">
-        <v>13990</v>
+        <v>1948</v>
       </c>
       <c r="B166" t="s">
-        <v>664</v>
-[...4 lines deleted...]
-      </c>
+        <v>659</v>
+      </c>
+      <c r="C166" t="s">
+        <v>660</v>
+      </c>
+      <c r="D166"/>
       <c r="E166"/>
-      <c r="F166" t="s">
-[...2 lines deleted...]
-      <c r="G166"/>
+      <c r="F166"/>
+      <c r="G166" t="s">
+        <v>661</v>
+      </c>
       <c r="H166">
-        <v>32284995</v>
+        <v>6575333</v>
       </c>
       <c r="I166" t="s">
-        <v>211</v>
+        <v>316</v>
       </c>
       <c r="J166" t="s">
         <v>17</v>
       </c>
       <c r="K166" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167">
-        <v>1948</v>
+        <v>4300</v>
       </c>
       <c r="B167" t="s">
-        <v>667</v>
-[...4 lines deleted...]
-      <c r="D167"/>
+        <v>663</v>
+      </c>
+      <c r="C167"/>
+      <c r="D167" t="s">
+        <v>117</v>
+      </c>
       <c r="E167"/>
-      <c r="F167"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F167" t="s">
+        <v>118</v>
+      </c>
+      <c r="G167"/>
       <c r="H167">
-        <v>6575333</v>
+        <v>32305022</v>
       </c>
       <c r="I167" t="s">
-        <v>316</v>
+        <v>160</v>
       </c>
       <c r="J167" t="s">
         <v>17</v>
       </c>
       <c r="K167" t="s">
-        <v>670</v>
+        <v>664</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168">
-        <v>4300</v>
+        <v>13993</v>
       </c>
       <c r="B168" t="s">
-        <v>671</v>
-[...4 lines deleted...]
-      </c>
+        <v>665</v>
+      </c>
+      <c r="C168" t="s">
+        <v>666</v>
+      </c>
+      <c r="D168"/>
       <c r="E168"/>
-      <c r="F168" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F168"/>
       <c r="G168"/>
       <c r="H168">
-        <v>32305022</v>
+        <v>31230855</v>
       </c>
       <c r="I168" t="s">
-        <v>160</v>
+        <v>667</v>
       </c>
       <c r="J168" t="s">
         <v>17</v>
       </c>
       <c r="K168" t="s">
-        <v>672</v>
+        <v>668</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169">
-        <v>13993</v>
+        <v>14009</v>
       </c>
       <c r="B169" t="s">
-        <v>673</v>
+        <v>669</v>
       </c>
       <c r="C169" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      <c r="F169"/>
+        <v>116</v>
+      </c>
+      <c r="D169" t="s">
+        <v>90</v>
+      </c>
+      <c r="E169" t="s">
+        <v>670</v>
+      </c>
+      <c r="F169" t="s">
+        <v>671</v>
+      </c>
       <c r="G169"/>
       <c r="H169">
-        <v>31230855</v>
+        <v>37517443</v>
       </c>
       <c r="I169" t="s">
-        <v>675</v>
+        <v>571</v>
       </c>
       <c r="J169" t="s">
         <v>17</v>
       </c>
       <c r="K169" t="s">
-        <v>676</v>
+        <v>672</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170">
-        <v>14009</v>
+        <v>3623</v>
       </c>
       <c r="B170" t="s">
-        <v>677</v>
+        <v>673</v>
       </c>
       <c r="C170" t="s">
-        <v>116</v>
+        <v>674</v>
       </c>
       <c r="D170" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="E170"/>
       <c r="F170" t="s">
-        <v>679</v>
+        <v>22</v>
       </c>
       <c r="G170"/>
-      <c r="H170">
-        <v>37517443</v>
+      <c r="H170" t="s">
+        <v>675</v>
       </c>
       <c r="I170" t="s">
-        <v>578</v>
+        <v>140</v>
       </c>
       <c r="J170" t="s">
         <v>17</v>
       </c>
       <c r="K170" t="s">
-        <v>680</v>
+        <v>676</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171">
-        <v>3623</v>
+        <v>14021</v>
       </c>
       <c r="B171" t="s">
-        <v>681</v>
+        <v>677</v>
       </c>
       <c r="C171" t="s">
-        <v>682</v>
+        <v>158</v>
       </c>
       <c r="D171" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="E171"/>
+        <v>13</v>
+      </c>
+      <c r="E171" t="s">
+        <v>670</v>
+      </c>
       <c r="F171" t="s">
-        <v>22</v>
+        <v>671</v>
       </c>
       <c r="G171"/>
-      <c r="H171" t="s">
-        <v>683</v>
+      <c r="H171">
+        <v>34004107</v>
       </c>
       <c r="I171" t="s">
-        <v>140</v>
+        <v>678</v>
       </c>
       <c r="J171" t="s">
         <v>17</v>
       </c>
       <c r="K171" t="s">
-        <v>684</v>
+        <v>679</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172">
-        <v>14021</v>
+        <v>14022</v>
       </c>
       <c r="B172" t="s">
-        <v>685</v>
-[...6 lines deleted...]
-      </c>
+        <v>680</v>
+      </c>
+      <c r="C172"/>
+      <c r="D172"/>
       <c r="E172" t="s">
-        <v>678</v>
+        <v>43</v>
       </c>
       <c r="F172" t="s">
-        <v>679</v>
+        <v>44</v>
       </c>
       <c r="G172"/>
       <c r="H172">
-        <v>34004107</v>
+        <v>35918838</v>
       </c>
       <c r="I172" t="s">
-        <v>686</v>
+        <v>681</v>
       </c>
       <c r="J172" t="s">
         <v>17</v>
       </c>
       <c r="K172" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173">
-        <v>14022</v>
+        <v>14035</v>
       </c>
       <c r="B173" t="s">
-        <v>688</v>
-[...1 lines deleted...]
-      <c r="C173"/>
+        <v>683</v>
+      </c>
+      <c r="C173" t="s">
+        <v>684</v>
+      </c>
       <c r="D173"/>
-      <c r="E173" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E173"/>
+      <c r="F173"/>
       <c r="G173"/>
       <c r="H173">
-        <v>35918838</v>
+        <v>33200382</v>
       </c>
       <c r="I173" t="s">
-        <v>689</v>
+        <v>361</v>
       </c>
       <c r="J173" t="s">
         <v>17</v>
       </c>
       <c r="K173" t="s">
-        <v>690</v>
+        <v>685</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174">
-        <v>14035</v>
+        <v>14042</v>
       </c>
       <c r="B174" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>686</v>
+      </c>
+      <c r="C174"/>
       <c r="D174"/>
-      <c r="E174"/>
+      <c r="E174" t="s">
+        <v>687</v>
+      </c>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174">
-        <v>33200382</v>
+        <v>39151120</v>
       </c>
       <c r="I174" t="s">
-        <v>367</v>
+        <v>546</v>
       </c>
       <c r="J174" t="s">
         <v>17</v>
       </c>
       <c r="K174" t="s">
-        <v>693</v>
+        <v>688</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175">
-        <v>14042</v>
+        <v>14047</v>
       </c>
       <c r="B175" t="s">
-        <v>694</v>
+        <v>689</v>
       </c>
       <c r="C175"/>
       <c r="D175"/>
       <c r="E175" t="s">
-        <v>695</v>
-[...1 lines deleted...]
-      <c r="F175"/>
+        <v>197</v>
+      </c>
+      <c r="F175" t="s">
+        <v>180</v>
+      </c>
       <c r="G175"/>
       <c r="H175">
-        <v>39151120</v>
+        <v>33907486</v>
       </c>
       <c r="I175" t="s">
-        <v>696</v>
+        <v>690</v>
       </c>
       <c r="J175" t="s">
         <v>17</v>
       </c>
       <c r="K175" t="s">
-        <v>697</v>
+        <v>691</v>
       </c>
     </row>
     <row r="176" spans="1:11">
       <c r="A176">
-        <v>14047</v>
+        <v>14054</v>
       </c>
       <c r="B176" t="s">
-        <v>698</v>
-[...8 lines deleted...]
-      </c>
+        <v>692</v>
+      </c>
+      <c r="C176" t="s">
+        <v>116</v>
+      </c>
+      <c r="D176" t="s">
+        <v>693</v>
+      </c>
+      <c r="E176"/>
+      <c r="F176"/>
       <c r="G176"/>
       <c r="H176">
-        <v>33907486</v>
+        <v>32687493</v>
       </c>
       <c r="I176" t="s">
-        <v>699</v>
+        <v>62</v>
       </c>
       <c r="J176" t="s">
         <v>17</v>
       </c>
       <c r="K176" t="s">
-        <v>700</v>
+        <v>694</v>
       </c>
     </row>
     <row r="177" spans="1:11">
       <c r="A177">
-        <v>14054</v>
+        <v>6612</v>
       </c>
       <c r="B177" t="s">
-        <v>701</v>
+        <v>695</v>
       </c>
       <c r="C177" t="s">
-        <v>116</v>
+        <v>85</v>
       </c>
       <c r="D177" t="s">
-        <v>702</v>
-[...2 lines deleted...]
-      <c r="F177"/>
+        <v>90</v>
+      </c>
+      <c r="E177" t="s">
+        <v>324</v>
+      </c>
+      <c r="F177" t="s">
+        <v>29</v>
+      </c>
       <c r="G177"/>
       <c r="H177">
-        <v>32687493</v>
+        <v>36711299</v>
       </c>
       <c r="I177" t="s">
-        <v>62</v>
+        <v>497</v>
       </c>
       <c r="J177" t="s">
         <v>17</v>
       </c>
       <c r="K177" t="s">
-        <v>703</v>
+        <v>696</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178">
-        <v>6612</v>
+        <v>14074</v>
       </c>
       <c r="B178" t="s">
-        <v>704</v>
+        <v>697</v>
       </c>
       <c r="C178" t="s">
-        <v>85</v>
+        <v>65</v>
       </c>
       <c r="D178" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="E178" t="s">
-        <v>324</v>
+        <v>288</v>
       </c>
       <c r="F178" t="s">
-        <v>29</v>
+        <v>139</v>
       </c>
       <c r="G178"/>
       <c r="H178">
-        <v>36711299</v>
+        <v>38263933</v>
       </c>
       <c r="I178" t="s">
-        <v>503</v>
+        <v>698</v>
       </c>
       <c r="J178" t="s">
         <v>17</v>
       </c>
       <c r="K178" t="s">
-        <v>705</v>
+        <v>699</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179">
-        <v>14074</v>
+        <v>14084</v>
       </c>
       <c r="B179" t="s">
-        <v>706</v>
-[...6 lines deleted...]
-      </c>
+        <v>700</v>
+      </c>
+      <c r="C179"/>
+      <c r="D179"/>
       <c r="E179" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
       <c r="F179" t="s">
-        <v>139</v>
+        <v>298</v>
       </c>
       <c r="G179"/>
       <c r="H179">
-        <v>38263933</v>
+        <v>32827901</v>
       </c>
       <c r="I179" t="s">
-        <v>707</v>
+        <v>62</v>
       </c>
       <c r="J179" t="s">
         <v>17</v>
       </c>
       <c r="K179" t="s">
-        <v>708</v>
+        <v>701</v>
       </c>
     </row>
     <row r="180" spans="1:11">
       <c r="A180">
-        <v>14084</v>
+        <v>14087</v>
       </c>
       <c r="B180" t="s">
-        <v>709</v>
+        <v>702</v>
       </c>
       <c r="C180"/>
-      <c r="D180"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D180" t="s">
+        <v>612</v>
+      </c>
+      <c r="E180"/>
       <c r="F180" t="s">
-        <v>298</v>
+        <v>87</v>
       </c>
       <c r="G180"/>
       <c r="H180">
-        <v>32827901</v>
+        <v>6275183</v>
       </c>
       <c r="I180" t="s">
-        <v>62</v>
+        <v>103</v>
       </c>
       <c r="J180" t="s">
         <v>17</v>
       </c>
       <c r="K180" t="s">
-        <v>710</v>
+        <v>703</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181">
-        <v>14087</v>
+        <v>8992</v>
       </c>
       <c r="B181" t="s">
-        <v>711</v>
+        <v>704</v>
       </c>
       <c r="C181"/>
-      <c r="D181" t="s">
-[...2 lines deleted...]
-      <c r="E181"/>
+      <c r="D181"/>
+      <c r="E181" t="s">
+        <v>60</v>
+      </c>
       <c r="F181" t="s">
-        <v>87</v>
+        <v>61</v>
       </c>
       <c r="G181"/>
       <c r="H181">
-        <v>6275183</v>
+        <v>12194225</v>
       </c>
       <c r="I181" t="s">
-        <v>103</v>
+        <v>62</v>
       </c>
       <c r="J181" t="s">
         <v>17</v>
       </c>
       <c r="K181" t="s">
-        <v>712</v>
+        <v>705</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182">
-        <v>8992</v>
+        <v>5133</v>
       </c>
       <c r="B182" t="s">
-        <v>713</v>
+        <v>706</v>
       </c>
       <c r="C182"/>
-      <c r="D182"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D182" t="s">
+        <v>707</v>
+      </c>
+      <c r="E182"/>
       <c r="F182" t="s">
-        <v>61</v>
+        <v>101</v>
       </c>
       <c r="G182"/>
       <c r="H182">
-        <v>12194225</v>
+        <v>37341342</v>
       </c>
       <c r="I182" t="s">
-        <v>62</v>
+        <v>708</v>
       </c>
       <c r="J182" t="s">
         <v>17</v>
       </c>
       <c r="K182" t="s">
-        <v>714</v>
+        <v>709</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183">
-        <v>5133</v>
+        <v>14095</v>
       </c>
       <c r="B183" t="s">
-        <v>715</v>
-[...1 lines deleted...]
-      <c r="C183"/>
+        <v>710</v>
+      </c>
+      <c r="C183" t="s">
+        <v>27</v>
+      </c>
       <c r="D183" t="s">
-        <v>716</v>
-[...1 lines deleted...]
-      <c r="E183"/>
+        <v>90</v>
+      </c>
+      <c r="E183" t="s">
+        <v>91</v>
+      </c>
       <c r="F183" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="G183"/>
       <c r="H183">
-        <v>37341342</v>
+        <v>14010939</v>
       </c>
       <c r="I183" t="s">
-        <v>717</v>
+        <v>711</v>
       </c>
       <c r="J183" t="s">
         <v>17</v>
       </c>
       <c r="K183" t="s">
-        <v>718</v>
+        <v>712</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184">
-        <v>14095</v>
+        <v>14102</v>
       </c>
       <c r="B184" t="s">
-        <v>719</v>
-[...3 lines deleted...]
-      </c>
+        <v>713</v>
+      </c>
+      <c r="C184"/>
       <c r="D184" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>714</v>
+      </c>
+      <c r="E184"/>
+      <c r="F184"/>
       <c r="G184"/>
       <c r="H184">
-        <v>14010939</v>
+        <v>31362450</v>
       </c>
       <c r="I184" t="s">
-        <v>720</v>
+        <v>715</v>
       </c>
       <c r="J184" t="s">
         <v>17</v>
       </c>
       <c r="K184" t="s">
-        <v>721</v>
+        <v>716</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185">
-        <v>14102</v>
+        <v>14105</v>
       </c>
       <c r="B185" t="s">
-        <v>722</v>
+        <v>717</v>
       </c>
       <c r="C185"/>
-      <c r="D185" t="s">
-[...3 lines deleted...]
-      <c r="F185"/>
+      <c r="D185"/>
+      <c r="E185" t="s">
+        <v>718</v>
+      </c>
+      <c r="F185" t="s">
+        <v>15</v>
+      </c>
       <c r="G185"/>
       <c r="H185">
-        <v>31362450</v>
+        <v>39271316</v>
       </c>
       <c r="I185" t="s">
-        <v>724</v>
+        <v>546</v>
       </c>
       <c r="J185" t="s">
         <v>17</v>
       </c>
       <c r="K185" t="s">
-        <v>725</v>
+        <v>719</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186">
-        <v>14105</v>
+        <v>14109</v>
       </c>
       <c r="B186" t="s">
-        <v>726</v>
-[...1 lines deleted...]
-      <c r="C186"/>
+        <v>720</v>
+      </c>
+      <c r="C186" t="s">
+        <v>721</v>
+      </c>
       <c r="D186"/>
-      <c r="E186" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E186"/>
+      <c r="F186"/>
       <c r="G186"/>
       <c r="H186">
-        <v>39271316</v>
+        <v>39478106</v>
       </c>
       <c r="I186" t="s">
-        <v>553</v>
+        <v>722</v>
       </c>
       <c r="J186" t="s">
         <v>17</v>
       </c>
       <c r="K186" t="s">
-        <v>728</v>
+        <v>723</v>
       </c>
     </row>
     <row r="187" spans="1:11">
       <c r="A187">
-        <v>14109</v>
+        <v>14118</v>
       </c>
       <c r="B187" t="s">
-        <v>729</v>
-[...4 lines deleted...]
-      <c r="D187"/>
+        <v>724</v>
+      </c>
+      <c r="C187"/>
+      <c r="D187" t="s">
+        <v>725</v>
+      </c>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187"/>
       <c r="H187">
-        <v>39478106</v>
+        <v>38062936</v>
       </c>
       <c r="I187" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="J187" t="s">
         <v>17</v>
       </c>
       <c r="K187" t="s">
-        <v>732</v>
+        <v>727</v>
       </c>
     </row>
     <row r="188" spans="1:11">
       <c r="A188">
-        <v>14118</v>
+        <v>14119</v>
       </c>
       <c r="B188" t="s">
-        <v>733</v>
-[...1 lines deleted...]
-      <c r="C188"/>
+        <v>728</v>
+      </c>
+      <c r="C188" t="s">
+        <v>243</v>
+      </c>
       <c r="D188" t="s">
-        <v>734</v>
-[...2 lines deleted...]
-      <c r="F188"/>
+        <v>137</v>
+      </c>
+      <c r="E188" t="s">
+        <v>14</v>
+      </c>
+      <c r="F188" t="s">
+        <v>15</v>
+      </c>
       <c r="G188"/>
       <c r="H188">
-        <v>38062936</v>
+        <v>19201229</v>
       </c>
       <c r="I188" t="s">
-        <v>735</v>
+        <v>729</v>
       </c>
       <c r="J188" t="s">
         <v>17</v>
       </c>
       <c r="K188" t="s">
-        <v>736</v>
+        <v>730</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189">
-        <v>14119</v>
+        <v>14123</v>
       </c>
       <c r="B189" t="s">
-        <v>737</v>
-[...3 lines deleted...]
-      </c>
+        <v>731</v>
+      </c>
+      <c r="C189"/>
       <c r="D189" t="s">
-        <v>137</v>
-[...6 lines deleted...]
-      </c>
+        <v>732</v>
+      </c>
+      <c r="E189"/>
+      <c r="F189"/>
       <c r="G189"/>
       <c r="H189">
-        <v>19201229</v>
+        <v>39562909</v>
       </c>
       <c r="I189" t="s">
-        <v>738</v>
+        <v>546</v>
       </c>
       <c r="J189" t="s">
         <v>17</v>
       </c>
       <c r="K189" t="s">
-        <v>739</v>
+        <v>733</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190">
-        <v>14123</v>
+        <v>3579</v>
       </c>
       <c r="B190" t="s">
-        <v>740</v>
+        <v>734</v>
       </c>
       <c r="C190"/>
       <c r="D190" t="s">
-        <v>741</v>
+        <v>532</v>
       </c>
       <c r="E190"/>
-      <c r="F190"/>
+      <c r="F190" t="s">
+        <v>22</v>
+      </c>
       <c r="G190"/>
       <c r="H190">
-        <v>39562909</v>
+        <v>34010439</v>
       </c>
       <c r="I190" t="s">
-        <v>150</v>
+        <v>735</v>
       </c>
       <c r="J190" t="s">
         <v>17</v>
       </c>
       <c r="K190" t="s">
-        <v>742</v>
+        <v>736</v>
       </c>
     </row>
     <row r="191" spans="1:11">
       <c r="A191">
-        <v>3579</v>
+        <v>14136</v>
       </c>
       <c r="B191" t="s">
-        <v>743</v>
-[...1 lines deleted...]
-      <c r="C191"/>
+        <v>737</v>
+      </c>
+      <c r="C191" t="s">
+        <v>377</v>
+      </c>
       <c r="D191" t="s">
-        <v>539</v>
-[...1 lines deleted...]
-      <c r="E191"/>
+        <v>137</v>
+      </c>
+      <c r="E191" t="s">
+        <v>138</v>
+      </c>
       <c r="F191" t="s">
-        <v>22</v>
+        <v>139</v>
       </c>
       <c r="G191"/>
       <c r="H191">
-        <v>34010439</v>
+        <v>38359140</v>
       </c>
       <c r="I191" t="s">
-        <v>744</v>
+        <v>738</v>
       </c>
       <c r="J191" t="s">
         <v>17</v>
       </c>
       <c r="K191" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192">
-        <v>14136</v>
+        <v>8476</v>
       </c>
       <c r="B192" t="s">
-        <v>746</v>
+        <v>740</v>
       </c>
       <c r="C192" t="s">
-        <v>383</v>
+        <v>674</v>
       </c>
       <c r="D192" t="s">
-        <v>137</v>
-[...3 lines deleted...]
-      </c>
+        <v>741</v>
+      </c>
+      <c r="E192"/>
       <c r="F192" t="s">
-        <v>139</v>
+        <v>76</v>
       </c>
       <c r="G192"/>
       <c r="H192">
-        <v>38359140</v>
+        <v>34353087</v>
       </c>
       <c r="I192" t="s">
-        <v>747</v>
+        <v>742</v>
       </c>
       <c r="J192" t="s">
         <v>17</v>
       </c>
       <c r="K192" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
     </row>
     <row r="193" spans="1:11">
       <c r="A193">
-        <v>8476</v>
+        <v>14150</v>
       </c>
       <c r="B193" t="s">
-        <v>749</v>
+        <v>744</v>
       </c>
       <c r="C193" t="s">
-        <v>682</v>
+        <v>337</v>
       </c>
       <c r="D193" t="s">
-        <v>750</v>
-[...1 lines deleted...]
-      <c r="E193"/>
+        <v>90</v>
+      </c>
+      <c r="E193" t="s">
+        <v>288</v>
+      </c>
       <c r="F193" t="s">
-        <v>76</v>
+        <v>139</v>
       </c>
       <c r="G193"/>
       <c r="H193">
-        <v>34353087</v>
+        <v>36623096</v>
       </c>
       <c r="I193" t="s">
-        <v>751</v>
+        <v>497</v>
       </c>
       <c r="J193" t="s">
         <v>17</v>
       </c>
       <c r="K193" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="194" spans="1:11">
       <c r="A194">
-        <v>14150</v>
+        <v>413</v>
       </c>
       <c r="B194" t="s">
-        <v>753</v>
+        <v>746</v>
       </c>
       <c r="C194" t="s">
-        <v>337</v>
-[...10 lines deleted...]
-      <c r="G194"/>
+        <v>747</v>
+      </c>
+      <c r="D194"/>
+      <c r="E194"/>
+      <c r="F194"/>
+      <c r="G194" t="s">
+        <v>748</v>
+      </c>
       <c r="H194">
-        <v>36623096</v>
+        <v>33286504</v>
       </c>
       <c r="I194" t="s">
-        <v>503</v>
+        <v>749</v>
       </c>
       <c r="J194" t="s">
         <v>17</v>
       </c>
       <c r="K194" t="s">
-        <v>754</v>
+        <v>750</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195">
-        <v>413</v>
+        <v>14154</v>
       </c>
       <c r="B195" t="s">
-        <v>755</v>
+        <v>751</v>
       </c>
       <c r="C195" t="s">
-        <v>756</v>
+        <v>752</v>
       </c>
       <c r="D195"/>
       <c r="E195"/>
       <c r="F195"/>
-      <c r="G195" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G195"/>
       <c r="H195">
-        <v>33286504</v>
+        <v>33494111</v>
       </c>
       <c r="I195" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
       <c r="J195" t="s">
         <v>17</v>
       </c>
       <c r="K195" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196">
-        <v>14154</v>
+        <v>14155</v>
       </c>
       <c r="B196" t="s">
-        <v>760</v>
+        <v>755</v>
       </c>
       <c r="C196" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
       <c r="D196"/>
       <c r="E196"/>
       <c r="F196"/>
       <c r="G196"/>
       <c r="H196">
-        <v>33494111</v>
+        <v>33370756</v>
       </c>
       <c r="I196" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="J196" t="s">
         <v>17</v>
       </c>
       <c r="K196" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197">
-        <v>14155</v>
+        <v>14158</v>
       </c>
       <c r="B197" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
       <c r="C197" t="s">
-        <v>765</v>
-[...3 lines deleted...]
-      <c r="F197"/>
+        <v>243</v>
+      </c>
+      <c r="D197" t="s">
+        <v>137</v>
+      </c>
+      <c r="E197" t="s">
+        <v>760</v>
+      </c>
+      <c r="F197" t="s">
+        <v>44</v>
+      </c>
       <c r="G197"/>
       <c r="H197">
-        <v>33370756</v>
+        <v>12009163</v>
       </c>
       <c r="I197" t="s">
-        <v>766</v>
+        <v>761</v>
       </c>
       <c r="J197" t="s">
         <v>17</v>
       </c>
       <c r="K197" t="s">
-        <v>767</v>
+        <v>762</v>
       </c>
     </row>
     <row r="198" spans="1:11">
       <c r="A198">
-        <v>14158</v>
+        <v>14159</v>
       </c>
       <c r="B198" t="s">
-        <v>768</v>
+        <v>763</v>
       </c>
       <c r="C198" t="s">
-        <v>243</v>
-[...9 lines deleted...]
-      </c>
+        <v>764</v>
+      </c>
+      <c r="D198"/>
+      <c r="E198"/>
+      <c r="F198"/>
       <c r="G198"/>
       <c r="H198">
-        <v>12009163</v>
+        <v>34676859</v>
       </c>
       <c r="I198" t="s">
-        <v>770</v>
+        <v>765</v>
       </c>
       <c r="J198" t="s">
         <v>17</v>
       </c>
       <c r="K198" t="s">
-        <v>771</v>
+        <v>766</v>
       </c>
     </row>
     <row r="199" spans="1:11">
       <c r="A199">
-        <v>14159</v>
+        <v>14166</v>
       </c>
       <c r="B199" t="s">
-        <v>772</v>
-[...4 lines deleted...]
-      <c r="D199"/>
+        <v>767</v>
+      </c>
+      <c r="C199"/>
+      <c r="D199" t="s">
+        <v>768</v>
+      </c>
       <c r="E199"/>
       <c r="F199"/>
       <c r="G199"/>
       <c r="H199">
-        <v>34676859</v>
+        <v>32458501</v>
       </c>
       <c r="I199" t="s">
-        <v>774</v>
+        <v>160</v>
       </c>
       <c r="J199" t="s">
         <v>17</v>
       </c>
       <c r="K199" t="s">
-        <v>775</v>
+        <v>769</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200">
-        <v>14166</v>
+        <v>12816</v>
       </c>
       <c r="B200" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="C200"/>
-      <c r="D200" t="s">
-[...3 lines deleted...]
-      <c r="F200"/>
+      <c r="D200"/>
+      <c r="E200" t="s">
+        <v>771</v>
+      </c>
+      <c r="F200" t="s">
+        <v>772</v>
+      </c>
       <c r="G200"/>
       <c r="H200">
-        <v>32458501</v>
+        <v>31226551</v>
       </c>
       <c r="I200" t="s">
-        <v>160</v>
+        <v>715</v>
       </c>
       <c r="J200" t="s">
         <v>17</v>
       </c>
       <c r="K200" t="s">
-        <v>778</v>
+        <v>773</v>
       </c>
     </row>
     <row r="201" spans="1:11">
       <c r="A201">
-        <v>12816</v>
+        <v>12824</v>
       </c>
       <c r="B201" t="s">
-        <v>779</v>
-[...2 lines deleted...]
-      <c r="D201"/>
+        <v>774</v>
+      </c>
+      <c r="C201" t="s">
+        <v>305</v>
+      </c>
+      <c r="D201" t="s">
+        <v>90</v>
+      </c>
       <c r="E201" t="s">
-        <v>780</v>
+        <v>512</v>
       </c>
       <c r="F201" t="s">
-        <v>781</v>
+        <v>298</v>
       </c>
       <c r="G201"/>
       <c r="H201">
-        <v>31226551</v>
+        <v>32828158</v>
       </c>
       <c r="I201" t="s">
-        <v>724</v>
+        <v>140</v>
       </c>
       <c r="J201" t="s">
         <v>17</v>
       </c>
       <c r="K201" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="202" spans="1:11">
       <c r="A202">
-        <v>12824</v>
+        <v>12826</v>
       </c>
       <c r="B202" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="C202" t="s">
-        <v>305</v>
-[...9 lines deleted...]
-      </c>
+        <v>777</v>
+      </c>
+      <c r="D202"/>
+      <c r="E202"/>
+      <c r="F202"/>
       <c r="G202"/>
       <c r="H202">
-        <v>32828158</v>
+        <v>33418951</v>
       </c>
       <c r="I202" t="s">
-        <v>140</v>
+        <v>778</v>
       </c>
       <c r="J202" t="s">
         <v>17</v>
       </c>
       <c r="K202" t="s">
-        <v>784</v>
+        <v>779</v>
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203">
-        <v>12826</v>
+        <v>12828</v>
       </c>
       <c r="B203" t="s">
-        <v>785</v>
-[...3 lines deleted...]
-      </c>
+        <v>780</v>
+      </c>
+      <c r="C203"/>
       <c r="D203"/>
-      <c r="E203"/>
-      <c r="F203"/>
+      <c r="E203" t="s">
+        <v>781</v>
+      </c>
+      <c r="F203" t="s">
+        <v>782</v>
+      </c>
       <c r="G203"/>
       <c r="H203">
-        <v>33418951</v>
+        <v>34195288</v>
       </c>
       <c r="I203" t="s">
-        <v>787</v>
+        <v>783</v>
       </c>
       <c r="J203" t="s">
         <v>17</v>
       </c>
       <c r="K203" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204">
-        <v>12828</v>
+        <v>12831</v>
       </c>
       <c r="B204" t="s">
-        <v>789</v>
+        <v>785</v>
       </c>
       <c r="C204"/>
-      <c r="D204"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D204" t="s">
+        <v>786</v>
+      </c>
+      <c r="E204"/>
       <c r="F204" t="s">
-        <v>791</v>
+        <v>395</v>
       </c>
       <c r="G204"/>
       <c r="H204">
-        <v>34195288</v>
+        <v>20343721</v>
       </c>
       <c r="I204" t="s">
-        <v>792</v>
+        <v>68</v>
       </c>
       <c r="J204" t="s">
         <v>17</v>
       </c>
       <c r="K204" t="s">
-        <v>793</v>
+        <v>787</v>
       </c>
     </row>
     <row r="205" spans="1:11">
       <c r="A205">
-        <v>12831</v>
+        <v>3668</v>
       </c>
       <c r="B205" t="s">
-        <v>794</v>
-[...1 lines deleted...]
-      <c r="C205"/>
+        <v>788</v>
+      </c>
+      <c r="C205" t="s">
+        <v>27</v>
+      </c>
       <c r="D205" t="s">
-        <v>795</v>
+        <v>56</v>
       </c>
       <c r="E205"/>
       <c r="F205" t="s">
-        <v>343</v>
+        <v>22</v>
       </c>
       <c r="G205"/>
       <c r="H205">
-        <v>20343721</v>
+        <v>35456698</v>
       </c>
       <c r="I205" t="s">
-        <v>529</v>
+        <v>789</v>
       </c>
       <c r="J205" t="s">
         <v>17</v>
       </c>
       <c r="K205" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="206" spans="1:11">
       <c r="A206">
-        <v>3668</v>
+        <v>12847</v>
       </c>
       <c r="B206" t="s">
-        <v>797</v>
+        <v>791</v>
       </c>
       <c r="C206" t="s">
-        <v>27</v>
+        <v>136</v>
       </c>
       <c r="D206" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="E206"/>
+        <v>137</v>
+      </c>
+      <c r="E206" t="s">
+        <v>792</v>
+      </c>
       <c r="F206" t="s">
-        <v>22</v>
+        <v>149</v>
       </c>
       <c r="G206"/>
       <c r="H206">
-        <v>35456698</v>
+        <v>37751844</v>
       </c>
       <c r="I206" t="s">
-        <v>798</v>
+        <v>793</v>
       </c>
       <c r="J206" t="s">
         <v>17</v>
       </c>
       <c r="K206" t="s">
-        <v>799</v>
+        <v>794</v>
       </c>
     </row>
     <row r="207" spans="1:11">
       <c r="A207">
-        <v>12847</v>
+        <v>12854</v>
       </c>
       <c r="B207" t="s">
-        <v>800</v>
+        <v>795</v>
       </c>
       <c r="C207" t="s">
-        <v>136</v>
+        <v>85</v>
       </c>
       <c r="D207" t="s">
-        <v>137</v>
-[...6 lines deleted...]
-      </c>
+        <v>796</v>
+      </c>
+      <c r="E207"/>
+      <c r="F207"/>
       <c r="G207"/>
       <c r="H207">
-        <v>37751844</v>
+        <v>33434716</v>
       </c>
       <c r="I207" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="J207" t="s">
         <v>17</v>
       </c>
       <c r="K207" t="s">
-        <v>803</v>
+        <v>798</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208">
-        <v>12854</v>
+        <v>12859</v>
       </c>
       <c r="B208" t="s">
-        <v>804</v>
+        <v>799</v>
       </c>
       <c r="C208" t="s">
-        <v>85</v>
+        <v>337</v>
       </c>
       <c r="D208" t="s">
-        <v>805</v>
-[...2 lines deleted...]
-      <c r="F208"/>
+        <v>13</v>
+      </c>
+      <c r="E208" t="s">
+        <v>800</v>
+      </c>
+      <c r="F208" t="s">
+        <v>92</v>
+      </c>
       <c r="G208"/>
       <c r="H208">
-        <v>33434716</v>
+        <v>34255496</v>
       </c>
       <c r="I208" t="s">
-        <v>806</v>
+        <v>801</v>
       </c>
       <c r="J208" t="s">
         <v>17</v>
       </c>
       <c r="K208" t="s">
-        <v>807</v>
+        <v>802</v>
       </c>
     </row>
     <row r="209" spans="1:11">
       <c r="A209">
-        <v>12859</v>
+        <v>12860</v>
       </c>
       <c r="B209" t="s">
-        <v>808</v>
-[...3 lines deleted...]
-      </c>
+        <v>803</v>
+      </c>
+      <c r="C209"/>
       <c r="D209" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>804</v>
+      </c>
+      <c r="E209"/>
       <c r="F209" t="s">
-        <v>92</v>
+        <v>526</v>
       </c>
       <c r="G209"/>
       <c r="H209">
-        <v>34255496</v>
+        <v>13135747</v>
       </c>
       <c r="I209" t="s">
-        <v>810</v>
+        <v>68</v>
       </c>
       <c r="J209" t="s">
         <v>17</v>
       </c>
       <c r="K209" t="s">
-        <v>811</v>
+        <v>805</v>
       </c>
     </row>
     <row r="210" spans="1:11">
       <c r="A210">
-        <v>12860</v>
+        <v>12861</v>
       </c>
       <c r="B210" t="s">
-        <v>812</v>
+        <v>806</v>
       </c>
       <c r="C210"/>
       <c r="D210" t="s">
-        <v>813</v>
+        <v>807</v>
       </c>
       <c r="E210"/>
       <c r="F210" t="s">
-        <v>533</v>
+        <v>772</v>
       </c>
       <c r="G210"/>
       <c r="H210">
-        <v>13135747</v>
+        <v>32003876</v>
       </c>
       <c r="I210" t="s">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="J210" t="s">
         <v>17</v>
       </c>
       <c r="K210" t="s">
-        <v>814</v>
+        <v>808</v>
       </c>
     </row>
     <row r="211" spans="1:11">
       <c r="A211">
-        <v>12861</v>
+        <v>12867</v>
       </c>
       <c r="B211" t="s">
-        <v>815</v>
+        <v>809</v>
       </c>
       <c r="C211"/>
       <c r="D211" t="s">
-        <v>816</v>
+        <v>810</v>
       </c>
       <c r="E211"/>
       <c r="F211" t="s">
-        <v>781</v>
+        <v>61</v>
       </c>
       <c r="G211"/>
       <c r="H211">
-        <v>32003876</v>
+        <v>6396769</v>
       </c>
       <c r="I211" t="s">
-        <v>45</v>
+        <v>811</v>
       </c>
       <c r="J211" t="s">
         <v>17</v>
       </c>
       <c r="K211" t="s">
-        <v>817</v>
+        <v>812</v>
       </c>
     </row>
     <row r="212" spans="1:11">
       <c r="A212">
-        <v>12867</v>
+        <v>12872</v>
       </c>
       <c r="B212" t="s">
-        <v>818</v>
-[...4 lines deleted...]
-      </c>
+        <v>813</v>
+      </c>
+      <c r="C212" t="s">
+        <v>218</v>
+      </c>
+      <c r="D212"/>
       <c r="E212"/>
-      <c r="F212" t="s">
-[...2 lines deleted...]
-      <c r="G212"/>
+      <c r="F212"/>
+      <c r="G212" t="s">
+        <v>219</v>
+      </c>
       <c r="H212">
-        <v>6396769</v>
+        <v>33561885</v>
       </c>
       <c r="I212" t="s">
-        <v>820</v>
+        <v>68</v>
       </c>
       <c r="J212" t="s">
         <v>17</v>
       </c>
       <c r="K212" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213">
-        <v>12872</v>
+        <v>12875</v>
       </c>
       <c r="B213" t="s">
-        <v>822</v>
-[...3 lines deleted...]
-      </c>
+        <v>815</v>
+      </c>
+      <c r="C213"/>
       <c r="D213"/>
-      <c r="E213"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E213" t="s">
+        <v>816</v>
+      </c>
+      <c r="F213" t="s">
+        <v>817</v>
+      </c>
+      <c r="G213"/>
       <c r="H213">
-        <v>33561885</v>
+        <v>31361222</v>
       </c>
       <c r="I213" t="s">
-        <v>529</v>
+        <v>818</v>
       </c>
       <c r="J213" t="s">
         <v>17</v>
       </c>
       <c r="K213" t="s">
-        <v>823</v>
+        <v>819</v>
       </c>
     </row>
     <row r="214" spans="1:11">
       <c r="A214">
-        <v>12875</v>
+        <v>12882</v>
       </c>
       <c r="B214" t="s">
-        <v>824</v>
-[...5 lines deleted...]
-      </c>
+        <v>820</v>
+      </c>
+      <c r="C214" t="s">
+        <v>171</v>
+      </c>
+      <c r="D214" t="s">
+        <v>821</v>
+      </c>
+      <c r="E214"/>
       <c r="F214" t="s">
-        <v>826</v>
+        <v>339</v>
       </c>
       <c r="G214"/>
       <c r="H214">
-        <v>31361222</v>
+        <v>14051054</v>
       </c>
       <c r="I214" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
       <c r="J214" t="s">
         <v>17</v>
       </c>
       <c r="K214" t="s">
-        <v>828</v>
+        <v>823</v>
       </c>
     </row>
     <row r="215" spans="1:11">
       <c r="A215">
-        <v>12882</v>
+        <v>12891</v>
       </c>
       <c r="B215" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="C215" t="s">
-        <v>171</v>
+        <v>85</v>
       </c>
       <c r="D215" t="s">
-        <v>830</v>
-[...1 lines deleted...]
-      <c r="E215"/>
+        <v>90</v>
+      </c>
+      <c r="E215" t="s">
+        <v>825</v>
+      </c>
       <c r="F215" t="s">
-        <v>339</v>
+        <v>76</v>
       </c>
       <c r="G215"/>
       <c r="H215">
-        <v>14051054</v>
+        <v>12172218</v>
       </c>
       <c r="I215" t="s">
-        <v>831</v>
+        <v>826</v>
       </c>
       <c r="J215" t="s">
         <v>17</v>
       </c>
       <c r="K215" t="s">
-        <v>832</v>
+        <v>827</v>
       </c>
     </row>
     <row r="216" spans="1:11">
       <c r="A216">
-        <v>12891</v>
+        <v>12892</v>
       </c>
       <c r="B216" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="C216" t="s">
-        <v>85</v>
+        <v>158</v>
       </c>
       <c r="D216" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="E216" t="s">
-        <v>834</v>
+        <v>66</v>
       </c>
       <c r="F216" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="G216"/>
       <c r="H216">
-        <v>12172218</v>
+        <v>32919605</v>
       </c>
       <c r="I216" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="J216" t="s">
         <v>17</v>
       </c>
       <c r="K216" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
     </row>
     <row r="217" spans="1:11">
       <c r="A217">
-        <v>12892</v>
+        <v>12923</v>
       </c>
       <c r="B217" t="s">
-        <v>837</v>
-[...6 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="C217"/>
+      <c r="D217"/>
       <c r="E217" t="s">
-        <v>66</v>
+        <v>324</v>
       </c>
       <c r="F217" t="s">
-        <v>67</v>
+        <v>29</v>
       </c>
       <c r="G217"/>
       <c r="H217">
-        <v>32919605</v>
+        <v>31357323</v>
       </c>
       <c r="I217" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
       <c r="J217" t="s">
         <v>17</v>
       </c>
       <c r="K217" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
     </row>
     <row r="218" spans="1:11">
       <c r="A218">
-        <v>12923</v>
+        <v>12928</v>
       </c>
       <c r="B218" t="s">
-        <v>840</v>
-[...2 lines deleted...]
-      <c r="D218"/>
+        <v>834</v>
+      </c>
+      <c r="C218" t="s">
+        <v>85</v>
+      </c>
+      <c r="D218" t="s">
+        <v>90</v>
+      </c>
       <c r="E218" t="s">
-        <v>324</v>
+        <v>255</v>
       </c>
       <c r="F218" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G218"/>
       <c r="H218">
-        <v>31357323</v>
+        <v>34792444</v>
       </c>
       <c r="I218" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
       <c r="J218" t="s">
         <v>17</v>
       </c>
       <c r="K218" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219">
-        <v>12928</v>
+        <v>12934</v>
       </c>
       <c r="B219" t="s">
-        <v>843</v>
+        <v>837</v>
       </c>
       <c r="C219" t="s">
-        <v>85</v>
+        <v>116</v>
       </c>
       <c r="D219" t="s">
         <v>90</v>
       </c>
       <c r="E219" t="s">
-        <v>255</v>
+        <v>838</v>
       </c>
       <c r="F219" t="s">
-        <v>15</v>
+        <v>339</v>
       </c>
       <c r="G219"/>
       <c r="H219">
-        <v>34792444</v>
+        <v>33704838</v>
       </c>
       <c r="I219" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
       <c r="J219" t="s">
         <v>17</v>
       </c>
       <c r="K219" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220">
-        <v>12934</v>
+        <v>12935</v>
       </c>
       <c r="B220" t="s">
-        <v>846</v>
-[...3 lines deleted...]
-      </c>
+        <v>841</v>
+      </c>
+      <c r="C220"/>
       <c r="D220" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>842</v>
+      </c>
+      <c r="E220"/>
       <c r="F220" t="s">
-        <v>339</v>
+        <v>210</v>
       </c>
       <c r="G220"/>
       <c r="H220">
-        <v>33704838</v>
+        <v>32196088</v>
       </c>
       <c r="I220" t="s">
-        <v>848</v>
+        <v>140</v>
       </c>
       <c r="J220" t="s">
         <v>17</v>
       </c>
       <c r="K220" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
     </row>
     <row r="221" spans="1:11">
       <c r="A221">
-        <v>12935</v>
+        <v>12936</v>
       </c>
       <c r="B221" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
       <c r="C221"/>
-      <c r="D221" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D221"/>
       <c r="E221"/>
       <c r="F221" t="s">
-        <v>210</v>
+        <v>845</v>
       </c>
       <c r="G221"/>
       <c r="H221">
-        <v>32196088</v>
+        <v>37548621</v>
       </c>
       <c r="I221" t="s">
-        <v>140</v>
+        <v>846</v>
       </c>
       <c r="J221" t="s">
         <v>17</v>
       </c>
       <c r="K221" t="s">
-        <v>852</v>
+        <v>847</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222">
-        <v>12936</v>
+        <v>12939</v>
       </c>
       <c r="B222" t="s">
-        <v>853</v>
+        <v>848</v>
       </c>
       <c r="C222"/>
       <c r="D222"/>
-      <c r="E222"/>
+      <c r="E222" t="s">
+        <v>849</v>
+      </c>
       <c r="F222" t="s">
-        <v>854</v>
+        <v>633</v>
       </c>
       <c r="G222"/>
       <c r="H222">
-        <v>37548621</v>
+        <v>34798415</v>
       </c>
       <c r="I222" t="s">
-        <v>855</v>
+        <v>850</v>
       </c>
       <c r="J222" t="s">
         <v>17</v>
       </c>
       <c r="K222" t="s">
-        <v>856</v>
+        <v>851</v>
       </c>
     </row>
     <row r="223" spans="1:11">
       <c r="A223">
-        <v>12939</v>
+        <v>12941</v>
       </c>
       <c r="B223" t="s">
-        <v>857</v>
-[...1 lines deleted...]
-      <c r="C223"/>
+        <v>852</v>
+      </c>
+      <c r="C223" t="s">
+        <v>853</v>
+      </c>
       <c r="D223"/>
-      <c r="E223" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E223"/>
+      <c r="F223"/>
       <c r="G223"/>
       <c r="H223">
-        <v>34798415</v>
+        <v>34952077</v>
       </c>
       <c r="I223" t="s">
-        <v>859</v>
+        <v>854</v>
       </c>
       <c r="J223" t="s">
         <v>17</v>
       </c>
       <c r="K223" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
     </row>
     <row r="224" spans="1:11">
       <c r="A224">
-        <v>12941</v>
+        <v>12942</v>
       </c>
       <c r="B224" t="s">
-        <v>861</v>
+        <v>856</v>
       </c>
       <c r="C224" t="s">
-        <v>862</v>
+        <v>857</v>
       </c>
       <c r="D224"/>
       <c r="E224"/>
       <c r="F224"/>
-      <c r="G224"/>
+      <c r="G224" t="s">
+        <v>858</v>
+      </c>
       <c r="H224">
-        <v>34952077</v>
+        <v>32962001</v>
       </c>
       <c r="I224" t="s">
-        <v>863</v>
+        <v>45</v>
       </c>
       <c r="J224" t="s">
         <v>17</v>
       </c>
       <c r="K224" t="s">
-        <v>864</v>
+        <v>859</v>
       </c>
     </row>
     <row r="225" spans="1:11">
       <c r="A225">
-        <v>12942</v>
+        <v>12950</v>
       </c>
       <c r="B225" t="s">
-        <v>865</v>
+        <v>860</v>
       </c>
       <c r="C225" t="s">
-        <v>866</v>
+        <v>861</v>
       </c>
       <c r="D225"/>
-      <c r="E225"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E225" t="s">
+        <v>367</v>
+      </c>
+      <c r="F225" t="s">
+        <v>368</v>
+      </c>
+      <c r="G225"/>
       <c r="H225">
-        <v>32962001</v>
+        <v>11111688</v>
       </c>
       <c r="I225" t="s">
-        <v>45</v>
+        <v>862</v>
       </c>
       <c r="J225" t="s">
         <v>17</v>
       </c>
       <c r="K225" t="s">
-        <v>868</v>
+        <v>863</v>
       </c>
     </row>
     <row r="226" spans="1:11">
       <c r="A226">
-        <v>12950</v>
+        <v>12954</v>
       </c>
       <c r="B226" t="s">
-        <v>869</v>
-[...3 lines deleted...]
-      </c>
+        <v>864</v>
+      </c>
+      <c r="C226"/>
       <c r="D226"/>
       <c r="E226" t="s">
-        <v>373</v>
+        <v>865</v>
       </c>
       <c r="F226" t="s">
-        <v>374</v>
+        <v>329</v>
       </c>
       <c r="G226"/>
       <c r="H226">
-        <v>11111688</v>
+        <v>13106004</v>
       </c>
       <c r="I226" t="s">
-        <v>871</v>
+        <v>16</v>
       </c>
       <c r="J226" t="s">
         <v>17</v>
       </c>
       <c r="K226" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
     </row>
     <row r="227" spans="1:11">
       <c r="A227">
-        <v>12954</v>
+        <v>12961</v>
       </c>
       <c r="B227" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="C227"/>
+        <v>867</v>
+      </c>
+      <c r="C227" t="s">
+        <v>85</v>
+      </c>
       <c r="D227"/>
       <c r="E227" t="s">
-        <v>874</v>
+        <v>328</v>
       </c>
       <c r="F227" t="s">
         <v>329</v>
       </c>
       <c r="G227"/>
       <c r="H227">
-        <v>13106004</v>
+        <v>38498443</v>
       </c>
       <c r="I227" t="s">
-        <v>16</v>
+        <v>868</v>
       </c>
       <c r="J227" t="s">
         <v>17</v>
       </c>
       <c r="K227" t="s">
-        <v>875</v>
+        <v>869</v>
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228">
-        <v>12961</v>
+        <v>12963</v>
       </c>
       <c r="B228" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="C228"/>
       <c r="D228"/>
       <c r="E228" t="s">
-        <v>328</v>
+        <v>718</v>
       </c>
       <c r="F228" t="s">
-        <v>329</v>
+        <v>15</v>
       </c>
       <c r="G228"/>
       <c r="H228">
-        <v>38498443</v>
+        <v>33907530</v>
       </c>
       <c r="I228" t="s">
-        <v>877</v>
+        <v>871</v>
       </c>
       <c r="J228" t="s">
         <v>17</v>
       </c>
       <c r="K228" t="s">
-        <v>878</v>
+        <v>872</v>
       </c>
     </row>
     <row r="229" spans="1:11">
       <c r="A229">
-        <v>12963</v>
+        <v>12970</v>
       </c>
       <c r="B229" t="s">
-        <v>879</v>
+        <v>873</v>
       </c>
       <c r="C229"/>
       <c r="D229"/>
       <c r="E229" t="s">
-        <v>727</v>
+        <v>874</v>
       </c>
       <c r="F229" t="s">
-        <v>15</v>
+        <v>395</v>
       </c>
       <c r="G229"/>
       <c r="H229">
-        <v>33907530</v>
+        <v>33676906</v>
       </c>
       <c r="I229" t="s">
-        <v>880</v>
+        <v>778</v>
       </c>
       <c r="J229" t="s">
         <v>17</v>
       </c>
       <c r="K229" t="s">
-        <v>881</v>
+        <v>875</v>
       </c>
     </row>
     <row r="230" spans="1:11">
       <c r="A230">
-        <v>12970</v>
+        <v>12974</v>
       </c>
       <c r="B230" t="s">
-        <v>882</v>
+        <v>876</v>
       </c>
       <c r="C230"/>
       <c r="D230"/>
       <c r="E230" t="s">
-        <v>883</v>
+        <v>816</v>
       </c>
       <c r="F230" t="s">
-        <v>343</v>
+        <v>817</v>
       </c>
       <c r="G230"/>
       <c r="H230">
-        <v>33676906</v>
+        <v>33368803</v>
       </c>
       <c r="I230" t="s">
-        <v>787</v>
+        <v>877</v>
       </c>
       <c r="J230" t="s">
         <v>17</v>
       </c>
       <c r="K230" t="s">
-        <v>884</v>
+        <v>878</v>
       </c>
     </row>
     <row r="231" spans="1:11">
       <c r="A231">
-        <v>12974</v>
+        <v>12980</v>
       </c>
       <c r="B231" t="s">
-        <v>885</v>
+        <v>879</v>
       </c>
       <c r="C231"/>
       <c r="D231"/>
       <c r="E231" t="s">
-        <v>825</v>
+        <v>880</v>
       </c>
       <c r="F231" t="s">
-        <v>826</v>
+        <v>61</v>
       </c>
       <c r="G231"/>
       <c r="H231">
-        <v>33368803</v>
+        <v>42096775</v>
       </c>
       <c r="I231" t="s">
-        <v>886</v>
+        <v>881</v>
       </c>
       <c r="J231" t="s">
         <v>17</v>
       </c>
       <c r="K231" t="s">
-        <v>887</v>
+        <v>882</v>
       </c>
     </row>
     <row r="232" spans="1:11">
       <c r="A232">
-        <v>12980</v>
+        <v>12984</v>
       </c>
       <c r="B232" t="s">
-        <v>888</v>
+        <v>883</v>
       </c>
       <c r="C232"/>
-      <c r="D232"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D232" t="s">
+        <v>884</v>
+      </c>
+      <c r="E232"/>
       <c r="F232" t="s">
-        <v>61</v>
+        <v>87</v>
       </c>
       <c r="G232"/>
       <c r="H232">
-        <v>42096775</v>
+        <v>32915773</v>
       </c>
       <c r="I232" t="s">
-        <v>890</v>
+        <v>160</v>
       </c>
       <c r="J232" t="s">
         <v>17</v>
       </c>
       <c r="K232" t="s">
-        <v>891</v>
+        <v>885</v>
       </c>
     </row>
     <row r="233" spans="1:11">
       <c r="A233">
-        <v>12984</v>
+        <v>12990</v>
       </c>
       <c r="B233" t="s">
-        <v>892</v>
+        <v>886</v>
       </c>
       <c r="C233"/>
       <c r="D233" t="s">
-        <v>893</v>
+        <v>887</v>
       </c>
       <c r="E233"/>
-      <c r="F233" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F233"/>
       <c r="G233"/>
       <c r="H233">
-        <v>32915773</v>
+        <v>37730187</v>
       </c>
       <c r="I233" t="s">
-        <v>160</v>
+        <v>888</v>
       </c>
       <c r="J233" t="s">
         <v>17</v>
       </c>
       <c r="K233" t="s">
-        <v>894</v>
+        <v>889</v>
       </c>
     </row>
     <row r="234" spans="1:11">
       <c r="A234">
-        <v>12990</v>
+        <v>12993</v>
       </c>
       <c r="B234" t="s">
-        <v>895</v>
+        <v>890</v>
       </c>
       <c r="C234"/>
-      <c r="D234" t="s">
-[...3 lines deleted...]
-      <c r="F234"/>
+      <c r="D234"/>
+      <c r="E234" t="s">
+        <v>60</v>
+      </c>
+      <c r="F234" t="s">
+        <v>61</v>
+      </c>
       <c r="G234"/>
       <c r="H234">
-        <v>37730187</v>
+        <v>35682612</v>
       </c>
       <c r="I234" t="s">
-        <v>897</v>
+        <v>891</v>
       </c>
       <c r="J234" t="s">
         <v>17</v>
       </c>
       <c r="K234" t="s">
-        <v>898</v>
+        <v>892</v>
       </c>
     </row>
     <row r="235" spans="1:11">
       <c r="A235">
-        <v>12993</v>
+        <v>12994</v>
       </c>
       <c r="B235" t="s">
-        <v>899</v>
-[...2 lines deleted...]
-      <c r="D235"/>
+        <v>893</v>
+      </c>
+      <c r="C235" t="s">
+        <v>65</v>
+      </c>
+      <c r="D235" t="s">
+        <v>13</v>
+      </c>
       <c r="E235" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="F235" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="G235"/>
       <c r="H235">
-        <v>35682612</v>
+        <v>35691360</v>
       </c>
       <c r="I235" t="s">
-        <v>900</v>
+        <v>894</v>
       </c>
       <c r="J235" t="s">
         <v>17</v>
       </c>
       <c r="K235" t="s">
-        <v>901</v>
+        <v>895</v>
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236">
-        <v>12994</v>
+        <v>13013</v>
       </c>
       <c r="B236" t="s">
-        <v>902</v>
+        <v>896</v>
       </c>
       <c r="C236" t="s">
-        <v>65</v>
+        <v>243</v>
       </c>
       <c r="D236" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="E236" t="s">
-        <v>75</v>
+        <v>201</v>
       </c>
       <c r="F236" t="s">
-        <v>76</v>
+        <v>139</v>
       </c>
       <c r="G236"/>
       <c r="H236">
-        <v>35691360</v>
+        <v>32595385</v>
       </c>
       <c r="I236" t="s">
-        <v>903</v>
+        <v>897</v>
       </c>
       <c r="J236" t="s">
         <v>17</v>
       </c>
       <c r="K236" t="s">
-        <v>904</v>
+        <v>898</v>
       </c>
     </row>
     <row r="237" spans="1:11">
       <c r="A237">
-        <v>13013</v>
+        <v>8355</v>
       </c>
       <c r="B237" t="s">
-        <v>905</v>
-[...6 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="C237"/>
+      <c r="D237"/>
       <c r="E237" t="s">
-        <v>201</v>
+        <v>900</v>
       </c>
       <c r="F237" t="s">
-        <v>139</v>
+        <v>210</v>
       </c>
       <c r="G237"/>
       <c r="H237">
-        <v>32595385</v>
+        <v>39838358</v>
       </c>
       <c r="I237" t="s">
-        <v>906</v>
+        <v>901</v>
       </c>
       <c r="J237" t="s">
         <v>17</v>
       </c>
       <c r="K237" t="s">
-        <v>907</v>
+        <v>902</v>
       </c>
     </row>
     <row r="238" spans="1:11">
       <c r="A238">
-        <v>8355</v>
+        <v>13016</v>
       </c>
       <c r="B238" t="s">
-        <v>908</v>
+        <v>903</v>
       </c>
       <c r="C238"/>
-      <c r="D238"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D238" t="s">
+        <v>904</v>
+      </c>
+      <c r="E238"/>
       <c r="F238" t="s">
-        <v>210</v>
+        <v>570</v>
       </c>
       <c r="G238"/>
       <c r="H238">
-        <v>39838358</v>
+        <v>39235438</v>
       </c>
       <c r="I238" t="s">
-        <v>910</v>
+        <v>546</v>
       </c>
       <c r="J238" t="s">
         <v>17</v>
       </c>
       <c r="K238" t="s">
-        <v>911</v>
+        <v>905</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239">
-        <v>13016</v>
+        <v>13020</v>
       </c>
       <c r="B239" t="s">
-        <v>912</v>
+        <v>906</v>
       </c>
       <c r="C239"/>
       <c r="D239" t="s">
-        <v>913</v>
+        <v>907</v>
       </c>
       <c r="E239"/>
-      <c r="F239" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F239"/>
       <c r="G239"/>
       <c r="H239">
-        <v>39235438</v>
+        <v>15075666</v>
       </c>
       <c r="I239" t="s">
-        <v>553</v>
+        <v>908</v>
       </c>
       <c r="J239" t="s">
         <v>17</v>
       </c>
       <c r="K239" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
     </row>
     <row r="240" spans="1:11">
       <c r="A240">
-        <v>13020</v>
+        <v>13025</v>
       </c>
       <c r="B240" t="s">
-        <v>915</v>
-[...1 lines deleted...]
-      <c r="C240"/>
+        <v>910</v>
+      </c>
+      <c r="C240" t="s">
+        <v>116</v>
+      </c>
       <c r="D240" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-      <c r="F240"/>
+        <v>90</v>
+      </c>
+      <c r="E240" t="s">
+        <v>138</v>
+      </c>
+      <c r="F240" t="s">
+        <v>139</v>
+      </c>
       <c r="G240"/>
       <c r="H240">
-        <v>15075666</v>
+        <v>38474230</v>
       </c>
       <c r="I240" t="s">
-        <v>917</v>
+        <v>911</v>
       </c>
       <c r="J240" t="s">
         <v>17</v>
       </c>
       <c r="K240" t="s">
-        <v>918</v>
+        <v>912</v>
       </c>
     </row>
     <row r="241" spans="1:11">
       <c r="A241">
-        <v>13025</v>
+        <v>13027</v>
       </c>
       <c r="B241" t="s">
-        <v>919</v>
+        <v>913</v>
       </c>
       <c r="C241" t="s">
-        <v>116</v>
-[...9 lines deleted...]
-      </c>
+        <v>914</v>
+      </c>
+      <c r="D241"/>
+      <c r="E241"/>
+      <c r="F241"/>
       <c r="G241"/>
       <c r="H241">
-        <v>38474230</v>
+        <v>33747827</v>
       </c>
       <c r="I241" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="J241" t="s">
         <v>17</v>
       </c>
       <c r="K241" t="s">
-        <v>921</v>
+        <v>916</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242">
-        <v>13027</v>
+        <v>13032</v>
       </c>
       <c r="B242" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="C242" t="s">
-        <v>923</v>
+        <v>918</v>
       </c>
       <c r="D242"/>
       <c r="E242"/>
       <c r="F242"/>
       <c r="G242"/>
       <c r="H242">
-        <v>33747827</v>
+        <v>33179226</v>
       </c>
       <c r="I242" t="s">
-        <v>924</v>
+        <v>16</v>
       </c>
       <c r="J242" t="s">
         <v>17</v>
       </c>
       <c r="K242" t="s">
-        <v>925</v>
+        <v>919</v>
       </c>
     </row>
     <row r="243" spans="1:11">
       <c r="A243">
-        <v>13032</v>
+        <v>13034</v>
       </c>
       <c r="B243" t="s">
-        <v>926</v>
-[...4 lines deleted...]
-      <c r="D243"/>
+        <v>920</v>
+      </c>
+      <c r="C243"/>
+      <c r="D243" t="s">
+        <v>387</v>
+      </c>
       <c r="E243"/>
-      <c r="F243"/>
+      <c r="F243" t="s">
+        <v>67</v>
+      </c>
       <c r="G243"/>
       <c r="H243">
-        <v>33179226</v>
+        <v>33304307</v>
       </c>
       <c r="I243" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="J243" t="s">
         <v>17</v>
       </c>
       <c r="K243" t="s">
-        <v>928</v>
+        <v>921</v>
       </c>
     </row>
     <row r="244" spans="1:11">
       <c r="A244">
-        <v>13034</v>
+        <v>13035</v>
       </c>
       <c r="B244" t="s">
-        <v>929</v>
-[...4 lines deleted...]
-      </c>
+        <v>922</v>
+      </c>
+      <c r="C244" t="s">
+        <v>923</v>
+      </c>
+      <c r="D244"/>
       <c r="E244"/>
-      <c r="F244" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F244"/>
       <c r="G244"/>
       <c r="H244">
-        <v>33304307</v>
+        <v>33780759</v>
       </c>
       <c r="I244" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="J244" t="s">
         <v>17</v>
       </c>
       <c r="K244" t="s">
-        <v>930</v>
+        <v>924</v>
       </c>
     </row>
     <row r="245" spans="1:11">
       <c r="A245">
-        <v>13035</v>
+        <v>13055</v>
       </c>
       <c r="B245" t="s">
-        <v>931</v>
-[...3 lines deleted...]
-      </c>
+        <v>925</v>
+      </c>
+      <c r="C245"/>
       <c r="D245"/>
-      <c r="E245"/>
-      <c r="F245"/>
+      <c r="E245" t="s">
+        <v>792</v>
+      </c>
+      <c r="F245" t="s">
+        <v>149</v>
+      </c>
       <c r="G245"/>
       <c r="H245">
-        <v>33780759</v>
+        <v>33788967</v>
       </c>
       <c r="I245" t="s">
-        <v>16</v>
+        <v>926</v>
       </c>
       <c r="J245" t="s">
         <v>17</v>
       </c>
       <c r="K245" t="s">
-        <v>933</v>
+        <v>927</v>
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246">
-        <v>13055</v>
+        <v>13057</v>
       </c>
       <c r="B246" t="s">
-        <v>934</v>
-[...2 lines deleted...]
-      <c r="D246"/>
+        <v>928</v>
+      </c>
+      <c r="C246" t="s">
+        <v>136</v>
+      </c>
+      <c r="D246" t="s">
+        <v>137</v>
+      </c>
       <c r="E246" t="s">
-        <v>801</v>
+        <v>43</v>
       </c>
       <c r="F246" t="s">
-        <v>149</v>
+        <v>44</v>
       </c>
       <c r="G246"/>
       <c r="H246">
-        <v>33788967</v>
+        <v>33146531</v>
       </c>
       <c r="I246" t="s">
-        <v>935</v>
+        <v>929</v>
       </c>
       <c r="J246" t="s">
         <v>17</v>
       </c>
       <c r="K246" t="s">
-        <v>936</v>
+        <v>930</v>
       </c>
     </row>
     <row r="247" spans="1:11">
       <c r="A247">
-        <v>13057</v>
+        <v>13061</v>
       </c>
       <c r="B247" t="s">
-        <v>937</v>
-[...6 lines deleted...]
-      </c>
+        <v>931</v>
+      </c>
+      <c r="C247"/>
+      <c r="D247"/>
       <c r="E247" t="s">
-        <v>43</v>
+        <v>398</v>
       </c>
       <c r="F247" t="s">
-        <v>44</v>
+        <v>329</v>
       </c>
       <c r="G247"/>
       <c r="H247">
-        <v>33146531</v>
+        <v>31452319</v>
       </c>
       <c r="I247" t="s">
-        <v>938</v>
+        <v>667</v>
       </c>
       <c r="J247" t="s">
         <v>17</v>
       </c>
       <c r="K247" t="s">
-        <v>939</v>
+        <v>932</v>
       </c>
     </row>
     <row r="248" spans="1:11">
       <c r="A248">
-        <v>13061</v>
+        <v>13062</v>
       </c>
       <c r="B248" t="s">
-        <v>940</v>
-[...2 lines deleted...]
-      <c r="D248"/>
+        <v>933</v>
+      </c>
+      <c r="C248" t="s">
+        <v>544</v>
+      </c>
+      <c r="D248" t="s">
+        <v>137</v>
+      </c>
       <c r="E248" t="s">
-        <v>404</v>
+        <v>934</v>
       </c>
       <c r="F248" t="s">
-        <v>329</v>
+        <v>339</v>
       </c>
       <c r="G248"/>
       <c r="H248">
-        <v>31452319</v>
+        <v>13175055</v>
       </c>
       <c r="I248" t="s">
-        <v>675</v>
+        <v>16</v>
       </c>
       <c r="J248" t="s">
         <v>17</v>
       </c>
       <c r="K248" t="s">
-        <v>941</v>
+        <v>935</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249">
-        <v>13062</v>
+        <v>13076</v>
       </c>
       <c r="B249" t="s">
-        <v>942</v>
-[...3 lines deleted...]
-      </c>
+        <v>936</v>
+      </c>
+      <c r="C249"/>
       <c r="D249" t="s">
-        <v>137</v>
-[...6 lines deleted...]
-      </c>
+        <v>937</v>
+      </c>
+      <c r="E249"/>
+      <c r="F249"/>
       <c r="G249"/>
       <c r="H249">
-        <v>13175055</v>
+        <v>38330587</v>
       </c>
       <c r="I249" t="s">
-        <v>16</v>
+        <v>938</v>
       </c>
       <c r="J249" t="s">
         <v>17</v>
       </c>
       <c r="K249" t="s">
-        <v>944</v>
+        <v>939</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250">
-        <v>13076</v>
+        <v>13083</v>
       </c>
       <c r="B250" t="s">
-        <v>945</v>
-[...4 lines deleted...]
-      </c>
+        <v>940</v>
+      </c>
+      <c r="C250" t="s">
+        <v>353</v>
+      </c>
+      <c r="D250"/>
       <c r="E250"/>
       <c r="F250"/>
       <c r="G250"/>
       <c r="H250">
-        <v>38330587</v>
+        <v>32240545</v>
       </c>
       <c r="I250" t="s">
-        <v>947</v>
+        <v>897</v>
       </c>
       <c r="J250" t="s">
         <v>17</v>
       </c>
       <c r="K250" t="s">
-        <v>948</v>
+        <v>941</v>
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251">
-        <v>13083</v>
+        <v>13096</v>
       </c>
       <c r="B251" t="s">
-        <v>949</v>
-[...4 lines deleted...]
-      <c r="D251"/>
+        <v>942</v>
+      </c>
+      <c r="C251"/>
+      <c r="D251" t="s">
+        <v>612</v>
+      </c>
       <c r="E251"/>
-      <c r="F251"/>
+      <c r="F251" t="s">
+        <v>87</v>
+      </c>
       <c r="G251"/>
       <c r="H251">
-        <v>32240545</v>
+        <v>34873135</v>
       </c>
       <c r="I251" t="s">
-        <v>906</v>
+        <v>302</v>
       </c>
       <c r="J251" t="s">
         <v>17</v>
       </c>
       <c r="K251" t="s">
-        <v>950</v>
+        <v>943</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252">
-        <v>13096</v>
+        <v>2137</v>
       </c>
       <c r="B252" t="s">
-        <v>951</v>
-[...1 lines deleted...]
-      <c r="C252"/>
+        <v>944</v>
+      </c>
+      <c r="C252" t="s">
+        <v>27</v>
+      </c>
       <c r="D252" t="s">
-        <v>620</v>
+        <v>945</v>
       </c>
       <c r="E252"/>
       <c r="F252" t="s">
-        <v>87</v>
+        <v>339</v>
       </c>
       <c r="G252"/>
       <c r="H252">
-        <v>34873135</v>
+        <v>34235501</v>
       </c>
       <c r="I252" t="s">
-        <v>302</v>
+        <v>946</v>
       </c>
       <c r="J252" t="s">
         <v>17</v>
       </c>
       <c r="K252" t="s">
-        <v>952</v>
+        <v>947</v>
       </c>
     </row>
     <row r="253" spans="1:11">
       <c r="A253">
-        <v>2137</v>
+        <v>13108</v>
       </c>
       <c r="B253" t="s">
-        <v>953</v>
-[...7 lines deleted...]
-      <c r="E253"/>
+        <v>948</v>
+      </c>
+      <c r="C253"/>
+      <c r="D253"/>
+      <c r="E253" t="s">
+        <v>949</v>
+      </c>
       <c r="F253" t="s">
-        <v>339</v>
+        <v>29</v>
       </c>
       <c r="G253"/>
       <c r="H253">
-        <v>34235501</v>
+        <v>31468093</v>
       </c>
       <c r="I253" t="s">
-        <v>955</v>
+        <v>494</v>
       </c>
       <c r="J253" t="s">
         <v>17</v>
       </c>
       <c r="K253" t="s">
-        <v>956</v>
+        <v>950</v>
       </c>
     </row>
     <row r="254" spans="1:11">
       <c r="A254">
-        <v>13108</v>
+        <v>13119</v>
       </c>
       <c r="B254" t="s">
-        <v>957</v>
-[...1 lines deleted...]
-      <c r="C254"/>
+        <v>951</v>
+      </c>
+      <c r="C254" t="s">
+        <v>952</v>
+      </c>
       <c r="D254"/>
       <c r="E254" t="s">
-        <v>958</v>
+        <v>670</v>
       </c>
       <c r="F254" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="G254"/>
+        <v>671</v>
+      </c>
+      <c r="G254" t="s">
+        <v>102</v>
+      </c>
       <c r="H254">
-        <v>31468093</v>
+        <v>32789161</v>
       </c>
       <c r="I254" t="s">
-        <v>500</v>
+        <v>45</v>
       </c>
       <c r="J254" t="s">
         <v>17</v>
       </c>
       <c r="K254" t="s">
-        <v>959</v>
+        <v>953</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255">
-        <v>13119</v>
+        <v>7509</v>
       </c>
       <c r="B255" t="s">
-        <v>960</v>
+        <v>954</v>
       </c>
       <c r="C255" t="s">
-        <v>961</v>
-[...1 lines deleted...]
-      <c r="D255"/>
+        <v>282</v>
+      </c>
+      <c r="D255" t="s">
+        <v>137</v>
+      </c>
       <c r="E255" t="s">
-        <v>678</v>
+        <v>288</v>
       </c>
       <c r="F255" t="s">
-        <v>679</v>
-[...3 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="G255"/>
       <c r="H255">
-        <v>32789161</v>
+        <v>38336284</v>
       </c>
       <c r="I255" t="s">
-        <v>45</v>
+        <v>955</v>
       </c>
       <c r="J255" t="s">
         <v>17</v>
       </c>
       <c r="K255" t="s">
-        <v>962</v>
+        <v>956</v>
       </c>
     </row>
     <row r="256" spans="1:11">
       <c r="A256">
-        <v>7509</v>
+        <v>8111</v>
       </c>
       <c r="B256" t="s">
-        <v>963</v>
+        <v>957</v>
       </c>
       <c r="C256" t="s">
-        <v>282</v>
+        <v>116</v>
       </c>
       <c r="D256" t="s">
-        <v>137</v>
+        <v>90</v>
       </c>
       <c r="E256" t="s">
-        <v>288</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F256"/>
       <c r="G256"/>
       <c r="H256">
-        <v>38336284</v>
+        <v>37552307</v>
       </c>
       <c r="I256" t="s">
-        <v>964</v>
+        <v>958</v>
       </c>
       <c r="J256" t="s">
         <v>17</v>
       </c>
       <c r="K256" t="s">
-        <v>965</v>
+        <v>959</v>
       </c>
     </row>
     <row r="257" spans="1:11">
       <c r="A257">
-        <v>8111</v>
+        <v>18788</v>
       </c>
       <c r="B257" t="s">
-        <v>966</v>
+        <v>960</v>
       </c>
       <c r="C257" t="s">
-        <v>116</v>
+        <v>158</v>
       </c>
       <c r="D257" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="E257" t="s">
-        <v>338</v>
-[...1 lines deleted...]
-      <c r="F257"/>
+        <v>457</v>
+      </c>
+      <c r="F257" t="s">
+        <v>189</v>
+      </c>
       <c r="G257"/>
       <c r="H257">
-        <v>37552307</v>
+        <v>34547859</v>
       </c>
       <c r="I257" t="s">
-        <v>967</v>
+        <v>961</v>
       </c>
       <c r="J257" t="s">
         <v>17</v>
       </c>
       <c r="K257" t="s">
-        <v>968</v>
+        <v>962</v>
       </c>
     </row>
     <row r="258" spans="1:11">
       <c r="A258">
-        <v>18788</v>
+        <v>7720</v>
       </c>
       <c r="B258" t="s">
-        <v>969</v>
+        <v>963</v>
       </c>
       <c r="C258" t="s">
-        <v>158</v>
+        <v>20</v>
       </c>
       <c r="D258" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>821</v>
+      </c>
+      <c r="E258"/>
       <c r="F258" t="s">
-        <v>189</v>
+        <v>339</v>
       </c>
       <c r="G258"/>
-      <c r="H258">
-        <v>34547859</v>
+      <c r="H258" t="s">
+        <v>964</v>
       </c>
       <c r="I258" t="s">
-        <v>970</v>
+        <v>965</v>
       </c>
       <c r="J258" t="s">
         <v>17</v>
       </c>
       <c r="K258" t="s">
-        <v>971</v>
+        <v>966</v>
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259">
-        <v>7720</v>
+        <v>8113</v>
       </c>
       <c r="B259" t="s">
-        <v>972</v>
+        <v>967</v>
       </c>
       <c r="C259" t="s">
-        <v>20</v>
+        <v>85</v>
       </c>
       <c r="D259" t="s">
-        <v>830</v>
-[...1 lines deleted...]
-      <c r="E259"/>
+        <v>90</v>
+      </c>
+      <c r="E259" t="s">
+        <v>201</v>
+      </c>
       <c r="F259" t="s">
-        <v>339</v>
+        <v>139</v>
       </c>
       <c r="G259"/>
-      <c r="H259" t="s">
-        <v>973</v>
+      <c r="H259">
+        <v>33900134</v>
       </c>
       <c r="I259" t="s">
-        <v>974</v>
+        <v>68</v>
       </c>
       <c r="J259" t="s">
         <v>17</v>
       </c>
       <c r="K259" t="s">
-        <v>975</v>
+        <v>968</v>
       </c>
     </row>
     <row r="260" spans="1:11">
       <c r="A260">
-        <v>8113</v>
+        <v>8150</v>
       </c>
       <c r="B260" t="s">
-        <v>976</v>
+        <v>969</v>
       </c>
       <c r="C260" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="D260" t="s">
-        <v>90</v>
+        <v>137</v>
       </c>
       <c r="E260" t="s">
-        <v>201</v>
+        <v>429</v>
       </c>
       <c r="F260" t="s">
-        <v>139</v>
+        <v>76</v>
       </c>
       <c r="G260"/>
       <c r="H260">
-        <v>33900134</v>
+        <v>33683780</v>
       </c>
       <c r="I260" t="s">
-        <v>529</v>
+        <v>970</v>
       </c>
       <c r="J260" t="s">
         <v>17</v>
       </c>
       <c r="K260" t="s">
-        <v>977</v>
+        <v>971</v>
       </c>
     </row>
     <row r="261" spans="1:11">
       <c r="A261">
-        <v>8150</v>
+        <v>7748</v>
       </c>
       <c r="B261" t="s">
-        <v>978</v>
+        <v>972</v>
       </c>
       <c r="C261" t="s">
-        <v>383</v>
+        <v>116</v>
       </c>
       <c r="D261" t="s">
-        <v>137</v>
+        <v>90</v>
       </c>
       <c r="E261" t="s">
-        <v>435</v>
+        <v>138</v>
       </c>
       <c r="F261" t="s">
-        <v>76</v>
+        <v>139</v>
       </c>
       <c r="G261"/>
       <c r="H261">
-        <v>33683780</v>
+        <v>33564066</v>
       </c>
       <c r="I261" t="s">
-        <v>979</v>
+        <v>973</v>
       </c>
       <c r="J261" t="s">
         <v>17</v>
       </c>
       <c r="K261" t="s">
-        <v>980</v>
+        <v>974</v>
       </c>
     </row>
     <row r="262" spans="1:11">
       <c r="A262">
-        <v>7748</v>
+        <v>18796</v>
       </c>
       <c r="B262" t="s">
-        <v>981</v>
+        <v>975</v>
       </c>
       <c r="C262" t="s">
-        <v>116</v>
-[...9 lines deleted...]
-      </c>
+        <v>976</v>
+      </c>
+      <c r="D262"/>
+      <c r="E262"/>
+      <c r="F262"/>
       <c r="G262"/>
       <c r="H262">
-        <v>33564066</v>
+        <v>38450556</v>
       </c>
       <c r="I262" t="s">
-        <v>982</v>
+        <v>977</v>
       </c>
       <c r="J262" t="s">
         <v>17</v>
       </c>
       <c r="K262" t="s">
-        <v>983</v>
+        <v>978</v>
       </c>
     </row>
     <row r="263" spans="1:11">
       <c r="A263">
-        <v>18796</v>
+        <v>5764</v>
       </c>
       <c r="B263" t="s">
-        <v>984</v>
-[...3 lines deleted...]
-      </c>
+        <v>979</v>
+      </c>
+      <c r="C263"/>
       <c r="D263"/>
-      <c r="E263"/>
-      <c r="F263"/>
+      <c r="E263" t="s">
+        <v>409</v>
+      </c>
+      <c r="F263" t="s">
+        <v>410</v>
+      </c>
       <c r="G263"/>
       <c r="H263">
-        <v>38450556</v>
+        <v>39591687</v>
       </c>
       <c r="I263" t="s">
-        <v>986</v>
+        <v>546</v>
       </c>
       <c r="J263" t="s">
         <v>17</v>
       </c>
       <c r="K263" t="s">
-        <v>987</v>
+        <v>980</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264">
-        <v>5764</v>
+        <v>7749</v>
       </c>
       <c r="B264" t="s">
-        <v>988</v>
-[...2 lines deleted...]
-      <c r="D264"/>
+        <v>981</v>
+      </c>
+      <c r="C264" t="s">
+        <v>65</v>
+      </c>
+      <c r="D264" t="s">
+        <v>13</v>
+      </c>
       <c r="E264" t="s">
-        <v>415</v>
+        <v>138</v>
       </c>
       <c r="F264" t="s">
-        <v>416</v>
+        <v>139</v>
       </c>
       <c r="G264"/>
       <c r="H264">
-        <v>39591687</v>
+        <v>42065096</v>
       </c>
       <c r="I264" t="s">
-        <v>553</v>
+        <v>62</v>
       </c>
       <c r="J264" t="s">
         <v>17</v>
       </c>
       <c r="K264" t="s">
-        <v>989</v>
+        <v>982</v>
       </c>
     </row>
     <row r="265" spans="1:11">
       <c r="A265">
-        <v>7749</v>
+        <v>18809</v>
       </c>
       <c r="B265" t="s">
-        <v>990</v>
-[...6 lines deleted...]
-      </c>
+        <v>983</v>
+      </c>
+      <c r="C265"/>
+      <c r="D265"/>
       <c r="E265" t="s">
-        <v>138</v>
+        <v>984</v>
       </c>
       <c r="F265" t="s">
-        <v>139</v>
+        <v>985</v>
       </c>
       <c r="G265"/>
       <c r="H265">
-        <v>42065096</v>
+        <v>33553827</v>
       </c>
       <c r="I265" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="J265" t="s">
         <v>17</v>
       </c>
       <c r="K265" t="s">
-        <v>991</v>
+        <v>986</v>
       </c>
     </row>
     <row r="266" spans="1:11">
       <c r="A266">
-        <v>18809</v>
+        <v>18811</v>
       </c>
       <c r="B266" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-      <c r="D266"/>
+        <v>987</v>
+      </c>
+      <c r="C266" t="s">
+        <v>65</v>
+      </c>
+      <c r="D266" t="s">
+        <v>13</v>
+      </c>
       <c r="E266" t="s">
-        <v>993</v>
+        <v>278</v>
       </c>
       <c r="F266" t="s">
-        <v>994</v>
+        <v>149</v>
       </c>
       <c r="G266"/>
       <c r="H266">
-        <v>33553827</v>
+        <v>37599794</v>
       </c>
       <c r="I266" t="s">
-        <v>68</v>
+        <v>988</v>
       </c>
       <c r="J266" t="s">
         <v>17</v>
       </c>
       <c r="K266" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
     </row>
     <row r="267" spans="1:11">
       <c r="A267">
-        <v>18811</v>
+        <v>18813</v>
       </c>
       <c r="B267" t="s">
-        <v>996</v>
-[...6 lines deleted...]
-      </c>
+        <v>990</v>
+      </c>
+      <c r="C267"/>
+      <c r="D267"/>
       <c r="E267" t="s">
-        <v>278</v>
+        <v>14</v>
       </c>
       <c r="F267" t="s">
-        <v>149</v>
+        <v>15</v>
       </c>
       <c r="G267"/>
       <c r="H267">
-        <v>37599794</v>
+        <v>37291684</v>
       </c>
       <c r="I267" t="s">
-        <v>997</v>
+        <v>991</v>
       </c>
       <c r="J267" t="s">
         <v>17</v>
       </c>
       <c r="K267" t="s">
-        <v>998</v>
+        <v>992</v>
       </c>
     </row>
     <row r="268" spans="1:11">
       <c r="A268">
-        <v>18813</v>
+        <v>7752</v>
       </c>
       <c r="B268" t="s">
-        <v>999</v>
-[...1 lines deleted...]
-      <c r="C268"/>
+        <v>993</v>
+      </c>
+      <c r="C268" t="s">
+        <v>994</v>
+      </c>
       <c r="D268"/>
-      <c r="E268" t="s">
-[...5 lines deleted...]
-      <c r="G268"/>
+      <c r="E268"/>
+      <c r="F268"/>
+      <c r="G268" t="s">
+        <v>748</v>
+      </c>
       <c r="H268">
-        <v>37291684</v>
+        <v>39021884</v>
       </c>
       <c r="I268" t="s">
-        <v>1000</v>
+        <v>150</v>
       </c>
       <c r="J268" t="s">
         <v>17</v>
       </c>
       <c r="K268" t="s">
-        <v>1001</v>
+        <v>995</v>
       </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269">
-        <v>7752</v>
+        <v>18819</v>
       </c>
       <c r="B269" t="s">
-        <v>1002</v>
-[...3 lines deleted...]
-      </c>
+        <v>996</v>
+      </c>
+      <c r="C269"/>
       <c r="D269"/>
-      <c r="E269"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E269" t="s">
+        <v>865</v>
+      </c>
+      <c r="F269" t="s">
+        <v>329</v>
+      </c>
+      <c r="G269"/>
       <c r="H269">
-        <v>39021884</v>
+        <v>36616428</v>
       </c>
       <c r="I269" t="s">
-        <v>150</v>
+        <v>497</v>
       </c>
       <c r="J269" t="s">
         <v>17</v>
       </c>
       <c r="K269" t="s">
-        <v>1004</v>
+        <v>997</v>
       </c>
     </row>
     <row r="270" spans="1:11">
       <c r="A270">
-        <v>18819</v>
+        <v>4307</v>
       </c>
       <c r="B270" t="s">
-        <v>1005</v>
+        <v>998</v>
       </c>
       <c r="C270"/>
-      <c r="D270"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D270" t="s">
+        <v>378</v>
+      </c>
+      <c r="E270"/>
       <c r="F270" t="s">
-        <v>329</v>
+        <v>118</v>
       </c>
       <c r="G270"/>
       <c r="H270">
-        <v>36616428</v>
+        <v>33715580</v>
       </c>
       <c r="I270" t="s">
-        <v>503</v>
+        <v>999</v>
       </c>
       <c r="J270" t="s">
         <v>17</v>
       </c>
       <c r="K270" t="s">
-        <v>1006</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="271" spans="1:11">
       <c r="A271">
-        <v>4307</v>
+        <v>6906</v>
       </c>
       <c r="B271" t="s">
-        <v>1007</v>
-[...5 lines deleted...]
-      <c r="E271"/>
+        <v>1001</v>
+      </c>
+      <c r="C271" t="s">
+        <v>337</v>
+      </c>
+      <c r="D271"/>
+      <c r="E271" t="s">
+        <v>934</v>
+      </c>
       <c r="F271" t="s">
-        <v>118</v>
+        <v>339</v>
       </c>
       <c r="G271"/>
       <c r="H271">
-        <v>33715580</v>
+        <v>32794403</v>
       </c>
       <c r="I271" t="s">
-        <v>1008</v>
+        <v>62</v>
       </c>
       <c r="J271" t="s">
         <v>17</v>
       </c>
       <c r="K271" t="s">
-        <v>1009</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="272" spans="1:11">
       <c r="A272">
-        <v>6906</v>
+        <v>8083</v>
       </c>
       <c r="B272" t="s">
-        <v>1010</v>
+        <v>1003</v>
       </c>
       <c r="C272" t="s">
-        <v>337</v>
+        <v>952</v>
       </c>
       <c r="D272"/>
       <c r="E272" t="s">
-        <v>943</v>
+        <v>138</v>
       </c>
       <c r="F272" t="s">
-        <v>339</v>
+        <v>139</v>
       </c>
       <c r="G272"/>
       <c r="H272">
-        <v>32794403</v>
+        <v>38232858</v>
       </c>
       <c r="I272" t="s">
-        <v>62</v>
+        <v>1004</v>
       </c>
       <c r="J272" t="s">
         <v>17</v>
       </c>
       <c r="K272" t="s">
-        <v>1011</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="273" spans="1:11">
       <c r="A273">
-        <v>8083</v>
+        <v>18827</v>
       </c>
       <c r="B273" t="s">
-        <v>1012</v>
-[...3 lines deleted...]
-      </c>
+        <v>1006</v>
+      </c>
+      <c r="C273"/>
       <c r="D273"/>
       <c r="E273" t="s">
-        <v>138</v>
+        <v>398</v>
       </c>
       <c r="F273" t="s">
-        <v>139</v>
+        <v>329</v>
       </c>
       <c r="G273"/>
       <c r="H273">
-        <v>38232858</v>
+        <v>32002889</v>
       </c>
       <c r="I273" t="s">
-        <v>1013</v>
+        <v>40</v>
       </c>
       <c r="J273" t="s">
         <v>17</v>
       </c>
       <c r="K273" t="s">
-        <v>1014</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="274" spans="1:11">
       <c r="A274">
-        <v>18827</v>
+        <v>936</v>
       </c>
       <c r="B274" t="s">
-        <v>1015</v>
-[...1 lines deleted...]
-      <c r="C274"/>
+        <v>1008</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1009</v>
+      </c>
       <c r="D274"/>
-      <c r="E274" t="s">
-[...5 lines deleted...]
-      <c r="G274"/>
+      <c r="E274"/>
+      <c r="F274"/>
+      <c r="G274" t="s">
+        <v>1010</v>
+      </c>
       <c r="H274">
-        <v>32002889</v>
+        <v>6959404</v>
       </c>
       <c r="I274" t="s">
-        <v>40</v>
+        <v>654</v>
       </c>
       <c r="J274" t="s">
         <v>17</v>
       </c>
       <c r="K274" t="s">
-        <v>1016</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="275" spans="1:11">
       <c r="A275">
-        <v>936</v>
+        <v>7496</v>
       </c>
       <c r="B275" t="s">
-        <v>1017</v>
-[...3 lines deleted...]
-      </c>
+        <v>1012</v>
+      </c>
+      <c r="C275"/>
       <c r="D275"/>
-      <c r="E275"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E275" t="s">
+        <v>306</v>
+      </c>
+      <c r="F275" t="s">
+        <v>307</v>
+      </c>
+      <c r="G275"/>
       <c r="H275">
-        <v>6959404</v>
+        <v>32749606</v>
       </c>
       <c r="I275" t="s">
-        <v>662</v>
+        <v>1013</v>
       </c>
       <c r="J275" t="s">
         <v>17</v>
       </c>
       <c r="K275" t="s">
-        <v>1020</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276">
-        <v>7496</v>
+        <v>2492</v>
       </c>
       <c r="B276" t="s">
-        <v>1021</v>
-[...1 lines deleted...]
-      <c r="C276"/>
+        <v>1015</v>
+      </c>
+      <c r="C276" t="s">
+        <v>747</v>
+      </c>
       <c r="D276"/>
-      <c r="E276" t="s">
-[...7 lines deleted...]
-        <v>32749606</v>
+      <c r="E276"/>
+      <c r="F276"/>
+      <c r="G276" t="s">
+        <v>748</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1016</v>
       </c>
       <c r="I276" t="s">
-        <v>1022</v>
+        <v>45</v>
       </c>
       <c r="J276" t="s">
         <v>17</v>
       </c>
       <c r="K276" t="s">
-        <v>1023</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="277" spans="1:11">
       <c r="A277">
-        <v>2492</v>
+        <v>18837</v>
       </c>
       <c r="B277" t="s">
-        <v>1024</v>
+        <v>1018</v>
       </c>
       <c r="C277" t="s">
-        <v>756</v>
-[...8 lines deleted...]
-        <v>1025</v>
+        <v>282</v>
+      </c>
+      <c r="D277" t="s">
+        <v>137</v>
+      </c>
+      <c r="E277" t="s">
+        <v>457</v>
+      </c>
+      <c r="F277" t="s">
+        <v>189</v>
+      </c>
+      <c r="G277"/>
+      <c r="H277">
+        <v>33750697</v>
       </c>
       <c r="I277" t="s">
-        <v>45</v>
+        <v>1019</v>
       </c>
       <c r="J277" t="s">
         <v>17</v>
       </c>
       <c r="K277" t="s">
-        <v>1026</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="278" spans="1:11">
       <c r="A278">
-        <v>18837</v>
+        <v>13161</v>
       </c>
       <c r="B278" t="s">
-        <v>1027</v>
+        <v>1021</v>
       </c>
       <c r="C278" t="s">
-        <v>282</v>
+        <v>243</v>
       </c>
       <c r="D278" t="s">
         <v>137</v>
       </c>
       <c r="E278" t="s">
-        <v>463</v>
+        <v>429</v>
       </c>
       <c r="F278" t="s">
-        <v>189</v>
+        <v>76</v>
       </c>
       <c r="G278"/>
       <c r="H278">
-        <v>33750697</v>
+        <v>42009627</v>
       </c>
       <c r="I278" t="s">
-        <v>1028</v>
+        <v>1022</v>
       </c>
       <c r="J278" t="s">
         <v>17</v>
       </c>
       <c r="K278" t="s">
-        <v>1029</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="279" spans="1:11">
       <c r="A279">
-        <v>13161</v>
+        <v>477</v>
       </c>
       <c r="B279" t="s">
-        <v>1030</v>
-[...6 lines deleted...]
-      </c>
+        <v>1024</v>
+      </c>
+      <c r="C279"/>
+      <c r="D279"/>
       <c r="E279" t="s">
-        <v>435</v>
+        <v>367</v>
       </c>
       <c r="F279" t="s">
-        <v>76</v>
+        <v>368</v>
       </c>
       <c r="G279"/>
       <c r="H279">
-        <v>42009627</v>
+        <v>32895255</v>
       </c>
       <c r="I279" t="s">
-        <v>1031</v>
+        <v>45</v>
       </c>
       <c r="J279" t="s">
         <v>17</v>
       </c>
       <c r="K279" t="s">
-        <v>1032</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="280" spans="1:11">
       <c r="A280">
-        <v>477</v>
+        <v>18848</v>
       </c>
       <c r="B280" t="s">
-        <v>1033</v>
+        <v>1026</v>
       </c>
       <c r="C280"/>
       <c r="D280"/>
       <c r="E280" t="s">
-        <v>373</v>
+        <v>91</v>
       </c>
       <c r="F280" t="s">
-        <v>374</v>
+        <v>92</v>
       </c>
       <c r="G280"/>
       <c r="H280">
-        <v>32895255</v>
+        <v>13099547</v>
       </c>
       <c r="I280" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="J280" t="s">
         <v>17</v>
       </c>
       <c r="K280" t="s">
-        <v>1034</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="281" spans="1:11">
       <c r="A281">
-        <v>18848</v>
+        <v>18849</v>
       </c>
       <c r="B281" t="s">
-        <v>1035</v>
+        <v>1028</v>
       </c>
       <c r="C281"/>
       <c r="D281"/>
       <c r="E281" t="s">
-        <v>91</v>
+        <v>1029</v>
       </c>
       <c r="F281" t="s">
-        <v>92</v>
+        <v>210</v>
       </c>
       <c r="G281"/>
       <c r="H281">
-        <v>13099547</v>
+        <v>31302127</v>
       </c>
       <c r="I281" t="s">
-        <v>16</v>
+        <v>1030</v>
       </c>
       <c r="J281" t="s">
         <v>17</v>
       </c>
       <c r="K281" t="s">
-        <v>1036</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="282" spans="1:11">
       <c r="A282">
-        <v>18849</v>
+        <v>13162</v>
       </c>
       <c r="B282" t="s">
-        <v>1037</v>
-[...2 lines deleted...]
-      <c r="D282"/>
+        <v>1032</v>
+      </c>
+      <c r="C282" t="s">
+        <v>65</v>
+      </c>
+      <c r="D282" t="s">
+        <v>13</v>
+      </c>
       <c r="E282" t="s">
-        <v>1038</v>
+        <v>473</v>
       </c>
       <c r="F282" t="s">
-        <v>210</v>
+        <v>180</v>
       </c>
       <c r="G282"/>
       <c r="H282">
-        <v>31302127</v>
+        <v>33898690</v>
       </c>
       <c r="I282" t="s">
-        <v>1039</v>
+        <v>1033</v>
       </c>
       <c r="J282" t="s">
         <v>17</v>
       </c>
       <c r="K282" t="s">
-        <v>1040</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="283" spans="1:11">
       <c r="A283">
-        <v>13162</v>
+        <v>13164</v>
       </c>
       <c r="B283" t="s">
-        <v>1041</v>
+        <v>1035</v>
       </c>
       <c r="C283" t="s">
-        <v>65</v>
+        <v>116</v>
       </c>
       <c r="D283" t="s">
-        <v>13</v>
+        <v>90</v>
       </c>
       <c r="E283" t="s">
-        <v>479</v>
+        <v>75</v>
       </c>
       <c r="F283" t="s">
-        <v>180</v>
+        <v>76</v>
       </c>
       <c r="G283"/>
       <c r="H283">
-        <v>33898690</v>
+        <v>31387020</v>
       </c>
       <c r="I283" t="s">
-        <v>1042</v>
+        <v>1036</v>
       </c>
       <c r="J283" t="s">
         <v>17</v>
       </c>
       <c r="K283" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="284" spans="1:11">
       <c r="A284">
-        <v>13164</v>
+        <v>13167</v>
       </c>
       <c r="B284" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
       <c r="C284" t="s">
-        <v>116</v>
+        <v>85</v>
       </c>
       <c r="D284" t="s">
         <v>90</v>
       </c>
       <c r="E284" t="s">
         <v>75</v>
       </c>
       <c r="F284" t="s">
         <v>76</v>
       </c>
       <c r="G284"/>
       <c r="H284">
-        <v>31387020</v>
+        <v>42085458</v>
       </c>
       <c r="I284" t="s">
-        <v>1045</v>
+        <v>1039</v>
       </c>
       <c r="J284" t="s">
         <v>17</v>
       </c>
       <c r="K284" t="s">
-        <v>1046</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="285" spans="1:11">
       <c r="A285">
-        <v>13167</v>
+        <v>18866</v>
       </c>
       <c r="B285" t="s">
-        <v>1047</v>
-[...3 lines deleted...]
-      </c>
+        <v>1041</v>
+      </c>
+      <c r="C285"/>
       <c r="D285" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>1042</v>
+      </c>
+      <c r="E285"/>
+      <c r="F285"/>
       <c r="G285"/>
-      <c r="H285">
-        <v>42085458</v>
+      <c r="H285" t="s">
+        <v>1043</v>
       </c>
       <c r="I285" t="s">
-        <v>1048</v>
+        <v>1044</v>
       </c>
       <c r="J285" t="s">
         <v>17</v>
       </c>
       <c r="K285" t="s">
-        <v>1049</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="286" spans="1:11">
       <c r="A286">
-        <v>18866</v>
+        <v>18868</v>
       </c>
       <c r="B286" t="s">
-        <v>1050</v>
+        <v>1046</v>
       </c>
       <c r="C286"/>
       <c r="D286" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E286"/>
       <c r="F286"/>
       <c r="G286"/>
-      <c r="H286" t="s">
-        <v>1052</v>
+      <c r="H286">
+        <v>36163206</v>
       </c>
       <c r="I286" t="s">
-        <v>1053</v>
+        <v>497</v>
       </c>
       <c r="J286" t="s">
         <v>17</v>
       </c>
       <c r="K286" t="s">
-        <v>1054</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="287" spans="1:11">
       <c r="A287">
-        <v>18868</v>
+        <v>13170</v>
       </c>
       <c r="B287" t="s">
-        <v>1055</v>
-[...1 lines deleted...]
-      <c r="C287"/>
+        <v>1049</v>
+      </c>
+      <c r="C287" t="s">
+        <v>158</v>
+      </c>
       <c r="D287" t="s">
-        <v>1056</v>
-[...2 lines deleted...]
-      <c r="F287"/>
+        <v>13</v>
+      </c>
+      <c r="E287" t="s">
+        <v>429</v>
+      </c>
+      <c r="F287" t="s">
+        <v>76</v>
+      </c>
       <c r="G287"/>
       <c r="H287">
-        <v>36163206</v>
+        <v>35066726</v>
       </c>
       <c r="I287" t="s">
-        <v>503</v>
+        <v>1050</v>
       </c>
       <c r="J287" t="s">
         <v>17</v>
       </c>
       <c r="K287" t="s">
-        <v>1057</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="288" spans="1:11">
       <c r="A288">
-        <v>13170</v>
+        <v>13171</v>
       </c>
       <c r="B288" t="s">
-        <v>1058</v>
-[...3 lines deleted...]
-      </c>
+        <v>1052</v>
+      </c>
+      <c r="C288"/>
       <c r="D288" t="s">
-        <v>13</v>
-[...6 lines deleted...]
-      </c>
+        <v>1053</v>
+      </c>
+      <c r="E288"/>
+      <c r="F288"/>
       <c r="G288"/>
       <c r="H288">
-        <v>35066726</v>
+        <v>36025151</v>
       </c>
       <c r="I288" t="s">
-        <v>1059</v>
+        <v>275</v>
       </c>
       <c r="J288" t="s">
         <v>17</v>
       </c>
       <c r="K288" t="s">
-        <v>1060</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="289" spans="1:11">
       <c r="A289">
-        <v>13171</v>
+        <v>18884</v>
       </c>
       <c r="B289" t="s">
-        <v>1061</v>
-[...1 lines deleted...]
-      <c r="C289"/>
+        <v>1055</v>
+      </c>
+      <c r="C289" t="s">
+        <v>27</v>
+      </c>
       <c r="D289" t="s">
-        <v>1062</v>
-[...2 lines deleted...]
-      <c r="F289"/>
+        <v>90</v>
+      </c>
+      <c r="E289" t="s">
+        <v>328</v>
+      </c>
+      <c r="F289" t="s">
+        <v>329</v>
+      </c>
       <c r="G289"/>
       <c r="H289">
-        <v>36025151</v>
+        <v>31017168</v>
       </c>
       <c r="I289" t="s">
-        <v>275</v>
+        <v>1056</v>
       </c>
       <c r="J289" t="s">
         <v>17</v>
       </c>
       <c r="K289" t="s">
-        <v>1063</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="290" spans="1:11">
       <c r="A290">
-        <v>18884</v>
+        <v>18886</v>
       </c>
       <c r="B290" t="s">
-        <v>1064</v>
-[...6 lines deleted...]
-      </c>
+        <v>1058</v>
+      </c>
+      <c r="C290"/>
+      <c r="D290"/>
       <c r="E290" t="s">
-        <v>328</v>
+        <v>14</v>
       </c>
       <c r="F290" t="s">
-        <v>329</v>
+        <v>15</v>
       </c>
       <c r="G290"/>
       <c r="H290">
-        <v>31017168</v>
+        <v>32105485</v>
       </c>
       <c r="I290" t="s">
-        <v>1065</v>
+        <v>62</v>
       </c>
       <c r="J290" t="s">
         <v>17</v>
       </c>
       <c r="K290" t="s">
-        <v>1066</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="291" spans="1:11">
       <c r="A291">
-        <v>18886</v>
+        <v>18894</v>
       </c>
       <c r="B291" t="s">
-        <v>1067</v>
-[...2 lines deleted...]
-      <c r="D291"/>
+        <v>1060</v>
+      </c>
+      <c r="C291" t="s">
+        <v>158</v>
+      </c>
+      <c r="D291" t="s">
+        <v>13</v>
+      </c>
       <c r="E291" t="s">
-        <v>14</v>
+        <v>838</v>
       </c>
       <c r="F291" t="s">
-        <v>15</v>
+        <v>339</v>
       </c>
       <c r="G291"/>
       <c r="H291">
-        <v>32105485</v>
+        <v>12043339</v>
       </c>
       <c r="I291" t="s">
         <v>62</v>
       </c>
       <c r="J291" t="s">
         <v>17</v>
       </c>
       <c r="K291" t="s">
-        <v>1068</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292">
-        <v>18894</v>
+        <v>18904</v>
       </c>
       <c r="B292" t="s">
-        <v>1069</v>
-[...6 lines deleted...]
-      </c>
+        <v>1062</v>
+      </c>
+      <c r="C292"/>
+      <c r="D292"/>
       <c r="E292" t="s">
-        <v>847</v>
+        <v>1063</v>
       </c>
       <c r="F292" t="s">
-        <v>339</v>
+        <v>541</v>
       </c>
       <c r="G292"/>
       <c r="H292">
-        <v>12043339</v>
+        <v>33478526</v>
       </c>
       <c r="I292" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="J292" t="s">
         <v>17</v>
       </c>
       <c r="K292" t="s">
-        <v>1070</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="293" spans="1:11">
       <c r="A293">
-        <v>18904</v>
+        <v>18919</v>
       </c>
       <c r="B293" t="s">
-        <v>1071</v>
+        <v>1065</v>
       </c>
       <c r="C293"/>
       <c r="D293"/>
       <c r="E293" t="s">
-        <v>1072</v>
+        <v>477</v>
       </c>
       <c r="F293" t="s">
-        <v>548</v>
+        <v>44</v>
       </c>
       <c r="G293"/>
       <c r="H293">
-        <v>33478526</v>
+        <v>34446732</v>
       </c>
       <c r="I293" t="s">
-        <v>16</v>
+        <v>626</v>
       </c>
       <c r="J293" t="s">
         <v>17</v>
       </c>
       <c r="K293" t="s">
-        <v>1073</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="294" spans="1:11">
       <c r="A294">
-        <v>18919</v>
+        <v>18927</v>
       </c>
       <c r="B294" t="s">
-        <v>1074</v>
+        <v>1067</v>
       </c>
       <c r="C294"/>
       <c r="D294"/>
       <c r="E294" t="s">
-        <v>483</v>
+        <v>43</v>
       </c>
       <c r="F294" t="s">
         <v>44</v>
       </c>
       <c r="G294"/>
       <c r="H294">
-        <v>34446732</v>
+        <v>31386033</v>
       </c>
       <c r="I294" t="s">
-        <v>634</v>
+        <v>862</v>
       </c>
       <c r="J294" t="s">
         <v>17</v>
       </c>
       <c r="K294" t="s">
-        <v>1075</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="295" spans="1:11">
       <c r="A295">
-        <v>18927</v>
+        <v>18929</v>
       </c>
       <c r="B295" t="s">
-        <v>1076</v>
+        <v>1069</v>
       </c>
       <c r="C295"/>
       <c r="D295"/>
       <c r="E295" t="s">
-        <v>43</v>
+        <v>849</v>
       </c>
       <c r="F295" t="s">
-        <v>44</v>
+        <v>633</v>
       </c>
       <c r="G295"/>
       <c r="H295">
-        <v>31386033</v>
+        <v>37701680</v>
       </c>
       <c r="I295" t="s">
-        <v>871</v>
+        <v>82</v>
       </c>
       <c r="J295" t="s">
         <v>17</v>
       </c>
       <c r="K295" t="s">
-        <v>1077</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="296" spans="1:11">
       <c r="A296">
-        <v>18929</v>
+        <v>18933</v>
       </c>
       <c r="B296" t="s">
-        <v>1078</v>
-[...1 lines deleted...]
-      <c r="C296"/>
+        <v>1071</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1072</v>
+      </c>
       <c r="D296"/>
-      <c r="E296" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E296"/>
+      <c r="F296"/>
       <c r="G296"/>
       <c r="H296">
-        <v>37701680</v>
+        <v>33194338</v>
       </c>
       <c r="I296" t="s">
-        <v>82</v>
+        <v>1073</v>
       </c>
       <c r="J296" t="s">
         <v>17</v>
       </c>
       <c r="K296" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="297" spans="1:11">
       <c r="A297">
-        <v>18933</v>
+        <v>18942</v>
       </c>
       <c r="B297" t="s">
-        <v>1080</v>
-[...3 lines deleted...]
-      </c>
+        <v>1075</v>
+      </c>
+      <c r="C297"/>
       <c r="D297"/>
-      <c r="E297"/>
-      <c r="F297"/>
+      <c r="E297" t="s">
+        <v>398</v>
+      </c>
+      <c r="F297" t="s">
+        <v>329</v>
+      </c>
       <c r="G297"/>
       <c r="H297">
-        <v>33194338</v>
+        <v>39592621</v>
       </c>
       <c r="I297" t="s">
-        <v>1082</v>
+        <v>1076</v>
       </c>
       <c r="J297" t="s">
         <v>17</v>
       </c>
       <c r="K297" t="s">
-        <v>1083</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="298" spans="1:11">
       <c r="A298">
-        <v>18942</v>
+        <v>13187</v>
       </c>
       <c r="B298" t="s">
-        <v>1084</v>
-[...2 lines deleted...]
-      <c r="D298"/>
+        <v>1078</v>
+      </c>
+      <c r="C298" t="s">
+        <v>158</v>
+      </c>
+      <c r="D298" t="s">
+        <v>13</v>
+      </c>
       <c r="E298" t="s">
-        <v>404</v>
+        <v>429</v>
       </c>
       <c r="F298" t="s">
-        <v>329</v>
+        <v>76</v>
       </c>
       <c r="G298"/>
       <c r="H298">
-        <v>39592621</v>
+        <v>39190589</v>
       </c>
       <c r="I298" t="s">
-        <v>1085</v>
+        <v>1079</v>
       </c>
       <c r="J298" t="s">
         <v>17</v>
       </c>
       <c r="K298" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="299" spans="1:11">
       <c r="A299">
-        <v>13187</v>
+        <v>18949</v>
       </c>
       <c r="B299" t="s">
-        <v>1087</v>
-[...3 lines deleted...]
-      </c>
+        <v>1081</v>
+      </c>
+      <c r="C299"/>
       <c r="D299" t="s">
-        <v>13</v>
-[...6 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="E299"/>
+      <c r="F299"/>
       <c r="G299"/>
       <c r="H299">
-        <v>39190589</v>
+        <v>18165825</v>
       </c>
       <c r="I299" t="s">
-        <v>1088</v>
+        <v>1082</v>
       </c>
       <c r="J299" t="s">
         <v>17</v>
       </c>
       <c r="K299" t="s">
-        <v>1089</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="300" spans="1:11">
       <c r="A300">
-        <v>18949</v>
+        <v>8841</v>
       </c>
       <c r="B300" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="C300"/>
-      <c r="D300" t="s">
-[...3 lines deleted...]
-      <c r="F300"/>
+      <c r="D300"/>
+      <c r="E300" t="s">
+        <v>1085</v>
+      </c>
+      <c r="F300" t="s">
+        <v>671</v>
+      </c>
       <c r="G300"/>
       <c r="H300">
-        <v>18165825</v>
+        <v>32720665</v>
       </c>
       <c r="I300" t="s">
-        <v>1091</v>
+        <v>40</v>
       </c>
       <c r="J300" t="s">
         <v>17</v>
       </c>
       <c r="K300" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="301" spans="1:11">
       <c r="A301">
-        <v>8841</v>
+        <v>5408</v>
       </c>
       <c r="B301" t="s">
-        <v>1093</v>
-[...5 lines deleted...]
-      </c>
+        <v>1087</v>
+      </c>
+      <c r="C301" t="s">
+        <v>27</v>
+      </c>
+      <c r="D301" t="s">
+        <v>100</v>
+      </c>
+      <c r="E301"/>
       <c r="F301" t="s">
-        <v>679</v>
-[...3 lines deleted...]
-        <v>32720665</v>
+        <v>101</v>
+      </c>
+      <c r="G301" t="s">
+        <v>102</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1088</v>
       </c>
       <c r="I301" t="s">
-        <v>40</v>
+        <v>1089</v>
       </c>
       <c r="J301" t="s">
         <v>17</v>
       </c>
       <c r="K301" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="302" spans="1:11">
       <c r="A302">
-        <v>5408</v>
+        <v>18954</v>
       </c>
       <c r="B302" t="s">
-        <v>1096</v>
-[...7 lines deleted...]
-      <c r="E302"/>
+        <v>1091</v>
+      </c>
+      <c r="C302"/>
+      <c r="D302"/>
+      <c r="E302" t="s">
+        <v>324</v>
+      </c>
       <c r="F302" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="G302"/>
       <c r="H302" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="I302" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="J302" t="s">
         <v>17</v>
       </c>
       <c r="K302" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="303" spans="1:11">
       <c r="A303">
-        <v>18954</v>
+        <v>18971</v>
       </c>
       <c r="B303" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="C303"/>
+        <v>1095</v>
+      </c>
+      <c r="C303" t="s">
+        <v>319</v>
+      </c>
       <c r="D303"/>
-      <c r="E303" t="s">
-[...7 lines deleted...]
-        <v>1101</v>
+      <c r="E303"/>
+      <c r="F303"/>
+      <c r="G303" t="s">
+        <v>320</v>
+      </c>
+      <c r="H303">
+        <v>12143699</v>
       </c>
       <c r="I303" t="s">
-        <v>1102</v>
+        <v>62</v>
       </c>
       <c r="J303" t="s">
         <v>17</v>
       </c>
       <c r="K303" t="s">
-        <v>1103</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="304" spans="1:11">
       <c r="A304">
-        <v>18971</v>
+        <v>18972</v>
       </c>
       <c r="B304" t="s">
-        <v>1104</v>
-[...4 lines deleted...]
-      <c r="D304"/>
+        <v>1097</v>
+      </c>
+      <c r="C304"/>
+      <c r="D304" t="s">
+        <v>440</v>
+      </c>
       <c r="E304"/>
       <c r="F304"/>
-      <c r="G304" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G304"/>
       <c r="H304">
-        <v>12143699</v>
+        <v>34934518</v>
       </c>
       <c r="I304" t="s">
-        <v>62</v>
+        <v>1098</v>
       </c>
       <c r="J304" t="s">
         <v>17</v>
       </c>
       <c r="K304" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="305" spans="1:11">
       <c r="A305">
-        <v>18972</v>
+        <v>18974</v>
       </c>
       <c r="B305" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="C305"/>
-      <c r="D305" t="s">
-[...3 lines deleted...]
-      <c r="F305"/>
+      <c r="D305"/>
+      <c r="E305" t="s">
+        <v>409</v>
+      </c>
+      <c r="F305" t="s">
+        <v>410</v>
+      </c>
       <c r="G305"/>
       <c r="H305">
-        <v>34934518</v>
+        <v>32970911</v>
       </c>
       <c r="I305" t="s">
-        <v>1107</v>
+        <v>62</v>
       </c>
       <c r="J305" t="s">
         <v>17</v>
       </c>
       <c r="K305" t="s">
-        <v>1108</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="306" spans="1:11">
       <c r="A306">
-        <v>18974</v>
+        <v>18975</v>
       </c>
       <c r="B306" t="s">
-        <v>1109</v>
+        <v>1102</v>
       </c>
       <c r="C306"/>
       <c r="D306"/>
       <c r="E306" t="s">
-        <v>415</v>
+        <v>880</v>
       </c>
       <c r="F306" t="s">
-        <v>416</v>
+        <v>61</v>
       </c>
       <c r="G306"/>
       <c r="H306">
-        <v>32970911</v>
+        <v>32268490</v>
       </c>
       <c r="I306" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="J306" t="s">
         <v>17</v>
       </c>
       <c r="K306" t="s">
-        <v>1110</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="307" spans="1:11">
       <c r="A307">
-        <v>18975</v>
+        <v>18991</v>
       </c>
       <c r="B307" t="s">
-        <v>1111</v>
-[...2 lines deleted...]
-      <c r="D307"/>
+        <v>1104</v>
+      </c>
+      <c r="C307" t="s">
+        <v>27</v>
+      </c>
+      <c r="D307" t="s">
+        <v>90</v>
+      </c>
       <c r="E307" t="s">
-        <v>889</v>
+        <v>1105</v>
       </c>
       <c r="F307" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="G307"/>
       <c r="H307">
-        <v>32268490</v>
+        <v>37702625</v>
       </c>
       <c r="I307" t="s">
-        <v>16</v>
+        <v>82</v>
       </c>
       <c r="J307" t="s">
         <v>17</v>
       </c>
       <c r="K307" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="308" spans="1:11">
       <c r="A308">
-        <v>18991</v>
+        <v>18992</v>
       </c>
       <c r="B308" t="s">
-        <v>1113</v>
-[...6 lines deleted...]
-      </c>
+        <v>1107</v>
+      </c>
+      <c r="C308"/>
+      <c r="D308"/>
       <c r="E308" t="s">
-        <v>1114</v>
+        <v>792</v>
       </c>
       <c r="F308" t="s">
-        <v>34</v>
+        <v>149</v>
       </c>
       <c r="G308"/>
       <c r="H308">
-        <v>37702625</v>
+        <v>38054580</v>
       </c>
       <c r="I308" t="s">
-        <v>82</v>
+        <v>1108</v>
       </c>
       <c r="J308" t="s">
         <v>17</v>
       </c>
       <c r="K308" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="309" spans="1:11">
       <c r="A309">
-        <v>18992</v>
+        <v>18993</v>
       </c>
       <c r="B309" t="s">
-        <v>1116</v>
+        <v>1110</v>
       </c>
       <c r="C309"/>
       <c r="D309"/>
       <c r="E309" t="s">
-        <v>801</v>
+        <v>880</v>
       </c>
       <c r="F309" t="s">
-        <v>149</v>
+        <v>61</v>
       </c>
       <c r="G309"/>
       <c r="H309">
-        <v>38054580</v>
+        <v>36797841</v>
       </c>
       <c r="I309" t="s">
-        <v>1117</v>
+        <v>497</v>
       </c>
       <c r="J309" t="s">
         <v>17</v>
       </c>
       <c r="K309" t="s">
-        <v>1118</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="310" spans="1:11">
       <c r="A310">
-        <v>18993</v>
+        <v>18994</v>
       </c>
       <c r="B310" t="s">
-        <v>1119</v>
+        <v>1112</v>
       </c>
       <c r="C310"/>
       <c r="D310"/>
       <c r="E310" t="s">
-        <v>889</v>
+        <v>880</v>
       </c>
       <c r="F310" t="s">
         <v>61</v>
       </c>
       <c r="G310"/>
       <c r="H310">
-        <v>36797841</v>
+        <v>34794520</v>
       </c>
       <c r="I310" t="s">
-        <v>503</v>
+        <v>1113</v>
       </c>
       <c r="J310" t="s">
         <v>17</v>
       </c>
       <c r="K310" t="s">
-        <v>1120</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="311" spans="1:11">
       <c r="A311">
-        <v>18994</v>
+        <v>18997</v>
       </c>
       <c r="B311" t="s">
-        <v>1121</v>
+        <v>1115</v>
       </c>
       <c r="C311"/>
-      <c r="D311"/>
-[...5 lines deleted...]
-      </c>
+      <c r="D311" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E311"/>
+      <c r="F311"/>
       <c r="G311"/>
       <c r="H311">
-        <v>34794520</v>
+        <v>36668086</v>
       </c>
       <c r="I311" t="s">
-        <v>1122</v>
+        <v>497</v>
       </c>
       <c r="J311" t="s">
         <v>17</v>
       </c>
       <c r="K311" t="s">
-        <v>1123</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="312" spans="1:11">
       <c r="A312">
-        <v>18997</v>
+        <v>115</v>
       </c>
       <c r="B312" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="C312"/>
+        <v>1118</v>
+      </c>
+      <c r="C312" t="s">
+        <v>282</v>
+      </c>
       <c r="D312" t="s">
-        <v>1125</v>
-[...3 lines deleted...]
-      <c r="G312"/>
+        <v>137</v>
+      </c>
+      <c r="E312" t="s">
+        <v>718</v>
+      </c>
+      <c r="F312" t="s">
+        <v>15</v>
+      </c>
+      <c r="G312" t="s">
+        <v>1119</v>
+      </c>
       <c r="H312">
-        <v>36668086</v>
+        <v>12010655</v>
       </c>
       <c r="I312" t="s">
-        <v>503</v>
+        <v>1120</v>
       </c>
       <c r="J312" t="s">
         <v>17</v>
       </c>
       <c r="K312" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="313" spans="1:11">
       <c r="A313">
-        <v>115</v>
+        <v>19003</v>
       </c>
       <c r="B313" t="s">
-        <v>1127</v>
-[...6 lines deleted...]
-      </c>
+        <v>1122</v>
+      </c>
+      <c r="C313"/>
+      <c r="D313"/>
       <c r="E313" t="s">
-        <v>727</v>
+        <v>816</v>
       </c>
       <c r="F313" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>817</v>
+      </c>
+      <c r="G313"/>
       <c r="H313">
-        <v>12010655</v>
+        <v>42087013</v>
       </c>
       <c r="I313" t="s">
-        <v>1129</v>
+        <v>1123</v>
       </c>
       <c r="J313" t="s">
         <v>17</v>
       </c>
       <c r="K313" t="s">
-        <v>1130</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="314" spans="1:11">
       <c r="A314">
-        <v>19003</v>
+        <v>19009</v>
       </c>
       <c r="B314" t="s">
-        <v>1131</v>
+        <v>1125</v>
       </c>
       <c r="C314"/>
       <c r="D314"/>
       <c r="E314" t="s">
-        <v>825</v>
+        <v>209</v>
       </c>
       <c r="F314" t="s">
-        <v>826</v>
+        <v>210</v>
       </c>
       <c r="G314"/>
       <c r="H314">
-        <v>42087013</v>
+        <v>31453972</v>
       </c>
       <c r="I314" t="s">
-        <v>1132</v>
+        <v>1126</v>
       </c>
       <c r="J314" t="s">
         <v>17</v>
       </c>
       <c r="K314" t="s">
-        <v>1133</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="315" spans="1:11">
       <c r="A315">
-        <v>19009</v>
+        <v>19013</v>
       </c>
       <c r="B315" t="s">
-        <v>1134</v>
+        <v>1128</v>
       </c>
       <c r="C315"/>
-      <c r="D315"/>
-[...5 lines deleted...]
-      </c>
+      <c r="D315" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E315"/>
+      <c r="F315"/>
       <c r="G315"/>
       <c r="H315">
-        <v>31453972</v>
+        <v>32990815</v>
       </c>
       <c r="I315" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="J315" t="s">
         <v>17</v>
       </c>
       <c r="K315" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="316" spans="1:11">
       <c r="A316">
-        <v>19013</v>
+        <v>19019</v>
       </c>
       <c r="B316" t="s">
-        <v>1137</v>
-[...1 lines deleted...]
-      <c r="C316"/>
+        <v>1132</v>
+      </c>
+      <c r="C316" t="s">
+        <v>85</v>
+      </c>
       <c r="D316" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E316"/>
       <c r="F316"/>
       <c r="G316"/>
       <c r="H316">
-        <v>32990815</v>
+        <v>33111376</v>
       </c>
       <c r="I316" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="J316" t="s">
         <v>17</v>
       </c>
       <c r="K316" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="317" spans="1:11">
       <c r="A317">
-        <v>19019</v>
+        <v>8433</v>
       </c>
       <c r="B317" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="C317" t="s">
-        <v>85</v>
-[...5 lines deleted...]
-      <c r="F317"/>
+        <v>187</v>
+      </c>
+      <c r="D317"/>
+      <c r="E317" t="s">
+        <v>429</v>
+      </c>
+      <c r="F317" t="s">
+        <v>76</v>
+      </c>
       <c r="G317"/>
       <c r="H317">
-        <v>33111376</v>
+        <v>20320706</v>
       </c>
       <c r="I317" t="s">
-        <v>1143</v>
+        <v>999</v>
       </c>
       <c r="J317" t="s">
         <v>17</v>
       </c>
       <c r="K317" t="s">
-        <v>1144</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="318" spans="1:11">
       <c r="A318">
-        <v>8433</v>
+        <v>19033</v>
       </c>
       <c r="B318" t="s">
-        <v>1145</v>
-[...3 lines deleted...]
-      </c>
+        <v>1138</v>
+      </c>
+      <c r="C318"/>
       <c r="D318"/>
       <c r="E318" t="s">
-        <v>435</v>
+        <v>409</v>
       </c>
       <c r="F318" t="s">
-        <v>76</v>
+        <v>410</v>
       </c>
       <c r="G318"/>
       <c r="H318">
-        <v>20320706</v>
+        <v>18149900</v>
       </c>
       <c r="I318" t="s">
-        <v>1008</v>
+        <v>302</v>
       </c>
       <c r="J318" t="s">
         <v>17</v>
       </c>
       <c r="K318" t="s">
-        <v>1146</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="319" spans="1:11">
       <c r="A319">
-        <v>19033</v>
+        <v>13206</v>
       </c>
       <c r="B319" t="s">
-        <v>1147</v>
-[...2 lines deleted...]
-      <c r="D319"/>
+        <v>1140</v>
+      </c>
+      <c r="C319" t="s">
+        <v>12</v>
+      </c>
+      <c r="D319" t="s">
+        <v>137</v>
+      </c>
       <c r="E319" t="s">
-        <v>415</v>
+        <v>484</v>
       </c>
       <c r="F319" t="s">
-        <v>416</v>
+        <v>92</v>
       </c>
       <c r="G319"/>
-      <c r="H319">
-        <v>18149900</v>
+      <c r="H319" t="s">
+        <v>1141</v>
       </c>
       <c r="I319" t="s">
-        <v>302</v>
+        <v>275</v>
       </c>
       <c r="J319" t="s">
         <v>17</v>
       </c>
       <c r="K319" t="s">
-        <v>1148</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="320" spans="1:11">
       <c r="A320">
-        <v>13206</v>
+        <v>19066</v>
       </c>
       <c r="B320" t="s">
-        <v>1149</v>
-[...6 lines deleted...]
-      </c>
+        <v>1143</v>
+      </c>
+      <c r="C320"/>
+      <c r="D320"/>
       <c r="E320" t="s">
-        <v>490</v>
+        <v>1144</v>
       </c>
       <c r="F320" t="s">
-        <v>92</v>
+        <v>570</v>
       </c>
       <c r="G320"/>
-      <c r="H320" t="s">
-        <v>1150</v>
+      <c r="H320">
+        <v>31470647</v>
       </c>
       <c r="I320" t="s">
-        <v>275</v>
+        <v>1030</v>
       </c>
       <c r="J320" t="s">
         <v>17</v>
       </c>
       <c r="K320" t="s">
-        <v>1151</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="321" spans="1:11">
       <c r="A321">
-        <v>19066</v>
+        <v>19070</v>
       </c>
       <c r="B321" t="s">
-        <v>1152</v>
+        <v>1146</v>
       </c>
       <c r="C321"/>
       <c r="D321"/>
       <c r="E321" t="s">
-        <v>1153</v>
+        <v>1147</v>
       </c>
       <c r="F321" t="s">
-        <v>577</v>
+        <v>34</v>
       </c>
       <c r="G321"/>
       <c r="H321">
-        <v>31470647</v>
+        <v>31418238</v>
       </c>
       <c r="I321" t="s">
-        <v>1039</v>
+        <v>517</v>
       </c>
       <c r="J321" t="s">
         <v>17</v>
       </c>
       <c r="K321" t="s">
-        <v>1154</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="322" spans="1:11">
       <c r="A322">
-        <v>19070</v>
+        <v>896</v>
       </c>
       <c r="B322" t="s">
-        <v>1155</v>
+        <v>1149</v>
       </c>
       <c r="C322"/>
       <c r="D322"/>
       <c r="E322" t="s">
-        <v>1156</v>
+        <v>1150</v>
       </c>
       <c r="F322" t="s">
-        <v>34</v>
+        <v>395</v>
       </c>
       <c r="G322"/>
       <c r="H322">
-        <v>31418238</v>
+        <v>33789747</v>
       </c>
       <c r="I322" t="s">
-        <v>523</v>
+        <v>16</v>
       </c>
       <c r="J322" t="s">
         <v>17</v>
       </c>
       <c r="K322" t="s">
-        <v>1157</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="323" spans="1:11">
       <c r="A323">
-        <v>896</v>
+        <v>19079</v>
       </c>
       <c r="B323" t="s">
-        <v>1158</v>
-[...2 lines deleted...]
-      <c r="D323"/>
+        <v>1152</v>
+      </c>
+      <c r="C323" t="s">
+        <v>282</v>
+      </c>
+      <c r="D323" t="s">
+        <v>137</v>
+      </c>
       <c r="E323" t="s">
-        <v>1159</v>
+        <v>1153</v>
       </c>
       <c r="F323" t="s">
-        <v>343</v>
+        <v>1154</v>
       </c>
       <c r="G323"/>
       <c r="H323">
-        <v>33789747</v>
+        <v>39599436</v>
       </c>
       <c r="I323" t="s">
-        <v>16</v>
+        <v>150</v>
       </c>
       <c r="J323" t="s">
         <v>17</v>
       </c>
       <c r="K323" t="s">
-        <v>1160</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="324" spans="1:11">
       <c r="A324">
-        <v>19079</v>
+        <v>19081</v>
       </c>
       <c r="B324" t="s">
-        <v>1161</v>
+        <v>1156</v>
       </c>
       <c r="C324" t="s">
-        <v>282</v>
+        <v>85</v>
       </c>
       <c r="D324" t="s">
-        <v>137</v>
-[...6 lines deleted...]
-      </c>
+        <v>1157</v>
+      </c>
+      <c r="E324"/>
+      <c r="F324"/>
       <c r="G324"/>
       <c r="H324">
-        <v>39599436</v>
+        <v>31064562</v>
       </c>
       <c r="I324" t="s">
-        <v>150</v>
+        <v>1126</v>
       </c>
       <c r="J324" t="s">
         <v>17</v>
       </c>
       <c r="K324" t="s">
-        <v>1164</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="325" spans="1:11">
       <c r="A325">
-        <v>19081</v>
+        <v>19088</v>
       </c>
       <c r="B325" t="s">
-        <v>1165</v>
+        <v>1159</v>
       </c>
       <c r="C325" t="s">
-        <v>85</v>
+        <v>12</v>
       </c>
       <c r="D325" t="s">
-        <v>1166</v>
-[...2 lines deleted...]
-      <c r="F325"/>
+        <v>13</v>
+      </c>
+      <c r="E325" t="s">
+        <v>43</v>
+      </c>
+      <c r="F325" t="s">
+        <v>44</v>
+      </c>
       <c r="G325"/>
       <c r="H325">
-        <v>31064562</v>
+        <v>32904714</v>
       </c>
       <c r="I325" t="s">
-        <v>1135</v>
+        <v>45</v>
       </c>
       <c r="J325" t="s">
         <v>17</v>
       </c>
       <c r="K325" t="s">
-        <v>1167</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="326" spans="1:11">
       <c r="A326">
-        <v>19088</v>
+        <v>19094</v>
       </c>
       <c r="B326" t="s">
-        <v>1168</v>
+        <v>1161</v>
       </c>
       <c r="C326" t="s">
-        <v>12</v>
+        <v>305</v>
       </c>
       <c r="D326" t="s">
-        <v>13</v>
-[...6 lines deleted...]
-      </c>
+        <v>1162</v>
+      </c>
+      <c r="E326"/>
+      <c r="F326"/>
       <c r="G326"/>
       <c r="H326">
-        <v>32904714</v>
+        <v>32991892</v>
       </c>
       <c r="I326" t="s">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="J326" t="s">
         <v>17</v>
       </c>
       <c r="K326" t="s">
-        <v>1169</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="327" spans="1:11">
       <c r="A327">
-        <v>19094</v>
+        <v>19102</v>
       </c>
       <c r="B327" t="s">
-        <v>1170</v>
-[...8 lines deleted...]
-      <c r="F327"/>
+        <v>1164</v>
+      </c>
+      <c r="C327"/>
+      <c r="D327"/>
+      <c r="E327" t="s">
+        <v>205</v>
+      </c>
+      <c r="F327" t="s">
+        <v>61</v>
+      </c>
       <c r="G327"/>
       <c r="H327">
-        <v>32991892</v>
+        <v>20402907</v>
       </c>
       <c r="I327" t="s">
-        <v>62</v>
+        <v>1165</v>
       </c>
       <c r="J327" t="s">
         <v>17</v>
       </c>
       <c r="K327" t="s">
-        <v>1172</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="328" spans="1:11">
       <c r="A328">
-        <v>19102</v>
+        <v>3974</v>
       </c>
       <c r="B328" t="s">
-        <v>1173</v>
-[...5 lines deleted...]
-      </c>
+        <v>1167</v>
+      </c>
+      <c r="C328" t="s">
+        <v>116</v>
+      </c>
+      <c r="D328" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E328"/>
       <c r="F328" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="G328"/>
       <c r="H328">
-        <v>20402907</v>
+        <v>35111830</v>
       </c>
       <c r="I328" t="s">
-        <v>1174</v>
+        <v>1169</v>
       </c>
       <c r="J328" t="s">
         <v>17</v>
       </c>
       <c r="K328" t="s">
-        <v>1175</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="329" spans="1:11">
       <c r="A329">
-        <v>3974</v>
+        <v>5108</v>
       </c>
       <c r="B329" t="s">
-        <v>1176</v>
-[...7 lines deleted...]
-      <c r="E329"/>
+        <v>1171</v>
+      </c>
+      <c r="C329"/>
+      <c r="D329"/>
+      <c r="E329" t="s">
+        <v>1105</v>
+      </c>
       <c r="F329" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="G329"/>
       <c r="H329">
-        <v>35111830</v>
+        <v>33016791</v>
       </c>
       <c r="I329" t="s">
-        <v>1178</v>
+        <v>1172</v>
       </c>
       <c r="J329" t="s">
         <v>17</v>
       </c>
       <c r="K329" t="s">
-        <v>1179</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="330" spans="1:11">
       <c r="A330">
-        <v>5108</v>
+        <v>19103</v>
       </c>
       <c r="B330" t="s">
-        <v>1180</v>
+        <v>1174</v>
       </c>
       <c r="C330"/>
       <c r="D330"/>
       <c r="E330" t="s">
-        <v>1114</v>
+        <v>1175</v>
       </c>
       <c r="F330" t="s">
-        <v>34</v>
+        <v>1176</v>
       </c>
       <c r="G330"/>
       <c r="H330">
-        <v>33016791</v>
+        <v>35840322</v>
       </c>
       <c r="I330" t="s">
-        <v>1181</v>
+        <v>1177</v>
       </c>
       <c r="J330" t="s">
         <v>17</v>
       </c>
       <c r="K330" t="s">
-        <v>1182</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="331" spans="1:11">
       <c r="A331">
-        <v>19103</v>
+        <v>19112</v>
       </c>
       <c r="B331" t="s">
-        <v>1183</v>
+        <v>1179</v>
       </c>
       <c r="C331"/>
       <c r="D331"/>
       <c r="E331" t="s">
-        <v>1184</v>
+        <v>1180</v>
       </c>
       <c r="F331" t="s">
-        <v>1185</v>
+        <v>112</v>
       </c>
       <c r="G331"/>
       <c r="H331">
-        <v>35840322</v>
+        <v>33924306</v>
       </c>
       <c r="I331" t="s">
-        <v>1186</v>
+        <v>1181</v>
       </c>
       <c r="J331" t="s">
         <v>17</v>
       </c>
       <c r="K331" t="s">
-        <v>1187</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="332" spans="1:11">
       <c r="A332">
-        <v>19112</v>
+        <v>2346</v>
       </c>
       <c r="B332" t="s">
-        <v>1188</v>
-[...2 lines deleted...]
-      <c r="D332"/>
+        <v>1183</v>
+      </c>
+      <c r="C332" t="s">
+        <v>27</v>
+      </c>
+      <c r="D332" t="s">
+        <v>90</v>
+      </c>
       <c r="E332" t="s">
-        <v>1189</v>
+        <v>545</v>
       </c>
       <c r="F332" t="s">
-        <v>112</v>
+        <v>339</v>
       </c>
       <c r="G332"/>
       <c r="H332">
-        <v>33924306</v>
+        <v>32161647</v>
       </c>
       <c r="I332" t="s">
-        <v>1190</v>
+        <v>62</v>
       </c>
       <c r="J332" t="s">
         <v>17</v>
       </c>
       <c r="K332" t="s">
-        <v>1191</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="333" spans="1:11">
       <c r="A333">
-        <v>2346</v>
+        <v>13238</v>
       </c>
       <c r="B333" t="s">
-        <v>1192</v>
+        <v>1185</v>
       </c>
       <c r="C333" t="s">
-        <v>27</v>
-[...10 lines deleted...]
-      <c r="G333"/>
+        <v>80</v>
+      </c>
+      <c r="D333"/>
+      <c r="E333"/>
+      <c r="F333"/>
+      <c r="G333" t="s">
+        <v>81</v>
+      </c>
       <c r="H333">
-        <v>32161647</v>
+        <v>15074331</v>
       </c>
       <c r="I333" t="s">
-        <v>62</v>
+        <v>1186</v>
       </c>
       <c r="J333" t="s">
         <v>17</v>
       </c>
       <c r="K333" t="s">
-        <v>1193</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="334" spans="1:11">
       <c r="A334">
-        <v>13238</v>
+        <v>19140</v>
       </c>
       <c r="B334" t="s">
-        <v>1194</v>
-[...3 lines deleted...]
-      </c>
+        <v>1188</v>
+      </c>
+      <c r="C334"/>
       <c r="D334"/>
-      <c r="E334"/>
+      <c r="E334" t="s">
+        <v>1189</v>
+      </c>
       <c r="F334"/>
-      <c r="G334" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G334"/>
       <c r="H334">
-        <v>15074331</v>
+        <v>32537516</v>
       </c>
       <c r="I334" t="s">
-        <v>1195</v>
+        <v>140</v>
       </c>
       <c r="J334" t="s">
         <v>17</v>
       </c>
       <c r="K334" t="s">
-        <v>1196</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="335" spans="1:11">
       <c r="A335">
-        <v>19140</v>
+        <v>13246</v>
       </c>
       <c r="B335" t="s">
-        <v>1197</v>
+        <v>1191</v>
       </c>
       <c r="C335"/>
       <c r="D335"/>
       <c r="E335" t="s">
-        <v>1198</v>
-[...1 lines deleted...]
-      <c r="F335"/>
+        <v>197</v>
+      </c>
+      <c r="F335" t="s">
+        <v>180</v>
+      </c>
       <c r="G335"/>
       <c r="H335">
-        <v>32537516</v>
+        <v>6356391</v>
       </c>
       <c r="I335" t="s">
-        <v>140</v>
+        <v>1192</v>
       </c>
       <c r="J335" t="s">
         <v>17</v>
       </c>
       <c r="K335" t="s">
-        <v>1199</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="336" spans="1:11">
       <c r="A336">
-        <v>13246</v>
+        <v>19142</v>
       </c>
       <c r="B336" t="s">
-        <v>1200</v>
+        <v>1194</v>
       </c>
       <c r="C336"/>
-      <c r="D336"/>
-[...5 lines deleted...]
-      </c>
+      <c r="D336" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E336"/>
+      <c r="F336"/>
       <c r="G336"/>
       <c r="H336">
-        <v>6356391</v>
+        <v>33096734</v>
       </c>
       <c r="I336" t="s">
-        <v>1201</v>
+        <v>1196</v>
       </c>
       <c r="J336" t="s">
         <v>17</v>
       </c>
       <c r="K336" t="s">
-        <v>1202</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="337" spans="1:11">
       <c r="A337">
-        <v>19142</v>
+        <v>19145</v>
       </c>
       <c r="B337" t="s">
-        <v>1203</v>
-[...4 lines deleted...]
-      </c>
+        <v>1198</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D337"/>
       <c r="E337"/>
       <c r="F337"/>
       <c r="G337"/>
       <c r="H337">
-        <v>33096734</v>
+        <v>38504649</v>
       </c>
       <c r="I337" t="s">
-        <v>1205</v>
+        <v>1200</v>
       </c>
       <c r="J337" t="s">
         <v>17</v>
       </c>
       <c r="K337" t="s">
-        <v>1206</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="338" spans="1:11">
       <c r="A338">
-        <v>19145</v>
+        <v>19149</v>
       </c>
       <c r="B338" t="s">
-        <v>1207</v>
+        <v>1202</v>
       </c>
       <c r="C338" t="s">
-        <v>1208</v>
+        <v>1203</v>
       </c>
       <c r="D338"/>
       <c r="E338"/>
       <c r="F338"/>
       <c r="G338"/>
       <c r="H338">
-        <v>38504649</v>
+        <v>34668133</v>
       </c>
       <c r="I338" t="s">
-        <v>1209</v>
+        <v>1204</v>
       </c>
       <c r="J338" t="s">
         <v>17</v>
       </c>
       <c r="K338" t="s">
-        <v>1210</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="339" spans="1:11">
       <c r="A339">
-        <v>19149</v>
+        <v>1374</v>
       </c>
       <c r="B339" t="s">
-        <v>1211</v>
-[...3 lines deleted...]
-      </c>
+        <v>1206</v>
+      </c>
+      <c r="C339"/>
       <c r="D339"/>
-      <c r="E339"/>
-      <c r="F339"/>
+      <c r="E339" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F339" t="s">
+        <v>395</v>
+      </c>
       <c r="G339"/>
       <c r="H339">
-        <v>34668133</v>
+        <v>39053566</v>
       </c>
       <c r="I339" t="s">
-        <v>1213</v>
+        <v>588</v>
       </c>
       <c r="J339" t="s">
         <v>17</v>
       </c>
       <c r="K339" t="s">
-        <v>1214</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="340" spans="1:11">
       <c r="A340">
-        <v>1374</v>
+        <v>19150</v>
       </c>
       <c r="B340" t="s">
-        <v>1215</v>
+        <v>1208</v>
       </c>
       <c r="C340"/>
       <c r="D340"/>
       <c r="E340" t="s">
-        <v>1159</v>
+        <v>60</v>
       </c>
       <c r="F340" t="s">
-        <v>343</v>
+        <v>61</v>
       </c>
       <c r="G340"/>
       <c r="H340">
-        <v>39053566</v>
+        <v>33344386</v>
       </c>
       <c r="I340" t="s">
-        <v>595</v>
+        <v>1209</v>
       </c>
       <c r="J340" t="s">
         <v>17</v>
       </c>
       <c r="K340" t="s">
-        <v>1216</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="341" spans="1:11">
       <c r="A341">
-        <v>19150</v>
+        <v>5742</v>
       </c>
       <c r="B341" t="s">
-        <v>1217</v>
+        <v>1211</v>
       </c>
       <c r="C341"/>
-      <c r="D341"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D341" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E341"/>
       <c r="F341" t="s">
-        <v>61</v>
+        <v>1213</v>
       </c>
       <c r="G341"/>
       <c r="H341">
-        <v>33344386</v>
+        <v>34719258</v>
       </c>
       <c r="I341" t="s">
-        <v>1218</v>
+        <v>1214</v>
       </c>
       <c r="J341" t="s">
         <v>17</v>
       </c>
       <c r="K341" t="s">
-        <v>1219</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="342" spans="1:11">
       <c r="A342">
-        <v>5742</v>
+        <v>19153</v>
       </c>
       <c r="B342" t="s">
-        <v>1220</v>
+        <v>1216</v>
       </c>
       <c r="C342"/>
       <c r="D342" t="s">
-        <v>1221</v>
+        <v>1053</v>
       </c>
       <c r="E342"/>
       <c r="F342" t="s">
-        <v>1222</v>
+        <v>139</v>
       </c>
       <c r="G342"/>
       <c r="H342">
-        <v>34719258</v>
+        <v>32277293</v>
       </c>
       <c r="I342" t="s">
-        <v>1223</v>
+        <v>160</v>
       </c>
       <c r="J342" t="s">
         <v>17</v>
       </c>
       <c r="K342" t="s">
-        <v>1224</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="343" spans="1:11">
       <c r="A343">
-        <v>19153</v>
+        <v>19154</v>
       </c>
       <c r="B343" t="s">
-        <v>1225</v>
+        <v>1218</v>
       </c>
       <c r="C343"/>
-      <c r="D343" t="s">
-[...2 lines deleted...]
-      <c r="E343"/>
+      <c r="D343"/>
+      <c r="E343" t="s">
+        <v>540</v>
+      </c>
       <c r="F343" t="s">
-        <v>139</v>
+        <v>541</v>
       </c>
       <c r="G343"/>
       <c r="H343">
-        <v>32277293</v>
+        <v>32964980</v>
       </c>
       <c r="I343" t="s">
-        <v>160</v>
+        <v>62</v>
       </c>
       <c r="J343" t="s">
         <v>17</v>
       </c>
       <c r="K343" t="s">
-        <v>1226</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="344" spans="1:11">
       <c r="A344">
-        <v>19154</v>
+        <v>19157</v>
       </c>
       <c r="B344" t="s">
-        <v>1227</v>
-[...2 lines deleted...]
-      <c r="D344"/>
+        <v>1220</v>
+      </c>
+      <c r="C344" t="s">
+        <v>27</v>
+      </c>
+      <c r="D344" t="s">
+        <v>90</v>
+      </c>
       <c r="E344" t="s">
-        <v>547</v>
+        <v>278</v>
       </c>
       <c r="F344" t="s">
-        <v>548</v>
+        <v>149</v>
       </c>
       <c r="G344"/>
       <c r="H344">
-        <v>32964980</v>
+        <v>16108550</v>
       </c>
       <c r="I344" t="s">
-        <v>62</v>
+        <v>289</v>
       </c>
       <c r="J344" t="s">
         <v>17</v>
       </c>
       <c r="K344" t="s">
-        <v>1228</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="345" spans="1:11">
       <c r="A345">
-        <v>19157</v>
+        <v>3642</v>
       </c>
       <c r="B345" t="s">
-        <v>1229</v>
+        <v>1222</v>
       </c>
       <c r="C345" t="s">
-        <v>27</v>
+        <v>85</v>
       </c>
       <c r="D345" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>1223</v>
+      </c>
+      <c r="E345"/>
       <c r="F345" t="s">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="G345"/>
       <c r="H345">
-        <v>16108550</v>
+        <v>37458869</v>
       </c>
       <c r="I345" t="s">
-        <v>289</v>
+        <v>1224</v>
       </c>
       <c r="J345" t="s">
         <v>17</v>
       </c>
       <c r="K345" t="s">
-        <v>1230</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="346" spans="1:11">
       <c r="A346">
-        <v>3642</v>
+        <v>4090</v>
       </c>
       <c r="B346" t="s">
-        <v>1231</v>
+        <v>1226</v>
       </c>
       <c r="C346" t="s">
-        <v>85</v>
+        <v>27</v>
       </c>
       <c r="D346" t="s">
-        <v>1232</v>
+        <v>1168</v>
       </c>
       <c r="E346"/>
       <c r="F346" t="s">
         <v>22</v>
       </c>
       <c r="G346"/>
       <c r="H346">
-        <v>37458869</v>
+        <v>33259577</v>
       </c>
       <c r="I346" t="s">
-        <v>1233</v>
+        <v>1227</v>
       </c>
       <c r="J346" t="s">
         <v>17</v>
       </c>
       <c r="K346" t="s">
-        <v>1234</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="347" spans="1:11">
       <c r="A347">
-        <v>4090</v>
+        <v>1375</v>
       </c>
       <c r="B347" t="s">
-        <v>1235</v>
-[...7 lines deleted...]
-      <c r="E347"/>
+        <v>1229</v>
+      </c>
+      <c r="C347"/>
+      <c r="D347"/>
+      <c r="E347" t="s">
+        <v>1150</v>
+      </c>
       <c r="F347" t="s">
-        <v>22</v>
+        <v>395</v>
       </c>
       <c r="G347"/>
       <c r="H347">
-        <v>33259577</v>
+        <v>39587779</v>
       </c>
       <c r="I347" t="s">
-        <v>1236</v>
+        <v>546</v>
       </c>
       <c r="J347" t="s">
         <v>17</v>
       </c>
       <c r="K347" t="s">
-        <v>1237</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="348" spans="1:11">
       <c r="A348">
-        <v>1375</v>
+        <v>19178</v>
       </c>
       <c r="B348" t="s">
-        <v>1238</v>
+        <v>1231</v>
       </c>
       <c r="C348"/>
       <c r="D348"/>
       <c r="E348" t="s">
-        <v>1159</v>
+        <v>1232</v>
       </c>
       <c r="F348" t="s">
-        <v>343</v>
+        <v>410</v>
       </c>
       <c r="G348"/>
       <c r="H348">
-        <v>39587779</v>
+        <v>38689184</v>
       </c>
       <c r="I348" t="s">
-        <v>553</v>
+        <v>1233</v>
       </c>
       <c r="J348" t="s">
         <v>17</v>
       </c>
       <c r="K348" t="s">
-        <v>1239</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="349" spans="1:11">
       <c r="A349">
-        <v>19178</v>
+        <v>19179</v>
       </c>
       <c r="B349" t="s">
-        <v>1240</v>
+        <v>1235</v>
       </c>
       <c r="C349"/>
-      <c r="D349"/>
-[...5 lines deleted...]
-      </c>
+      <c r="D349" t="s">
+        <v>234</v>
+      </c>
+      <c r="E349"/>
+      <c r="F349"/>
       <c r="G349"/>
       <c r="H349">
-        <v>38689184</v>
+        <v>34627192</v>
       </c>
       <c r="I349" t="s">
-        <v>1242</v>
+        <v>1236</v>
       </c>
       <c r="J349" t="s">
         <v>17</v>
       </c>
       <c r="K349" t="s">
-        <v>1243</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="350" spans="1:11">
       <c r="A350">
-        <v>19179</v>
+        <v>19180</v>
       </c>
       <c r="B350" t="s">
-        <v>1244</v>
-[...1 lines deleted...]
-      <c r="C350"/>
+        <v>1238</v>
+      </c>
+      <c r="C350" t="s">
+        <v>136</v>
+      </c>
       <c r="D350" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-      <c r="F350"/>
+        <v>137</v>
+      </c>
+      <c r="E350" t="s">
+        <v>512</v>
+      </c>
+      <c r="F350" t="s">
+        <v>298</v>
+      </c>
       <c r="G350"/>
-      <c r="H350">
-        <v>34627192</v>
+      <c r="H350" t="s">
+        <v>1239</v>
       </c>
       <c r="I350" t="s">
-        <v>1245</v>
+        <v>571</v>
       </c>
       <c r="J350" t="s">
         <v>17</v>
       </c>
       <c r="K350" t="s">
-        <v>1246</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="351" spans="1:11">
       <c r="A351">
-        <v>19180</v>
+        <v>19183</v>
       </c>
       <c r="B351" t="s">
-        <v>1247</v>
-[...6 lines deleted...]
-      </c>
+        <v>1241</v>
+      </c>
+      <c r="C351"/>
+      <c r="D351"/>
       <c r="E351" t="s">
-        <v>518</v>
+        <v>1242</v>
       </c>
       <c r="F351" t="s">
-        <v>298</v>
+        <v>1243</v>
       </c>
       <c r="G351"/>
-      <c r="H351" t="s">
-        <v>1248</v>
+      <c r="H351">
+        <v>39844235</v>
       </c>
       <c r="I351" t="s">
-        <v>578</v>
+        <v>1244</v>
       </c>
       <c r="J351" t="s">
         <v>17</v>
       </c>
       <c r="K351" t="s">
-        <v>1249</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="352" spans="1:11">
       <c r="A352">
-        <v>19183</v>
+        <v>13264</v>
       </c>
       <c r="B352" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D352"/>
+      <c r="E352"/>
+      <c r="F352"/>
+      <c r="G352" t="s">
+        <v>1248</v>
+      </c>
+      <c r="H352">
+        <v>31103090</v>
+      </c>
+      <c r="I352" t="s">
+        <v>1249</v>
+      </c>
+      <c r="J352" t="s">
+        <v>17</v>
+      </c>
+      <c r="K352" t="s">
         <v>1250</v>
-      </c>
-[...19 lines deleted...]
-        <v>1254</v>
       </c>
     </row>
     <row r="353" spans="1:11">
       <c r="A353">
-        <v>13264</v>
+        <v>19187</v>
       </c>
       <c r="B353" t="s">
-        <v>1255</v>
-[...4 lines deleted...]
-      <c r="D353"/>
+        <v>1251</v>
+      </c>
+      <c r="C353"/>
+      <c r="D353" t="s">
+        <v>1252</v>
+      </c>
       <c r="E353"/>
       <c r="F353"/>
-      <c r="G353" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G353"/>
       <c r="H353">
-        <v>31103090</v>
+        <v>37457259</v>
       </c>
       <c r="I353" t="s">
-        <v>1258</v>
+        <v>1253</v>
       </c>
       <c r="J353" t="s">
         <v>17</v>
       </c>
       <c r="K353" t="s">
-        <v>1259</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="354" spans="1:11">
       <c r="A354">
-        <v>19187</v>
+        <v>19188</v>
       </c>
       <c r="B354" t="s">
-        <v>1260</v>
-[...1 lines deleted...]
-      <c r="C354"/>
+        <v>1255</v>
+      </c>
+      <c r="C354" t="s">
+        <v>65</v>
+      </c>
       <c r="D354" t="s">
-        <v>1261</v>
-[...2 lines deleted...]
-      <c r="F354"/>
+        <v>13</v>
+      </c>
+      <c r="E354" t="s">
+        <v>1256</v>
+      </c>
+      <c r="F354" t="s">
+        <v>1176</v>
+      </c>
       <c r="G354"/>
       <c r="H354">
-        <v>37457259</v>
+        <v>31048833</v>
       </c>
       <c r="I354" t="s">
-        <v>1262</v>
+        <v>1257</v>
       </c>
       <c r="J354" t="s">
         <v>17</v>
       </c>
       <c r="K354" t="s">
-        <v>1263</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="355" spans="1:11">
       <c r="A355">
-        <v>19188</v>
+        <v>13265</v>
       </c>
       <c r="B355" t="s">
-        <v>1264</v>
+        <v>1259</v>
       </c>
       <c r="C355" t="s">
-        <v>65</v>
+        <v>282</v>
       </c>
       <c r="D355" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="E355" t="s">
-        <v>1265</v>
+        <v>197</v>
       </c>
       <c r="F355" t="s">
-        <v>1185</v>
+        <v>180</v>
       </c>
       <c r="G355"/>
       <c r="H355">
-        <v>31048833</v>
+        <v>32022949</v>
       </c>
       <c r="I355" t="s">
-        <v>1266</v>
+        <v>140</v>
       </c>
       <c r="J355" t="s">
         <v>17</v>
       </c>
       <c r="K355" t="s">
-        <v>1267</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="356" spans="1:11">
       <c r="A356">
-        <v>13265</v>
+        <v>19196</v>
       </c>
       <c r="B356" t="s">
-        <v>1268</v>
-[...6 lines deleted...]
-      </c>
+        <v>1261</v>
+      </c>
+      <c r="C356"/>
+      <c r="D356"/>
       <c r="E356" t="s">
-        <v>197</v>
+        <v>148</v>
       </c>
       <c r="F356" t="s">
-        <v>180</v>
+        <v>149</v>
       </c>
       <c r="G356"/>
       <c r="H356">
-        <v>32022949</v>
+        <v>31306071</v>
       </c>
       <c r="I356" t="s">
-        <v>140</v>
+        <v>1262</v>
       </c>
       <c r="J356" t="s">
         <v>17</v>
       </c>
       <c r="K356" t="s">
-        <v>1269</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="357" spans="1:11">
       <c r="A357">
-        <v>19196</v>
+        <v>4092</v>
       </c>
       <c r="B357" t="s">
-        <v>1270</v>
-[...1 lines deleted...]
-      <c r="C357"/>
+        <v>1264</v>
+      </c>
+      <c r="C357" t="s">
+        <v>561</v>
+      </c>
       <c r="D357"/>
-      <c r="E357" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E357"/>
       <c r="F357" t="s">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="G357"/>
       <c r="H357">
-        <v>31306071</v>
+        <v>32233740</v>
       </c>
       <c r="I357" t="s">
-        <v>1271</v>
+        <v>1265</v>
       </c>
       <c r="J357" t="s">
         <v>17</v>
       </c>
       <c r="K357" t="s">
-        <v>1272</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="358" spans="1:11">
       <c r="A358">
-        <v>4092</v>
+        <v>19207</v>
       </c>
       <c r="B358" t="s">
-        <v>1273</v>
+        <v>1267</v>
       </c>
       <c r="C358" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-      <c r="E358"/>
+        <v>282</v>
+      </c>
+      <c r="D358" t="s">
+        <v>137</v>
+      </c>
+      <c r="E358" t="s">
+        <v>457</v>
+      </c>
       <c r="F358" t="s">
-        <v>22</v>
+        <v>189</v>
       </c>
       <c r="G358"/>
       <c r="H358">
-        <v>32233740</v>
+        <v>32897987</v>
       </c>
       <c r="I358" t="s">
-        <v>1274</v>
+        <v>40</v>
       </c>
       <c r="J358" t="s">
         <v>17</v>
       </c>
       <c r="K358" t="s">
-        <v>1275</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="359" spans="1:11">
       <c r="A359">
-        <v>19207</v>
+        <v>19211</v>
       </c>
       <c r="B359" t="s">
-        <v>1276</v>
+        <v>1269</v>
       </c>
       <c r="C359" t="s">
-        <v>282</v>
-[...6 lines deleted...]
-      </c>
+        <v>1270</v>
+      </c>
+      <c r="D359"/>
+      <c r="E359"/>
       <c r="F359" t="s">
-        <v>189</v>
+        <v>293</v>
       </c>
       <c r="G359"/>
       <c r="H359">
-        <v>32897987</v>
+        <v>38403658</v>
       </c>
       <c r="I359" t="s">
-        <v>40</v>
+        <v>1271</v>
       </c>
       <c r="J359" t="s">
         <v>17</v>
       </c>
       <c r="K359" t="s">
-        <v>1277</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="360" spans="1:11">
       <c r="A360">
-        <v>19211</v>
+        <v>19212</v>
       </c>
       <c r="B360" t="s">
-        <v>1278</v>
+        <v>1273</v>
       </c>
       <c r="C360" t="s">
-        <v>1279</v>
+        <v>1274</v>
       </c>
       <c r="D360"/>
       <c r="E360"/>
-      <c r="F360" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F360"/>
       <c r="G360"/>
       <c r="H360">
-        <v>38403658</v>
+        <v>36388730</v>
       </c>
       <c r="I360" t="s">
-        <v>1280</v>
+        <v>497</v>
       </c>
       <c r="J360" t="s">
         <v>17</v>
       </c>
       <c r="K360" t="s">
-        <v>1281</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="361" spans="1:11">
       <c r="A361">
-        <v>19212</v>
+        <v>19215</v>
       </c>
       <c r="B361" t="s">
-        <v>1282</v>
+        <v>1276</v>
       </c>
       <c r="C361" t="s">
-        <v>1283</v>
-[...3 lines deleted...]
-      <c r="F361"/>
+        <v>377</v>
+      </c>
+      <c r="D361" t="s">
+        <v>13</v>
+      </c>
+      <c r="E361" t="s">
+        <v>1063</v>
+      </c>
+      <c r="F361" t="s">
+        <v>541</v>
+      </c>
       <c r="G361"/>
       <c r="H361">
-        <v>36388730</v>
+        <v>31067432</v>
       </c>
       <c r="I361" t="s">
-        <v>503</v>
+        <v>1277</v>
       </c>
       <c r="J361" t="s">
         <v>17</v>
       </c>
       <c r="K361" t="s">
-        <v>1284</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="362" spans="1:11">
       <c r="A362">
-        <v>19215</v>
+        <v>8252</v>
       </c>
       <c r="B362" t="s">
-        <v>1285</v>
+        <v>1279</v>
       </c>
       <c r="C362" t="s">
-        <v>383</v>
+        <v>65</v>
       </c>
       <c r="D362" t="s">
         <v>13</v>
       </c>
       <c r="E362" t="s">
-        <v>1072</v>
+        <v>934</v>
       </c>
       <c r="F362" t="s">
-        <v>548</v>
+        <v>339</v>
       </c>
       <c r="G362"/>
       <c r="H362">
-        <v>31067432</v>
+        <v>31032212</v>
       </c>
       <c r="I362" t="s">
-        <v>1286</v>
+        <v>1030</v>
       </c>
       <c r="J362" t="s">
         <v>17</v>
       </c>
       <c r="K362" t="s">
-        <v>1287</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="363" spans="1:11">
       <c r="A363">
-        <v>8252</v>
+        <v>19222</v>
       </c>
       <c r="B363" t="s">
-        <v>1288</v>
-[...6 lines deleted...]
-      </c>
+        <v>1281</v>
+      </c>
+      <c r="C363"/>
+      <c r="D363"/>
       <c r="E363" t="s">
-        <v>943</v>
+        <v>33</v>
       </c>
       <c r="F363" t="s">
-        <v>339</v>
+        <v>34</v>
       </c>
       <c r="G363"/>
       <c r="H363">
-        <v>31032212</v>
+        <v>34230422</v>
       </c>
       <c r="I363" t="s">
-        <v>1039</v>
+        <v>302</v>
       </c>
       <c r="J363" t="s">
         <v>17</v>
       </c>
       <c r="K363" t="s">
-        <v>1289</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="364" spans="1:11">
       <c r="A364">
-        <v>19222</v>
+        <v>19224</v>
       </c>
       <c r="B364" t="s">
-        <v>1290</v>
+        <v>1283</v>
       </c>
       <c r="C364"/>
-      <c r="D364"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D364" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E364"/>
       <c r="F364" t="s">
-        <v>34</v>
+        <v>395</v>
       </c>
       <c r="G364"/>
       <c r="H364">
-        <v>34230422</v>
+        <v>32716168</v>
       </c>
       <c r="I364" t="s">
-        <v>302</v>
+        <v>1285</v>
       </c>
       <c r="J364" t="s">
         <v>17</v>
       </c>
       <c r="K364" t="s">
-        <v>1291</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="365" spans="1:11">
       <c r="A365">
-        <v>19224</v>
+        <v>1376</v>
       </c>
       <c r="B365" t="s">
-        <v>1292</v>
+        <v>1287</v>
       </c>
       <c r="C365"/>
-      <c r="D365" t="s">
-[...2 lines deleted...]
-      <c r="E365"/>
+      <c r="D365"/>
+      <c r="E365" t="s">
+        <v>1150</v>
+      </c>
       <c r="F365" t="s">
-        <v>343</v>
+        <v>395</v>
       </c>
       <c r="G365"/>
       <c r="H365">
-        <v>32716168</v>
+        <v>35088294</v>
       </c>
       <c r="I365" t="s">
-        <v>1294</v>
+        <v>1288</v>
       </c>
       <c r="J365" t="s">
         <v>17</v>
       </c>
       <c r="K365" t="s">
-        <v>1295</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="366" spans="1:11">
       <c r="A366">
-        <v>1376</v>
+        <v>19234</v>
       </c>
       <c r="B366" t="s">
-        <v>1296</v>
+        <v>1290</v>
       </c>
       <c r="C366"/>
-      <c r="D366"/>
-[...5 lines deleted...]
-      </c>
+      <c r="D366" t="s">
+        <v>1291</v>
+      </c>
+      <c r="E366"/>
+      <c r="F366"/>
       <c r="G366"/>
-      <c r="H366">
-        <v>35088294</v>
+      <c r="H366" t="s">
+        <v>1292</v>
       </c>
       <c r="I366" t="s">
-        <v>1297</v>
+        <v>708</v>
       </c>
       <c r="J366" t="s">
         <v>17</v>
       </c>
       <c r="K366" t="s">
-        <v>1298</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="367" spans="1:11">
       <c r="A367">
-        <v>19234</v>
+        <v>588</v>
       </c>
       <c r="B367" t="s">
-        <v>1299</v>
-[...1 lines deleted...]
-      <c r="C367"/>
+        <v>1294</v>
+      </c>
+      <c r="C367" t="s">
+        <v>337</v>
+      </c>
       <c r="D367" t="s">
-        <v>1300</v>
+        <v>137</v>
       </c>
       <c r="E367"/>
-      <c r="F367"/>
+      <c r="F367" t="s">
+        <v>339</v>
+      </c>
       <c r="G367"/>
-      <c r="H367" t="s">
-        <v>1301</v>
+      <c r="H367">
+        <v>35652972</v>
       </c>
       <c r="I367" t="s">
-        <v>717</v>
+        <v>1295</v>
       </c>
       <c r="J367" t="s">
         <v>17</v>
       </c>
       <c r="K367" t="s">
-        <v>1302</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="368" spans="1:11">
       <c r="A368">
-        <v>588</v>
+        <v>19236</v>
       </c>
       <c r="B368" t="s">
-        <v>1303</v>
-[...3 lines deleted...]
-      </c>
+        <v>1297</v>
+      </c>
+      <c r="C368"/>
       <c r="D368" t="s">
-        <v>137</v>
+        <v>1298</v>
       </c>
       <c r="E368"/>
-      <c r="F368" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F368"/>
       <c r="G368"/>
       <c r="H368">
-        <v>35652972</v>
+        <v>35173241</v>
       </c>
       <c r="I368" t="s">
-        <v>1304</v>
+        <v>1299</v>
       </c>
       <c r="J368" t="s">
         <v>17</v>
       </c>
       <c r="K368" t="s">
-        <v>1305</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="369" spans="1:11">
       <c r="A369">
-        <v>19236</v>
+        <v>19243</v>
       </c>
       <c r="B369" t="s">
-        <v>1306</v>
+        <v>1301</v>
       </c>
       <c r="C369"/>
-      <c r="D369" t="s">
-[...3 lines deleted...]
-      <c r="F369"/>
+      <c r="D369"/>
+      <c r="E369" t="s">
+        <v>880</v>
+      </c>
+      <c r="F369" t="s">
+        <v>61</v>
+      </c>
       <c r="G369"/>
       <c r="H369">
-        <v>35173241</v>
+        <v>39134934</v>
       </c>
       <c r="I369" t="s">
-        <v>1308</v>
+        <v>1302</v>
       </c>
       <c r="J369" t="s">
         <v>17</v>
       </c>
       <c r="K369" t="s">
-        <v>1309</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="370" spans="1:11">
       <c r="A370">
-        <v>19243</v>
+        <v>19251</v>
       </c>
       <c r="B370" t="s">
-        <v>1310</v>
+        <v>1304</v>
       </c>
       <c r="C370"/>
-      <c r="D370"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D370" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E370"/>
       <c r="F370" t="s">
-        <v>61</v>
+        <v>985</v>
       </c>
       <c r="G370"/>
       <c r="H370">
-        <v>39134934</v>
+        <v>33583329</v>
       </c>
       <c r="I370" t="s">
-        <v>1311</v>
+        <v>16</v>
       </c>
       <c r="J370" t="s">
         <v>17</v>
       </c>
       <c r="K370" t="s">
-        <v>1312</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="371" spans="1:11">
       <c r="A371">
-        <v>19251</v>
+        <v>19262</v>
       </c>
       <c r="B371" t="s">
-        <v>1313</v>
+        <v>1307</v>
       </c>
       <c r="C371"/>
-      <c r="D371" t="s">
-[...2 lines deleted...]
-      <c r="E371"/>
+      <c r="D371"/>
+      <c r="E371" t="s">
+        <v>398</v>
+      </c>
       <c r="F371" t="s">
-        <v>994</v>
+        <v>329</v>
       </c>
       <c r="G371"/>
       <c r="H371">
-        <v>33583329</v>
+        <v>35752342</v>
       </c>
       <c r="I371" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="J371" t="s">
         <v>17</v>
       </c>
       <c r="K371" t="s">
-        <v>1315</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="372" spans="1:11">
       <c r="A372">
-        <v>19262</v>
+        <v>1876</v>
       </c>
       <c r="B372" t="s">
-        <v>1316</v>
-[...1 lines deleted...]
-      <c r="C372"/>
+        <v>1309</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1310</v>
+      </c>
       <c r="D372"/>
-      <c r="E372" t="s">
-[...5 lines deleted...]
-      <c r="G372"/>
+      <c r="E372"/>
+      <c r="F372"/>
+      <c r="G372" t="s">
+        <v>858</v>
+      </c>
       <c r="H372">
-        <v>35752342</v>
+        <v>38358206</v>
       </c>
       <c r="I372" t="s">
-        <v>1317</v>
+        <v>1311</v>
       </c>
       <c r="J372" t="s">
         <v>17</v>
       </c>
       <c r="K372" t="s">
-        <v>1318</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="373" spans="1:11">
       <c r="A373">
-        <v>1876</v>
+        <v>19269</v>
       </c>
       <c r="B373" t="s">
-        <v>1319</v>
+        <v>1313</v>
       </c>
       <c r="C373" t="s">
-        <v>1320</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="D373" t="s">
+        <v>90</v>
+      </c>
+      <c r="E373" t="s">
+        <v>197</v>
+      </c>
+      <c r="F373" t="s">
+        <v>180</v>
+      </c>
+      <c r="G373"/>
       <c r="H373">
-        <v>38358206</v>
+        <v>12036663</v>
       </c>
       <c r="I373" t="s">
-        <v>1321</v>
+        <v>1257</v>
       </c>
       <c r="J373" t="s">
         <v>17</v>
       </c>
       <c r="K373" t="s">
-        <v>1322</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="374" spans="1:11">
       <c r="A374">
-        <v>19269</v>
+        <v>19272</v>
       </c>
       <c r="B374" t="s">
-        <v>1323</v>
+        <v>1315</v>
       </c>
       <c r="C374" t="s">
-        <v>85</v>
-[...9 lines deleted...]
-      </c>
+        <v>1316</v>
+      </c>
+      <c r="D374"/>
+      <c r="E374"/>
+      <c r="F374"/>
       <c r="G374"/>
       <c r="H374">
-        <v>12036663</v>
+        <v>42103138</v>
       </c>
       <c r="I374" t="s">
-        <v>1266</v>
+        <v>1317</v>
       </c>
       <c r="J374" t="s">
         <v>17</v>
       </c>
       <c r="K374" t="s">
-        <v>1324</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="375" spans="1:11">
       <c r="A375">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="B375" t="s">
-        <v>1325</v>
+        <v>1319</v>
       </c>
       <c r="C375" t="s">
-        <v>1326</v>
-[...3 lines deleted...]
-      <c r="F375"/>
+        <v>65</v>
+      </c>
+      <c r="D375" t="s">
+        <v>13</v>
+      </c>
+      <c r="E375" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F375" t="s">
+        <v>817</v>
+      </c>
       <c r="G375"/>
       <c r="H375">
-        <v>42103138</v>
+        <v>36953689</v>
       </c>
       <c r="I375" t="s">
-        <v>1327</v>
+        <v>1321</v>
       </c>
       <c r="J375" t="s">
         <v>17</v>
       </c>
       <c r="K375" t="s">
-        <v>1328</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="376" spans="1:11">
       <c r="A376">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="B376" t="s">
-        <v>1329</v>
+        <v>1323</v>
       </c>
       <c r="C376" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
       <c r="D376" t="s">
         <v>13</v>
       </c>
       <c r="E376" t="s">
-        <v>1330</v>
+        <v>209</v>
       </c>
       <c r="F376" t="s">
-        <v>826</v>
+        <v>210</v>
       </c>
       <c r="G376"/>
       <c r="H376">
-        <v>36953689</v>
+        <v>34800644</v>
       </c>
       <c r="I376" t="s">
-        <v>1331</v>
+        <v>1324</v>
       </c>
       <c r="J376" t="s">
         <v>17</v>
       </c>
       <c r="K376" t="s">
-        <v>1332</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="377" spans="1:11">
       <c r="A377">
-        <v>19274</v>
+        <v>3643</v>
       </c>
       <c r="B377" t="s">
-        <v>1333</v>
+        <v>1326</v>
       </c>
       <c r="C377" t="s">
-        <v>12</v>
+        <v>116</v>
       </c>
       <c r="D377" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>1327</v>
+      </c>
+      <c r="E377"/>
       <c r="F377" t="s">
-        <v>210</v>
+        <v>22</v>
       </c>
       <c r="G377"/>
       <c r="H377">
-        <v>34800644</v>
+        <v>32315093</v>
       </c>
       <c r="I377" t="s">
-        <v>1334</v>
+        <v>1328</v>
       </c>
       <c r="J377" t="s">
         <v>17</v>
       </c>
       <c r="K377" t="s">
-        <v>1335</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="378" spans="1:11">
       <c r="A378">
-        <v>3643</v>
+        <v>19290</v>
       </c>
       <c r="B378" t="s">
-        <v>1336</v>
-[...7 lines deleted...]
-      <c r="E378"/>
+        <v>1330</v>
+      </c>
+      <c r="C378"/>
+      <c r="D378"/>
+      <c r="E378" t="s">
+        <v>949</v>
+      </c>
       <c r="F378" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="G378"/>
       <c r="H378">
-        <v>32315093</v>
+        <v>33382141</v>
       </c>
       <c r="I378" t="s">
-        <v>1338</v>
+        <v>68</v>
       </c>
       <c r="J378" t="s">
         <v>17</v>
       </c>
       <c r="K378" t="s">
-        <v>1339</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="379" spans="1:11">
       <c r="A379">
-        <v>19290</v>
+        <v>19295</v>
       </c>
       <c r="B379" t="s">
-        <v>1340</v>
-[...1 lines deleted...]
-      <c r="C379"/>
+        <v>1332</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1333</v>
+      </c>
       <c r="D379"/>
-      <c r="E379" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E379"/>
+      <c r="F379"/>
       <c r="G379"/>
       <c r="H379">
-        <v>33382141</v>
+        <v>38164502</v>
       </c>
       <c r="I379" t="s">
-        <v>529</v>
+        <v>1334</v>
       </c>
       <c r="J379" t="s">
         <v>17</v>
       </c>
       <c r="K379" t="s">
-        <v>1341</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="380" spans="1:11">
       <c r="A380">
-        <v>19295</v>
+        <v>14207</v>
       </c>
       <c r="B380" t="s">
-        <v>1342</v>
+        <v>1336</v>
       </c>
       <c r="C380" t="s">
-        <v>1343</v>
-[...3 lines deleted...]
-      <c r="F380"/>
+        <v>158</v>
+      </c>
+      <c r="D380" t="s">
+        <v>13</v>
+      </c>
+      <c r="E380" t="s">
+        <v>825</v>
+      </c>
+      <c r="F380" t="s">
+        <v>76</v>
+      </c>
       <c r="G380"/>
       <c r="H380">
-        <v>38164502</v>
+        <v>32726042</v>
       </c>
       <c r="I380" t="s">
-        <v>1344</v>
+        <v>40</v>
       </c>
       <c r="J380" t="s">
         <v>17</v>
       </c>
       <c r="K380" t="s">
-        <v>1345</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="381" spans="1:11">
       <c r="A381">
-        <v>14207</v>
+        <v>4955</v>
       </c>
       <c r="B381" t="s">
-        <v>1346</v>
+        <v>1338</v>
       </c>
       <c r="C381" t="s">
         <v>158</v>
       </c>
       <c r="D381" t="s">
         <v>13</v>
       </c>
       <c r="E381" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
       <c r="F381" t="s">
-        <v>76</v>
+        <v>339</v>
       </c>
       <c r="G381"/>
       <c r="H381">
-        <v>32726042</v>
+        <v>33136763</v>
       </c>
       <c r="I381" t="s">
-        <v>40</v>
+        <v>1339</v>
       </c>
       <c r="J381" t="s">
         <v>17</v>
       </c>
       <c r="K381" t="s">
-        <v>1347</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="382" spans="1:11">
       <c r="A382">
-        <v>4955</v>
+        <v>19311</v>
       </c>
       <c r="B382" t="s">
-        <v>1348</v>
-[...9 lines deleted...]
-      </c>
+        <v>1341</v>
+      </c>
+      <c r="C382"/>
+      <c r="D382"/>
+      <c r="E382"/>
       <c r="F382" t="s">
-        <v>339</v>
+        <v>395</v>
       </c>
       <c r="G382"/>
       <c r="H382">
-        <v>33136763</v>
+        <v>39229844</v>
       </c>
       <c r="I382" t="s">
-        <v>1349</v>
+        <v>1342</v>
       </c>
       <c r="J382" t="s">
         <v>17</v>
       </c>
       <c r="K382" t="s">
-        <v>1350</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="383" spans="1:11">
       <c r="A383">
-        <v>19311</v>
+        <v>19317</v>
       </c>
       <c r="B383" t="s">
-        <v>1351</v>
+        <v>1344</v>
       </c>
       <c r="C383"/>
       <c r="D383"/>
-      <c r="E383"/>
+      <c r="E383" t="s">
+        <v>477</v>
+      </c>
       <c r="F383" t="s">
-        <v>343</v>
+        <v>44</v>
       </c>
       <c r="G383"/>
       <c r="H383">
-        <v>39229844</v>
+        <v>15045916</v>
       </c>
       <c r="I383" t="s">
-        <v>1352</v>
+        <v>1345</v>
       </c>
       <c r="J383" t="s">
         <v>17</v>
       </c>
       <c r="K383" t="s">
-        <v>1353</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="384" spans="1:11">
       <c r="A384">
-        <v>19317</v>
+        <v>19321</v>
       </c>
       <c r="B384" t="s">
-        <v>1354</v>
+        <v>1347</v>
       </c>
       <c r="C384"/>
       <c r="D384"/>
       <c r="E384" t="s">
-        <v>483</v>
+        <v>512</v>
       </c>
       <c r="F384" t="s">
-        <v>44</v>
+        <v>298</v>
       </c>
       <c r="G384"/>
       <c r="H384">
-        <v>15045916</v>
+        <v>20259139</v>
       </c>
       <c r="I384" t="s">
-        <v>1355</v>
+        <v>140</v>
       </c>
       <c r="J384" t="s">
         <v>17</v>
       </c>
       <c r="K384" t="s">
-        <v>1356</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="385" spans="1:11">
       <c r="A385">
-        <v>19321</v>
+        <v>19327</v>
       </c>
       <c r="B385" t="s">
-        <v>1357</v>
-[...2 lines deleted...]
-      <c r="D385"/>
+        <v>1349</v>
+      </c>
+      <c r="C385" t="s">
+        <v>158</v>
+      </c>
+      <c r="D385" t="s">
+        <v>13</v>
+      </c>
       <c r="E385" t="s">
-        <v>518</v>
+        <v>800</v>
       </c>
       <c r="F385" t="s">
-        <v>298</v>
+        <v>92</v>
       </c>
       <c r="G385"/>
       <c r="H385">
-        <v>20259139</v>
+        <v>34254762</v>
       </c>
       <c r="I385" t="s">
-        <v>140</v>
+        <v>1350</v>
       </c>
       <c r="J385" t="s">
         <v>17</v>
       </c>
       <c r="K385" t="s">
-        <v>1358</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="386" spans="1:11">
       <c r="A386">
-        <v>19327</v>
+        <v>14219</v>
       </c>
       <c r="B386" t="s">
-        <v>1359</v>
+        <v>1352</v>
       </c>
       <c r="C386" t="s">
-        <v>158</v>
-[...6 lines deleted...]
-      </c>
+        <v>1353</v>
+      </c>
+      <c r="D386"/>
+      <c r="E386"/>
       <c r="F386" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="G386"/>
+        <v>180</v>
+      </c>
+      <c r="G386" t="s">
+        <v>1270</v>
+      </c>
       <c r="H386">
-        <v>34254762</v>
+        <v>33479222</v>
       </c>
       <c r="I386" t="s">
-        <v>1360</v>
+        <v>1354</v>
       </c>
       <c r="J386" t="s">
         <v>17</v>
       </c>
       <c r="K386" t="s">
-        <v>1361</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="387" spans="1:11">
       <c r="A387">
-        <v>14219</v>
+        <v>19334</v>
       </c>
       <c r="B387" t="s">
-        <v>1362</v>
+        <v>1356</v>
       </c>
       <c r="C387" t="s">
-        <v>1363</v>
-[...2 lines deleted...]
-      <c r="E387"/>
+        <v>158</v>
+      </c>
+      <c r="D387" t="s">
+        <v>13</v>
+      </c>
+      <c r="E387" t="s">
+        <v>1063</v>
+      </c>
       <c r="F387" t="s">
-        <v>180</v>
-[...3 lines deleted...]
-      </c>
+        <v>541</v>
+      </c>
+      <c r="G387"/>
       <c r="H387">
-        <v>33479222</v>
+        <v>33368207</v>
       </c>
       <c r="I387" t="s">
-        <v>1364</v>
+        <v>1357</v>
       </c>
       <c r="J387" t="s">
         <v>17</v>
       </c>
       <c r="K387" t="s">
-        <v>1365</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="388" spans="1:11">
       <c r="A388">
-        <v>19334</v>
+        <v>19336</v>
       </c>
       <c r="B388" t="s">
-        <v>1366</v>
-[...6 lines deleted...]
-      </c>
+        <v>1359</v>
+      </c>
+      <c r="C388"/>
+      <c r="D388"/>
       <c r="E388" t="s">
-        <v>1072</v>
+        <v>473</v>
       </c>
       <c r="F388" t="s">
-        <v>548</v>
+        <v>180</v>
       </c>
       <c r="G388"/>
       <c r="H388">
-        <v>33368207</v>
+        <v>20607104</v>
       </c>
       <c r="I388" t="s">
-        <v>1367</v>
+        <v>275</v>
       </c>
       <c r="J388" t="s">
         <v>17</v>
       </c>
       <c r="K388" t="s">
-        <v>1368</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="389" spans="1:11">
       <c r="A389">
-        <v>19336</v>
+        <v>14221</v>
       </c>
       <c r="B389" t="s">
-        <v>1369</v>
-[...2 lines deleted...]
-      <c r="D389"/>
+        <v>1361</v>
+      </c>
+      <c r="C389" t="s">
+        <v>158</v>
+      </c>
+      <c r="D389" t="s">
+        <v>13</v>
+      </c>
       <c r="E389" t="s">
-        <v>479</v>
+        <v>429</v>
       </c>
       <c r="F389" t="s">
-        <v>180</v>
+        <v>76</v>
       </c>
       <c r="G389"/>
       <c r="H389">
-        <v>20607104</v>
+        <v>42057026</v>
       </c>
       <c r="I389" t="s">
-        <v>275</v>
+        <v>45</v>
       </c>
       <c r="J389" t="s">
         <v>17</v>
       </c>
       <c r="K389" t="s">
-        <v>1370</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="390" spans="1:11">
       <c r="A390">
-        <v>14221</v>
+        <v>14223</v>
       </c>
       <c r="B390" t="s">
-        <v>1371</v>
+        <v>1363</v>
       </c>
       <c r="C390" t="s">
-        <v>158</v>
+        <v>85</v>
       </c>
       <c r="D390" t="s">
-        <v>13</v>
+        <v>90</v>
       </c>
       <c r="E390" t="s">
-        <v>435</v>
+        <v>825</v>
       </c>
       <c r="F390" t="s">
         <v>76</v>
       </c>
       <c r="G390"/>
       <c r="H390">
-        <v>42057026</v>
+        <v>32064348</v>
       </c>
       <c r="I390" t="s">
-        <v>45</v>
+        <v>160</v>
       </c>
       <c r="J390" t="s">
         <v>17</v>
       </c>
       <c r="K390" t="s">
-        <v>1372</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="391" spans="1:11">
       <c r="A391">
-        <v>14223</v>
+        <v>14224</v>
       </c>
       <c r="B391" t="s">
-        <v>1373</v>
+        <v>1365</v>
       </c>
       <c r="C391" t="s">
-        <v>85</v>
-[...10 lines deleted...]
-      <c r="G391"/>
+        <v>1366</v>
+      </c>
+      <c r="D391"/>
+      <c r="E391"/>
+      <c r="F391"/>
+      <c r="G391" t="s">
+        <v>748</v>
+      </c>
       <c r="H391">
-        <v>32064348</v>
+        <v>19177576</v>
       </c>
       <c r="I391" t="s">
-        <v>160</v>
+        <v>1342</v>
       </c>
       <c r="J391" t="s">
         <v>17</v>
       </c>
       <c r="K391" t="s">
-        <v>1374</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="392" spans="1:11">
       <c r="A392">
-        <v>14224</v>
+        <v>19348</v>
       </c>
       <c r="B392" t="s">
-        <v>1375</v>
-[...3 lines deleted...]
-      </c>
+        <v>1368</v>
+      </c>
+      <c r="C392"/>
       <c r="D392"/>
-      <c r="E392"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E392" t="s">
+        <v>33</v>
+      </c>
+      <c r="F392" t="s">
+        <v>34</v>
+      </c>
+      <c r="G392"/>
       <c r="H392">
-        <v>19177576</v>
+        <v>35934277</v>
       </c>
       <c r="I392" t="s">
-        <v>1352</v>
+        <v>1369</v>
       </c>
       <c r="J392" t="s">
         <v>17</v>
       </c>
       <c r="K392" t="s">
-        <v>1377</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="393" spans="1:11">
       <c r="A393">
-        <v>19348</v>
+        <v>4862</v>
       </c>
       <c r="B393" t="s">
-        <v>1378</v>
-[...2 lines deleted...]
-      <c r="D393"/>
+        <v>1371</v>
+      </c>
+      <c r="C393" t="s">
+        <v>116</v>
+      </c>
+      <c r="D393" t="s">
+        <v>90</v>
+      </c>
       <c r="E393" t="s">
-        <v>33</v>
+        <v>484</v>
       </c>
       <c r="F393" t="s">
-        <v>34</v>
+        <v>92</v>
       </c>
       <c r="G393"/>
       <c r="H393">
-        <v>35934277</v>
+        <v>39692448</v>
       </c>
       <c r="I393" t="s">
-        <v>1379</v>
+        <v>1372</v>
       </c>
       <c r="J393" t="s">
         <v>17</v>
       </c>
       <c r="K393" t="s">
-        <v>1380</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="394" spans="1:11">
       <c r="A394">
-        <v>4862</v>
+        <v>14232</v>
       </c>
       <c r="B394" t="s">
-        <v>1381</v>
-[...3 lines deleted...]
-      </c>
+        <v>1374</v>
+      </c>
+      <c r="C394"/>
       <c r="D394" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>1375</v>
+      </c>
+      <c r="E394"/>
       <c r="F394" t="s">
-        <v>92</v>
+        <v>633</v>
       </c>
       <c r="G394"/>
       <c r="H394">
-        <v>39692448</v>
+        <v>33779756</v>
       </c>
       <c r="I394" t="s">
-        <v>1382</v>
+        <v>16</v>
       </c>
       <c r="J394" t="s">
         <v>17</v>
       </c>
       <c r="K394" t="s">
-        <v>1383</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="395" spans="1:11">
       <c r="A395">
-        <v>14232</v>
+        <v>3383</v>
       </c>
       <c r="B395" t="s">
-        <v>1384</v>
+        <v>1377</v>
       </c>
       <c r="C395"/>
-      <c r="D395" t="s">
-[...2 lines deleted...]
-      <c r="E395"/>
+      <c r="D395"/>
+      <c r="E395" t="s">
+        <v>477</v>
+      </c>
       <c r="F395" t="s">
-        <v>641</v>
+        <v>44</v>
       </c>
       <c r="G395"/>
       <c r="H395">
-        <v>33779756</v>
+        <v>33432221</v>
       </c>
       <c r="I395" t="s">
-        <v>16</v>
+        <v>1378</v>
       </c>
       <c r="J395" t="s">
         <v>17</v>
       </c>
       <c r="K395" t="s">
-        <v>1386</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="396" spans="1:11">
       <c r="A396">
-        <v>3383</v>
+        <v>7268</v>
       </c>
       <c r="B396" t="s">
-        <v>1387</v>
-[...1 lines deleted...]
-      <c r="C396"/>
+        <v>1380</v>
+      </c>
+      <c r="C396" t="s">
+        <v>857</v>
+      </c>
       <c r="D396"/>
-      <c r="E396" t="s">
-[...5 lines deleted...]
-      <c r="G396"/>
+      <c r="E396"/>
+      <c r="F396"/>
+      <c r="G396" t="s">
+        <v>858</v>
+      </c>
       <c r="H396">
-        <v>33432221</v>
+        <v>38203503</v>
       </c>
       <c r="I396" t="s">
-        <v>1388</v>
+        <v>1381</v>
       </c>
       <c r="J396" t="s">
         <v>17</v>
       </c>
       <c r="K396" t="s">
-        <v>1389</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="397" spans="1:11">
       <c r="A397">
-        <v>7268</v>
+        <v>19385</v>
       </c>
       <c r="B397" t="s">
-        <v>1390</v>
-[...4 lines deleted...]
-      <c r="D397"/>
+        <v>1383</v>
+      </c>
+      <c r="C397"/>
+      <c r="D397" t="s">
+        <v>1384</v>
+      </c>
       <c r="E397"/>
-      <c r="F397"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F397" t="s">
+        <v>293</v>
+      </c>
+      <c r="G397"/>
       <c r="H397">
-        <v>38203503</v>
+        <v>32651450</v>
       </c>
       <c r="I397" t="s">
-        <v>1391</v>
+        <v>40</v>
       </c>
       <c r="J397" t="s">
         <v>17</v>
       </c>
       <c r="K397" t="s">
-        <v>1392</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="398" spans="1:11">
       <c r="A398">
-        <v>19385</v>
+        <v>19389</v>
       </c>
       <c r="B398" t="s">
-        <v>1393</v>
+        <v>1386</v>
       </c>
       <c r="C398"/>
-      <c r="D398" t="s">
-[...2 lines deleted...]
-      <c r="E398"/>
+      <c r="D398"/>
+      <c r="E398" t="s">
+        <v>1387</v>
+      </c>
       <c r="F398" t="s">
-        <v>293</v>
+        <v>570</v>
       </c>
       <c r="G398"/>
       <c r="H398">
-        <v>32651450</v>
+        <v>6580888</v>
       </c>
       <c r="I398" t="s">
-        <v>40</v>
+        <v>1388</v>
       </c>
       <c r="J398" t="s">
         <v>17</v>
       </c>
       <c r="K398" t="s">
-        <v>1395</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="399" spans="1:11">
       <c r="A399">
-        <v>19389</v>
+        <v>19394</v>
       </c>
       <c r="B399" t="s">
-        <v>1396</v>
-[...2 lines deleted...]
-      <c r="D399"/>
+        <v>1390</v>
+      </c>
+      <c r="C399" t="s">
+        <v>116</v>
+      </c>
+      <c r="D399" t="s">
+        <v>90</v>
+      </c>
       <c r="E399" t="s">
-        <v>1397</v>
+        <v>138</v>
       </c>
       <c r="F399" t="s">
-        <v>577</v>
+        <v>139</v>
       </c>
       <c r="G399"/>
       <c r="H399">
-        <v>6580888</v>
+        <v>38661154</v>
       </c>
       <c r="I399" t="s">
-        <v>1398</v>
+        <v>1391</v>
       </c>
       <c r="J399" t="s">
         <v>17</v>
       </c>
       <c r="K399" t="s">
-        <v>1399</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="400" spans="1:11">
       <c r="A400">
-        <v>19394</v>
+        <v>2738</v>
       </c>
       <c r="B400" t="s">
-        <v>1400</v>
-[...3 lines deleted...]
-      </c>
+        <v>1393</v>
+      </c>
+      <c r="C400"/>
       <c r="D400" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>1394</v>
+      </c>
+      <c r="E400"/>
+      <c r="F400"/>
       <c r="G400"/>
       <c r="H400">
-        <v>38661154</v>
+        <v>36900731</v>
       </c>
       <c r="I400" t="s">
-        <v>1401</v>
+        <v>1395</v>
       </c>
       <c r="J400" t="s">
         <v>17</v>
       </c>
       <c r="K400" t="s">
-        <v>1402</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="401" spans="1:11">
       <c r="A401">
-        <v>2738</v>
+        <v>19398</v>
       </c>
       <c r="B401" t="s">
-        <v>1403</v>
+        <v>1397</v>
       </c>
       <c r="C401"/>
-      <c r="D401" t="s">
-[...3 lines deleted...]
-      <c r="F401"/>
+      <c r="D401"/>
+      <c r="E401" t="s">
+        <v>880</v>
+      </c>
+      <c r="F401" t="s">
+        <v>61</v>
+      </c>
       <c r="G401"/>
       <c r="H401">
-        <v>36900731</v>
+        <v>33788913</v>
       </c>
       <c r="I401" t="s">
-        <v>1405</v>
+        <v>1398</v>
       </c>
       <c r="J401" t="s">
         <v>17</v>
       </c>
       <c r="K401" t="s">
-        <v>1406</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="402" spans="1:11">
       <c r="A402">
-        <v>14240</v>
+        <v>19407</v>
       </c>
       <c r="B402" t="s">
-        <v>1407</v>
-[...3 lines deleted...]
-      </c>
+        <v>1400</v>
+      </c>
+      <c r="C402"/>
       <c r="D402"/>
-      <c r="E402"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E402" t="s">
+        <v>297</v>
+      </c>
+      <c r="F402" t="s">
+        <v>298</v>
+      </c>
+      <c r="G402"/>
       <c r="H402">
-        <v>35372096</v>
+        <v>34821508</v>
       </c>
       <c r="I402" t="s">
-        <v>1408</v>
+        <v>1401</v>
       </c>
       <c r="J402" t="s">
         <v>17</v>
       </c>
       <c r="K402" t="s">
-        <v>1409</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="403" spans="1:11">
       <c r="A403">
-        <v>19398</v>
+        <v>19427</v>
       </c>
       <c r="B403" t="s">
-        <v>1410</v>
+        <v>1403</v>
       </c>
       <c r="C403"/>
       <c r="D403"/>
       <c r="E403" t="s">
-        <v>889</v>
+        <v>324</v>
       </c>
       <c r="F403" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="G403"/>
       <c r="H403">
-        <v>33788913</v>
+        <v>39196284</v>
       </c>
       <c r="I403" t="s">
-        <v>1411</v>
+        <v>1404</v>
       </c>
       <c r="J403" t="s">
         <v>17</v>
       </c>
       <c r="K403" t="s">
-        <v>1412</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="404" spans="1:11">
       <c r="A404">
-        <v>19407</v>
+        <v>19428</v>
       </c>
       <c r="B404" t="s">
-        <v>1413</v>
+        <v>1406</v>
       </c>
       <c r="C404"/>
-      <c r="D404"/>
-[...5 lines deleted...]
-      </c>
+      <c r="D404" t="s">
+        <v>234</v>
+      </c>
+      <c r="E404"/>
+      <c r="F404"/>
       <c r="G404"/>
       <c r="H404">
-        <v>34821508</v>
+        <v>34626992</v>
       </c>
       <c r="I404" t="s">
-        <v>1414</v>
+        <v>1407</v>
       </c>
       <c r="J404" t="s">
         <v>17</v>
       </c>
       <c r="K404" t="s">
-        <v>1415</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="405" spans="1:11">
       <c r="A405">
-        <v>19427</v>
+        <v>5093</v>
       </c>
       <c r="B405" t="s">
-        <v>1416</v>
-[...2 lines deleted...]
-      <c r="D405"/>
+        <v>1409</v>
+      </c>
+      <c r="C405" t="s">
+        <v>27</v>
+      </c>
+      <c r="D405" t="s">
+        <v>90</v>
+      </c>
       <c r="E405" t="s">
-        <v>324</v>
+        <v>800</v>
       </c>
       <c r="F405" t="s">
-        <v>29</v>
+        <v>92</v>
       </c>
       <c r="G405"/>
       <c r="H405">
-        <v>39196284</v>
+        <v>35044306</v>
       </c>
       <c r="I405" t="s">
-        <v>1417</v>
+        <v>1410</v>
       </c>
       <c r="J405" t="s">
         <v>17</v>
       </c>
       <c r="K405" t="s">
-        <v>1418</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="406" spans="1:11">
       <c r="A406">
-        <v>19428</v>
+        <v>19429</v>
       </c>
       <c r="B406" t="s">
-        <v>1419</v>
-[...4 lines deleted...]
-      </c>
+        <v>1412</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D406"/>
       <c r="E406"/>
-      <c r="F406"/>
+      <c r="F406" t="s">
+        <v>293</v>
+      </c>
       <c r="G406"/>
       <c r="H406">
-        <v>34626992</v>
+        <v>35072633</v>
       </c>
       <c r="I406" t="s">
-        <v>1420</v>
+        <v>1169</v>
       </c>
       <c r="J406" t="s">
         <v>17</v>
       </c>
       <c r="K406" t="s">
-        <v>1421</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="407" spans="1:11">
       <c r="A407">
-        <v>5093</v>
+        <v>1300</v>
       </c>
       <c r="B407" t="s">
-        <v>1422</v>
-[...6 lines deleted...]
-      </c>
+        <v>1415</v>
+      </c>
+      <c r="C407"/>
+      <c r="D407"/>
       <c r="E407" t="s">
-        <v>809</v>
-[...3 lines deleted...]
-      </c>
+        <v>1416</v>
+      </c>
+      <c r="F407"/>
       <c r="G407"/>
       <c r="H407">
-        <v>35044306</v>
+        <v>34532569</v>
       </c>
       <c r="I407" t="s">
-        <v>1423</v>
+        <v>1417</v>
       </c>
       <c r="J407" t="s">
         <v>17</v>
       </c>
       <c r="K407" t="s">
-        <v>1424</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="408" spans="1:11">
       <c r="A408">
-        <v>19429</v>
+        <v>19435</v>
       </c>
       <c r="B408" t="s">
-        <v>1425</v>
+        <v>1419</v>
       </c>
       <c r="C408" t="s">
-        <v>1426</v>
-[...2 lines deleted...]
-      <c r="E408"/>
+        <v>116</v>
+      </c>
+      <c r="D408" t="s">
+        <v>90</v>
+      </c>
+      <c r="E408" t="s">
+        <v>209</v>
+      </c>
       <c r="F408" t="s">
-        <v>293</v>
+        <v>210</v>
       </c>
       <c r="G408"/>
       <c r="H408">
-        <v>35072633</v>
+        <v>34300349</v>
       </c>
       <c r="I408" t="s">
-        <v>1178</v>
+        <v>1420</v>
       </c>
       <c r="J408" t="s">
         <v>17</v>
       </c>
       <c r="K408" t="s">
-        <v>1427</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="409" spans="1:11">
       <c r="A409">
-        <v>1300</v>
+        <v>19444</v>
       </c>
       <c r="B409" t="s">
-        <v>1428</v>
+        <v>1422</v>
       </c>
       <c r="C409"/>
       <c r="D409"/>
       <c r="E409" t="s">
-        <v>1429</v>
-[...1 lines deleted...]
-      <c r="F409"/>
+        <v>1147</v>
+      </c>
+      <c r="F409" t="s">
+        <v>34</v>
+      </c>
       <c r="G409"/>
       <c r="H409">
-        <v>34532569</v>
+        <v>38635966</v>
       </c>
       <c r="I409" t="s">
-        <v>1430</v>
+        <v>1423</v>
       </c>
       <c r="J409" t="s">
         <v>17</v>
       </c>
       <c r="K409" t="s">
-        <v>1431</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="410" spans="1:11">
       <c r="A410">
-        <v>19435</v>
+        <v>19448</v>
       </c>
       <c r="B410" t="s">
-        <v>1432</v>
-[...6 lines deleted...]
-      </c>
+        <v>1425</v>
+      </c>
+      <c r="C410"/>
+      <c r="D410"/>
       <c r="E410" t="s">
-        <v>209</v>
+        <v>421</v>
       </c>
       <c r="F410" t="s">
-        <v>210</v>
+        <v>422</v>
       </c>
       <c r="G410"/>
       <c r="H410">
-        <v>34300349</v>
+        <v>39003371</v>
       </c>
       <c r="I410" t="s">
-        <v>1433</v>
+        <v>588</v>
       </c>
       <c r="J410" t="s">
         <v>17</v>
       </c>
       <c r="K410" t="s">
-        <v>1434</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="411" spans="1:11">
       <c r="A411">
-        <v>19444</v>
+        <v>19452</v>
       </c>
       <c r="B411" t="s">
-        <v>1435</v>
-[...2 lines deleted...]
-      <c r="D411"/>
+        <v>1427</v>
+      </c>
+      <c r="C411" t="s">
+        <v>136</v>
+      </c>
+      <c r="D411" t="s">
+        <v>137</v>
+      </c>
       <c r="E411" t="s">
-        <v>1156</v>
+        <v>138</v>
       </c>
       <c r="F411" t="s">
-        <v>34</v>
+        <v>139</v>
       </c>
       <c r="G411"/>
       <c r="H411">
-        <v>38635966</v>
+        <v>35592114</v>
       </c>
       <c r="I411" t="s">
-        <v>1436</v>
+        <v>1428</v>
       </c>
       <c r="J411" t="s">
         <v>17</v>
       </c>
       <c r="K411" t="s">
-        <v>1437</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="412" spans="1:11">
       <c r="A412">
-        <v>19448</v>
+        <v>19454</v>
       </c>
       <c r="B412" t="s">
-        <v>1438</v>
+        <v>1430</v>
       </c>
       <c r="C412"/>
-      <c r="D412"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D412" t="s">
+        <v>657</v>
+      </c>
+      <c r="E412"/>
       <c r="F412" t="s">
-        <v>428</v>
+        <v>526</v>
       </c>
       <c r="G412"/>
       <c r="H412">
-        <v>39003371</v>
+        <v>17030251</v>
       </c>
       <c r="I412" t="s">
-        <v>595</v>
+        <v>1431</v>
       </c>
       <c r="J412" t="s">
         <v>17</v>
       </c>
       <c r="K412" t="s">
-        <v>1439</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="413" spans="1:11">
       <c r="A413">
-        <v>19452</v>
+        <v>19461</v>
       </c>
       <c r="B413" t="s">
-        <v>1440</v>
-[...6 lines deleted...]
-      </c>
+        <v>1433</v>
+      </c>
+      <c r="C413"/>
+      <c r="D413"/>
       <c r="E413" t="s">
-        <v>138</v>
+        <v>188</v>
       </c>
       <c r="F413" t="s">
-        <v>139</v>
+        <v>189</v>
       </c>
       <c r="G413"/>
       <c r="H413">
-        <v>35592114</v>
+        <v>36642107</v>
       </c>
       <c r="I413" t="s">
-        <v>1441</v>
+        <v>497</v>
       </c>
       <c r="J413" t="s">
         <v>17</v>
       </c>
       <c r="K413" t="s">
-        <v>1442</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="414" spans="1:11">
       <c r="A414">
-        <v>19454</v>
+        <v>19465</v>
       </c>
       <c r="B414" t="s">
-        <v>1443</v>
+        <v>1435</v>
       </c>
       <c r="C414"/>
       <c r="D414" t="s">
-        <v>665</v>
+        <v>657</v>
       </c>
       <c r="E414"/>
       <c r="F414" t="s">
-        <v>533</v>
+        <v>526</v>
       </c>
       <c r="G414"/>
       <c r="H414">
-        <v>17030251</v>
+        <v>42077531</v>
       </c>
       <c r="I414" t="s">
-        <v>1444</v>
+        <v>62</v>
       </c>
       <c r="J414" t="s">
         <v>17</v>
       </c>
       <c r="K414" t="s">
-        <v>1445</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="415" spans="1:11">
       <c r="A415">
-        <v>19461</v>
+        <v>19473</v>
       </c>
       <c r="B415" t="s">
-        <v>1446</v>
-[...2 lines deleted...]
-      <c r="D415"/>
+        <v>1437</v>
+      </c>
+      <c r="C415" t="s">
+        <v>544</v>
+      </c>
+      <c r="D415" t="s">
+        <v>13</v>
+      </c>
       <c r="E415" t="s">
-        <v>188</v>
+        <v>209</v>
       </c>
       <c r="F415" t="s">
-        <v>189</v>
+        <v>210</v>
       </c>
       <c r="G415"/>
       <c r="H415">
-        <v>36642107</v>
+        <v>12021211</v>
       </c>
       <c r="I415" t="s">
-        <v>503</v>
+        <v>1438</v>
       </c>
       <c r="J415" t="s">
         <v>17</v>
       </c>
       <c r="K415" t="s">
-        <v>1447</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="416" spans="1:11">
       <c r="A416">
-        <v>19465</v>
+        <v>4080</v>
       </c>
       <c r="B416" t="s">
-        <v>1448</v>
-[...1 lines deleted...]
-      <c r="C416"/>
+        <v>1440</v>
+      </c>
+      <c r="C416" t="s">
+        <v>116</v>
+      </c>
       <c r="D416" t="s">
-        <v>665</v>
+        <v>1441</v>
       </c>
       <c r="E416"/>
       <c r="F416" t="s">
-        <v>533</v>
+        <v>22</v>
       </c>
       <c r="G416"/>
       <c r="H416">
-        <v>42077531</v>
+        <v>32042510</v>
       </c>
       <c r="I416" t="s">
-        <v>62</v>
+        <v>1442</v>
       </c>
       <c r="J416" t="s">
         <v>17</v>
       </c>
       <c r="K416" t="s">
-        <v>1449</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="417" spans="1:11">
       <c r="A417">
-        <v>19473</v>
+        <v>4334</v>
       </c>
       <c r="B417" t="s">
-        <v>1450</v>
-[...3 lines deleted...]
-      </c>
+        <v>1444</v>
+      </c>
+      <c r="C417"/>
       <c r="D417" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>1445</v>
+      </c>
+      <c r="E417"/>
       <c r="F417" t="s">
-        <v>210</v>
+        <v>118</v>
       </c>
       <c r="G417"/>
       <c r="H417">
-        <v>12021211</v>
+        <v>35285270</v>
       </c>
       <c r="I417" t="s">
-        <v>1451</v>
+        <v>1169</v>
       </c>
       <c r="J417" t="s">
         <v>17</v>
       </c>
       <c r="K417" t="s">
-        <v>1452</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="418" spans="1:11">
       <c r="A418">
-        <v>4080</v>
+        <v>19481</v>
       </c>
       <c r="B418" t="s">
-        <v>1453</v>
-[...3 lines deleted...]
-      </c>
+        <v>1447</v>
+      </c>
+      <c r="C418"/>
       <c r="D418" t="s">
-        <v>1454</v>
+        <v>714</v>
       </c>
       <c r="E418"/>
-      <c r="F418" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F418"/>
       <c r="G418"/>
       <c r="H418">
-        <v>32042510</v>
+        <v>33702003</v>
       </c>
       <c r="I418" t="s">
-        <v>1455</v>
+        <v>35</v>
       </c>
       <c r="J418" t="s">
         <v>17</v>
       </c>
       <c r="K418" t="s">
-        <v>1456</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="419" spans="1:11">
       <c r="A419">
-        <v>4334</v>
+        <v>19483</v>
       </c>
       <c r="B419" t="s">
-        <v>1457</v>
-[...1 lines deleted...]
-      <c r="C419"/>
+        <v>1449</v>
+      </c>
+      <c r="C419" t="s">
+        <v>27</v>
+      </c>
       <c r="D419" t="s">
-        <v>1458</v>
-[...1 lines deleted...]
-      <c r="E419"/>
+        <v>90</v>
+      </c>
+      <c r="E419" t="s">
+        <v>205</v>
+      </c>
       <c r="F419" t="s">
-        <v>118</v>
+        <v>61</v>
       </c>
       <c r="G419"/>
       <c r="H419">
-        <v>35285270</v>
+        <v>39281820</v>
       </c>
       <c r="I419" t="s">
-        <v>1178</v>
+        <v>1450</v>
       </c>
       <c r="J419" t="s">
         <v>17</v>
       </c>
       <c r="K419" t="s">
-        <v>1459</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="420" spans="1:11">
       <c r="A420">
-        <v>19481</v>
+        <v>14275</v>
       </c>
       <c r="B420" t="s">
-        <v>1460</v>
+        <v>1452</v>
       </c>
       <c r="C420"/>
-      <c r="D420" t="s">
-[...3 lines deleted...]
-      <c r="F420"/>
+      <c r="D420"/>
+      <c r="E420" t="s">
+        <v>274</v>
+      </c>
+      <c r="F420" t="s">
+        <v>180</v>
+      </c>
       <c r="G420"/>
       <c r="H420">
-        <v>33702003</v>
+        <v>39013949</v>
       </c>
       <c r="I420" t="s">
-        <v>35</v>
+        <v>1453</v>
       </c>
       <c r="J420" t="s">
         <v>17</v>
       </c>
       <c r="K420" t="s">
-        <v>1461</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="421" spans="1:11">
       <c r="A421">
-        <v>19483</v>
+        <v>14277</v>
       </c>
       <c r="B421" t="s">
-        <v>1462</v>
+        <v>1455</v>
       </c>
       <c r="C421" t="s">
-        <v>27</v>
+        <v>85</v>
       </c>
       <c r="D421" t="s">
         <v>90</v>
       </c>
       <c r="E421" t="s">
-        <v>205</v>
+        <v>429</v>
       </c>
       <c r="F421" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="G421"/>
       <c r="H421">
-        <v>39281820</v>
+        <v>38662696</v>
       </c>
       <c r="I421" t="s">
-        <v>1463</v>
+        <v>1456</v>
       </c>
       <c r="J421" t="s">
         <v>17</v>
       </c>
       <c r="K421" t="s">
-        <v>1464</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="422" spans="1:11">
       <c r="A422">
-        <v>14275</v>
+        <v>19496</v>
       </c>
       <c r="B422" t="s">
-        <v>1465</v>
-[...2 lines deleted...]
-      <c r="D422"/>
+        <v>1458</v>
+      </c>
+      <c r="C422" t="s">
+        <v>12</v>
+      </c>
+      <c r="D422" t="s">
+        <v>137</v>
+      </c>
       <c r="E422" t="s">
-        <v>274</v>
+        <v>934</v>
       </c>
       <c r="F422" t="s">
-        <v>180</v>
+        <v>339</v>
       </c>
       <c r="G422"/>
       <c r="H422">
-        <v>39013949</v>
+        <v>31373861</v>
       </c>
       <c r="I422" t="s">
-        <v>1466</v>
+        <v>474</v>
       </c>
       <c r="J422" t="s">
         <v>17</v>
       </c>
       <c r="K422" t="s">
-        <v>1467</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="423" spans="1:11">
       <c r="A423">
-        <v>14277</v>
+        <v>19505</v>
       </c>
       <c r="B423" t="s">
-        <v>1468</v>
+        <v>1460</v>
       </c>
       <c r="C423" t="s">
-        <v>85</v>
+        <v>646</v>
       </c>
       <c r="D423" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>1461</v>
+      </c>
+      <c r="E423"/>
+      <c r="F423"/>
       <c r="G423"/>
       <c r="H423">
-        <v>38662696</v>
+        <v>33141003</v>
       </c>
       <c r="I423" t="s">
-        <v>1469</v>
+        <v>16</v>
       </c>
       <c r="J423" t="s">
         <v>17</v>
       </c>
       <c r="K423" t="s">
-        <v>1470</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="424" spans="1:11">
       <c r="A424">
-        <v>19496</v>
+        <v>3692</v>
       </c>
       <c r="B424" t="s">
-        <v>1471</v>
+        <v>1463</v>
       </c>
       <c r="C424" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="D424" t="s">
-        <v>137</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="E424"/>
       <c r="F424" t="s">
-        <v>339</v>
+        <v>22</v>
       </c>
       <c r="G424"/>
-      <c r="H424">
-        <v>31373861</v>
+      <c r="H424" t="s">
+        <v>1464</v>
       </c>
       <c r="I424" t="s">
-        <v>480</v>
+        <v>40</v>
       </c>
       <c r="J424" t="s">
         <v>17</v>
       </c>
       <c r="K424" t="s">
-        <v>1472</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="425" spans="1:11">
       <c r="A425">
-        <v>19505</v>
+        <v>19507</v>
       </c>
       <c r="B425" t="s">
-        <v>1473</v>
-[...8 lines deleted...]
-      <c r="F425"/>
+        <v>1466</v>
+      </c>
+      <c r="C425"/>
+      <c r="D425"/>
+      <c r="E425" t="s">
+        <v>718</v>
+      </c>
+      <c r="F425" t="s">
+        <v>15</v>
+      </c>
       <c r="G425"/>
       <c r="H425">
-        <v>33141003</v>
+        <v>34497194</v>
       </c>
       <c r="I425" t="s">
-        <v>16</v>
+        <v>1467</v>
       </c>
       <c r="J425" t="s">
         <v>17</v>
       </c>
       <c r="K425" t="s">
-        <v>1475</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="426" spans="1:11">
       <c r="A426">
-        <v>3692</v>
+        <v>8108</v>
       </c>
       <c r="B426" t="s">
-        <v>1476</v>
+        <v>1469</v>
       </c>
       <c r="C426" t="s">
-        <v>85</v>
+        <v>282</v>
       </c>
       <c r="D426" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="E426"/>
+        <v>137</v>
+      </c>
+      <c r="E426" t="s">
+        <v>201</v>
+      </c>
       <c r="F426" t="s">
-        <v>22</v>
+        <v>139</v>
       </c>
       <c r="G426"/>
-      <c r="H426" t="s">
-        <v>1477</v>
+      <c r="H426">
+        <v>33474641</v>
       </c>
       <c r="I426" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="J426" t="s">
         <v>17</v>
       </c>
       <c r="K426" t="s">
-        <v>1478</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="427" spans="1:11">
       <c r="A427">
-        <v>19507</v>
+        <v>781</v>
       </c>
       <c r="B427" t="s">
-        <v>1479</v>
-[...1 lines deleted...]
-      <c r="C427"/>
+        <v>1471</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1366</v>
+      </c>
       <c r="D427"/>
-      <c r="E427" t="s">
-[...7 lines deleted...]
-        <v>34497194</v>
+      <c r="E427"/>
+      <c r="F427"/>
+      <c r="G427" t="s">
+        <v>748</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1472</v>
       </c>
       <c r="I427" t="s">
-        <v>1480</v>
+        <v>1473</v>
       </c>
       <c r="J427" t="s">
         <v>17</v>
       </c>
       <c r="K427" t="s">
-        <v>1481</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="428" spans="1:11">
       <c r="A428">
-        <v>8108</v>
+        <v>19514</v>
       </c>
       <c r="B428" t="s">
-        <v>1482</v>
-[...6 lines deleted...]
-      </c>
+        <v>1475</v>
+      </c>
+      <c r="C428"/>
+      <c r="D428"/>
       <c r="E428" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="F428" t="s">
-        <v>139</v>
+        <v>61</v>
       </c>
       <c r="G428"/>
       <c r="H428">
-        <v>33474641</v>
+        <v>31321790</v>
       </c>
       <c r="I428" t="s">
-        <v>16</v>
+        <v>1476</v>
       </c>
       <c r="J428" t="s">
         <v>17</v>
       </c>
       <c r="K428" t="s">
-        <v>1483</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="429" spans="1:11">
       <c r="A429">
-        <v>781</v>
+        <v>19515</v>
       </c>
       <c r="B429" t="s">
-        <v>1484</v>
-[...4 lines deleted...]
-      <c r="D429"/>
+        <v>1478</v>
+      </c>
+      <c r="C429"/>
+      <c r="D429" t="s">
+        <v>1479</v>
+      </c>
       <c r="E429"/>
-      <c r="F429"/>
-[...4 lines deleted...]
-        <v>1485</v>
+      <c r="F429" t="s">
+        <v>329</v>
+      </c>
+      <c r="G429"/>
+      <c r="H429">
+        <v>35153166</v>
       </c>
       <c r="I429" t="s">
-        <v>1486</v>
+        <v>1480</v>
       </c>
       <c r="J429" t="s">
         <v>17</v>
       </c>
       <c r="K429" t="s">
-        <v>1487</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="430" spans="1:11">
       <c r="A430">
-        <v>19514</v>
+        <v>19534</v>
       </c>
       <c r="B430" t="s">
-        <v>1488</v>
-[...2 lines deleted...]
-      <c r="D430"/>
+        <v>1482</v>
+      </c>
+      <c r="C430" t="s">
+        <v>147</v>
+      </c>
+      <c r="D430" t="s">
+        <v>137</v>
+      </c>
       <c r="E430" t="s">
-        <v>205</v>
+        <v>760</v>
       </c>
       <c r="F430" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="G430"/>
       <c r="H430">
-        <v>31321790</v>
+        <v>33137464</v>
       </c>
       <c r="I430" t="s">
-        <v>1489</v>
+        <v>1483</v>
       </c>
       <c r="J430" t="s">
         <v>17</v>
       </c>
       <c r="K430" t="s">
-        <v>1490</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="431" spans="1:11">
       <c r="A431">
-        <v>19515</v>
+        <v>14289</v>
       </c>
       <c r="B431" t="s">
-        <v>1491</v>
-[...4 lines deleted...]
-      </c>
+        <v>1485</v>
+      </c>
+      <c r="C431" t="s">
+        <v>80</v>
+      </c>
+      <c r="D431"/>
       <c r="E431"/>
-      <c r="F431" t="s">
-[...2 lines deleted...]
-      <c r="G431"/>
+      <c r="F431"/>
+      <c r="G431" t="s">
+        <v>81</v>
+      </c>
       <c r="H431">
-        <v>35153166</v>
+        <v>32333822</v>
       </c>
       <c r="I431" t="s">
-        <v>1493</v>
+        <v>1257</v>
       </c>
       <c r="J431" t="s">
         <v>17</v>
       </c>
       <c r="K431" t="s">
-        <v>1494</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="432" spans="1:11">
       <c r="A432">
-        <v>19534</v>
+        <v>13274</v>
       </c>
       <c r="B432" t="s">
-        <v>1495</v>
-[...6 lines deleted...]
-      </c>
+        <v>1487</v>
+      </c>
+      <c r="C432"/>
+      <c r="D432"/>
       <c r="E432" t="s">
-        <v>769</v>
+        <v>297</v>
       </c>
       <c r="F432" t="s">
-        <v>44</v>
+        <v>298</v>
       </c>
       <c r="G432"/>
       <c r="H432">
-        <v>33137464</v>
+        <v>34975909</v>
       </c>
       <c r="I432" t="s">
-        <v>1496</v>
+        <v>1488</v>
       </c>
       <c r="J432" t="s">
         <v>17</v>
       </c>
       <c r="K432" t="s">
-        <v>1497</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="433" spans="1:11">
       <c r="A433">
-        <v>14289</v>
+        <v>13278</v>
       </c>
       <c r="B433" t="s">
-        <v>1498</v>
-[...4 lines deleted...]
-      <c r="D433"/>
+        <v>1490</v>
+      </c>
+      <c r="C433"/>
+      <c r="D433" t="s">
+        <v>629</v>
+      </c>
       <c r="E433"/>
       <c r="F433"/>
-      <c r="G433" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G433"/>
       <c r="H433">
-        <v>32333822</v>
+        <v>33050932</v>
       </c>
       <c r="I433" t="s">
-        <v>1266</v>
+        <v>16</v>
       </c>
       <c r="J433" t="s">
         <v>17</v>
       </c>
       <c r="K433" t="s">
-        <v>1499</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="434" spans="1:11">
       <c r="A434">
-        <v>13274</v>
+        <v>13284</v>
       </c>
       <c r="B434" t="s">
-        <v>1500</v>
+        <v>1492</v>
       </c>
       <c r="C434"/>
       <c r="D434"/>
       <c r="E434" t="s">
-        <v>297</v>
+        <v>880</v>
       </c>
       <c r="F434" t="s">
-        <v>298</v>
+        <v>61</v>
       </c>
       <c r="G434"/>
       <c r="H434">
-        <v>34975909</v>
+        <v>14007819</v>
       </c>
       <c r="I434" t="s">
-        <v>1501</v>
+        <v>1493</v>
       </c>
       <c r="J434" t="s">
         <v>17</v>
       </c>
       <c r="K434" t="s">
-        <v>1502</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="435" spans="1:11">
       <c r="A435">
-        <v>13278</v>
+        <v>625</v>
       </c>
       <c r="B435" t="s">
-        <v>1503</v>
-[...1 lines deleted...]
-      <c r="C435"/>
+        <v>1495</v>
+      </c>
+      <c r="C435" t="s">
+        <v>85</v>
+      </c>
       <c r="D435" t="s">
-        <v>637</v>
-[...2 lines deleted...]
-      <c r="F435"/>
+        <v>90</v>
+      </c>
+      <c r="E435" t="s">
+        <v>473</v>
+      </c>
+      <c r="F435" t="s">
+        <v>180</v>
+      </c>
       <c r="G435"/>
       <c r="H435">
-        <v>33050932</v>
+        <v>32887857</v>
       </c>
       <c r="I435" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
       <c r="J435" t="s">
         <v>17</v>
       </c>
       <c r="K435" t="s">
-        <v>1504</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="436" spans="1:11">
       <c r="A436">
-        <v>13284</v>
+        <v>13286</v>
       </c>
       <c r="B436" t="s">
-        <v>1505</v>
+        <v>1497</v>
       </c>
       <c r="C436"/>
-      <c r="D436"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D436" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E436"/>
       <c r="F436" t="s">
-        <v>61</v>
+        <v>175</v>
       </c>
       <c r="G436"/>
       <c r="H436">
-        <v>14007819</v>
+        <v>15011408</v>
       </c>
       <c r="I436" t="s">
-        <v>1506</v>
+        <v>1169</v>
       </c>
       <c r="J436" t="s">
         <v>17</v>
       </c>
       <c r="K436" t="s">
-        <v>1507</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="437" spans="1:11">
       <c r="A437">
-        <v>625</v>
+        <v>19538</v>
       </c>
       <c r="B437" t="s">
-        <v>1508</v>
+        <v>1500</v>
       </c>
       <c r="C437" t="s">
-        <v>85</v>
-[...9 lines deleted...]
-      </c>
+        <v>1501</v>
+      </c>
+      <c r="D437"/>
+      <c r="E437"/>
+      <c r="F437"/>
       <c r="G437"/>
       <c r="H437">
-        <v>32887857</v>
+        <v>35932230</v>
       </c>
       <c r="I437" t="s">
-        <v>62</v>
+        <v>1502</v>
       </c>
       <c r="J437" t="s">
         <v>17</v>
       </c>
       <c r="K437" t="s">
-        <v>1509</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="438" spans="1:11">
       <c r="A438">
-        <v>13286</v>
+        <v>19540</v>
       </c>
       <c r="B438" t="s">
-        <v>1510</v>
-[...4 lines deleted...]
-      </c>
+        <v>1504</v>
+      </c>
+      <c r="C438" t="s">
+        <v>853</v>
+      </c>
+      <c r="D438"/>
       <c r="E438"/>
-      <c r="F438" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F438"/>
       <c r="G438"/>
       <c r="H438">
-        <v>15011408</v>
+        <v>38285409</v>
       </c>
       <c r="I438" t="s">
-        <v>1178</v>
+        <v>1505</v>
       </c>
       <c r="J438" t="s">
         <v>17</v>
       </c>
       <c r="K438" t="s">
-        <v>1512</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="439" spans="1:11">
       <c r="A439">
-        <v>19538</v>
+        <v>10131</v>
       </c>
       <c r="B439" t="s">
-        <v>1513</v>
+        <v>1507</v>
       </c>
       <c r="C439" t="s">
-        <v>1514</v>
-[...1 lines deleted...]
-      <c r="D439"/>
+        <v>116</v>
+      </c>
+      <c r="D439" t="s">
+        <v>1508</v>
+      </c>
       <c r="E439"/>
       <c r="F439"/>
       <c r="G439"/>
       <c r="H439">
-        <v>35932230</v>
+        <v>34615246</v>
       </c>
       <c r="I439" t="s">
-        <v>1515</v>
+        <v>1509</v>
       </c>
       <c r="J439" t="s">
         <v>17</v>
       </c>
       <c r="K439" t="s">
-        <v>1516</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="440" spans="1:11">
       <c r="A440">
-        <v>19540</v>
+        <v>19553</v>
       </c>
       <c r="B440" t="s">
-        <v>1517</v>
+        <v>1511</v>
       </c>
       <c r="C440" t="s">
-        <v>862</v>
-[...1 lines deleted...]
-      <c r="D440"/>
+        <v>85</v>
+      </c>
+      <c r="D440" t="s">
+        <v>86</v>
+      </c>
       <c r="E440"/>
-      <c r="F440"/>
+      <c r="F440" t="s">
+        <v>87</v>
+      </c>
       <c r="G440"/>
       <c r="H440">
-        <v>38285409</v>
+        <v>37643659</v>
       </c>
       <c r="I440" t="s">
-        <v>1518</v>
+        <v>1512</v>
       </c>
       <c r="J440" t="s">
         <v>17</v>
       </c>
       <c r="K440" t="s">
-        <v>1519</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="441" spans="1:11">
       <c r="A441">
-        <v>4337</v>
+        <v>19560</v>
       </c>
       <c r="B441" t="s">
-        <v>1520</v>
+        <v>1514</v>
       </c>
       <c r="C441"/>
-      <c r="D441" t="s">
-[...2 lines deleted...]
-      <c r="E441"/>
+      <c r="D441"/>
+      <c r="E441" t="s">
+        <v>209</v>
+      </c>
       <c r="F441" t="s">
-        <v>118</v>
+        <v>210</v>
       </c>
       <c r="G441"/>
       <c r="H441">
-        <v>32917491</v>
+        <v>42136495</v>
       </c>
       <c r="I441" t="s">
-        <v>1522</v>
+        <v>62</v>
       </c>
       <c r="J441" t="s">
         <v>17</v>
       </c>
       <c r="K441" t="s">
-        <v>1523</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="442" spans="1:11">
       <c r="A442">
-        <v>10131</v>
+        <v>19561</v>
       </c>
       <c r="B442" t="s">
-        <v>1524</v>
+        <v>1516</v>
       </c>
       <c r="C442" t="s">
-        <v>116</v>
+        <v>243</v>
       </c>
       <c r="D442" t="s">
-        <v>1525</v>
-[...2 lines deleted...]
-      <c r="F442"/>
+        <v>137</v>
+      </c>
+      <c r="E442" t="s">
+        <v>138</v>
+      </c>
+      <c r="F442" t="s">
+        <v>139</v>
+      </c>
       <c r="G442"/>
       <c r="H442">
-        <v>34615246</v>
+        <v>18007059</v>
       </c>
       <c r="I442" t="s">
-        <v>1526</v>
+        <v>1517</v>
       </c>
       <c r="J442" t="s">
         <v>17</v>
       </c>
       <c r="K442" t="s">
-        <v>1527</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="443" spans="1:11">
       <c r="A443">
-        <v>19553</v>
+        <v>19564</v>
       </c>
       <c r="B443" t="s">
-        <v>1528</v>
-[...7 lines deleted...]
-      <c r="E443"/>
+        <v>1519</v>
+      </c>
+      <c r="C443"/>
+      <c r="D443"/>
+      <c r="E443" t="s">
+        <v>188</v>
+      </c>
       <c r="F443" t="s">
-        <v>87</v>
+        <v>189</v>
       </c>
       <c r="G443"/>
       <c r="H443">
-        <v>37643659</v>
+        <v>35835463</v>
       </c>
       <c r="I443" t="s">
-        <v>1529</v>
+        <v>1050</v>
       </c>
       <c r="J443" t="s">
         <v>17</v>
       </c>
       <c r="K443" t="s">
-        <v>1530</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="444" spans="1:11">
       <c r="A444">
-        <v>19560</v>
+        <v>1029</v>
       </c>
       <c r="B444" t="s">
-        <v>1531</v>
+        <v>1521</v>
       </c>
       <c r="C444"/>
-      <c r="D444"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D444" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E444"/>
       <c r="F444" t="s">
-        <v>210</v>
+        <v>395</v>
       </c>
       <c r="G444"/>
       <c r="H444">
-        <v>42136495</v>
+        <v>39155423</v>
       </c>
       <c r="I444" t="s">
-        <v>62</v>
+        <v>546</v>
       </c>
       <c r="J444" t="s">
         <v>17</v>
       </c>
       <c r="K444" t="s">
-        <v>1532</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="445" spans="1:11">
       <c r="A445">
-        <v>19561</v>
+        <v>19568</v>
       </c>
       <c r="B445" t="s">
-        <v>1533</v>
+        <v>1524</v>
       </c>
       <c r="C445" t="s">
-        <v>243</v>
+        <v>305</v>
       </c>
       <c r="D445" t="s">
-        <v>137</v>
+        <v>13</v>
       </c>
       <c r="E445" t="s">
-        <v>138</v>
+        <v>394</v>
       </c>
       <c r="F445" t="s">
-        <v>139</v>
+        <v>395</v>
       </c>
       <c r="G445"/>
       <c r="H445">
-        <v>18007059</v>
+        <v>36361386</v>
       </c>
       <c r="I445" t="s">
-        <v>592</v>
+        <v>275</v>
       </c>
       <c r="J445" t="s">
         <v>17</v>
       </c>
       <c r="K445" t="s">
-        <v>1534</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="446" spans="1:11">
       <c r="A446">
-        <v>19564</v>
+        <v>19569</v>
       </c>
       <c r="B446" t="s">
-        <v>1535</v>
-[...1 lines deleted...]
-      <c r="C446"/>
+        <v>1526</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1527</v>
+      </c>
       <c r="D446"/>
-      <c r="E446" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E446"/>
+      <c r="F446"/>
       <c r="G446"/>
       <c r="H446">
-        <v>35835463</v>
+        <v>33381410</v>
       </c>
       <c r="I446" t="s">
-        <v>1059</v>
+        <v>68</v>
       </c>
       <c r="J446" t="s">
         <v>17</v>
       </c>
       <c r="K446" t="s">
-        <v>1536</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="447" spans="1:11">
       <c r="A447">
-        <v>1029</v>
+        <v>19570</v>
       </c>
       <c r="B447" t="s">
-        <v>1537</v>
+        <v>1529</v>
       </c>
       <c r="C447"/>
-      <c r="D447" t="s">
-[...2 lines deleted...]
-      <c r="E447"/>
+      <c r="D447"/>
+      <c r="E447" t="s">
+        <v>984</v>
+      </c>
       <c r="F447" t="s">
-        <v>343</v>
+        <v>985</v>
       </c>
       <c r="G447"/>
       <c r="H447">
-        <v>39155423</v>
+        <v>36453321</v>
       </c>
       <c r="I447" t="s">
-        <v>553</v>
+        <v>1530</v>
       </c>
       <c r="J447" t="s">
         <v>17</v>
       </c>
       <c r="K447" t="s">
-        <v>1538</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="448" spans="1:11">
       <c r="A448">
-        <v>19568</v>
+        <v>13299</v>
       </c>
       <c r="B448" t="s">
-        <v>1539</v>
+        <v>1532</v>
       </c>
       <c r="C448" t="s">
-        <v>305</v>
-[...10 lines deleted...]
-      <c r="G448"/>
+        <v>1533</v>
+      </c>
+      <c r="D448"/>
+      <c r="E448"/>
+      <c r="F448"/>
+      <c r="G448" t="s">
+        <v>1534</v>
+      </c>
       <c r="H448">
-        <v>36361386</v>
+        <v>31103116</v>
       </c>
       <c r="I448" t="s">
-        <v>275</v>
+        <v>1535</v>
       </c>
       <c r="J448" t="s">
         <v>17</v>
       </c>
       <c r="K448" t="s">
-        <v>1540</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="449" spans="1:11">
       <c r="A449">
-        <v>19569</v>
+        <v>13300</v>
       </c>
       <c r="B449" t="s">
-        <v>1541</v>
+        <v>1537</v>
       </c>
       <c r="C449" t="s">
-        <v>1542</v>
+        <v>1538</v>
       </c>
       <c r="D449"/>
       <c r="E449"/>
       <c r="F449"/>
       <c r="G449"/>
       <c r="H449">
-        <v>33381410</v>
+        <v>34509023</v>
       </c>
       <c r="I449" t="s">
-        <v>529</v>
+        <v>1539</v>
       </c>
       <c r="J449" t="s">
         <v>17</v>
       </c>
       <c r="K449" t="s">
-        <v>1543</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="450" spans="1:11">
       <c r="A450">
-        <v>19570</v>
+        <v>19576</v>
       </c>
       <c r="B450" t="s">
-        <v>1544</v>
-[...2 lines deleted...]
-      <c r="D450"/>
+        <v>1541</v>
+      </c>
+      <c r="C450" t="s">
+        <v>116</v>
+      </c>
+      <c r="D450" t="s">
+        <v>90</v>
+      </c>
       <c r="E450" t="s">
-        <v>993</v>
+        <v>1147</v>
       </c>
       <c r="F450" t="s">
-        <v>994</v>
+        <v>34</v>
       </c>
       <c r="G450"/>
       <c r="H450">
-        <v>36453321</v>
+        <v>31461764</v>
       </c>
       <c r="I450" t="s">
-        <v>1545</v>
+        <v>1542</v>
       </c>
       <c r="J450" t="s">
         <v>17</v>
       </c>
       <c r="K450" t="s">
-        <v>1546</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="451" spans="1:11">
       <c r="A451">
-        <v>13299</v>
+        <v>13302</v>
       </c>
       <c r="B451" t="s">
-        <v>1547</v>
+        <v>1544</v>
       </c>
       <c r="C451" t="s">
-        <v>1548</v>
+        <v>1545</v>
       </c>
       <c r="D451"/>
       <c r="E451"/>
       <c r="F451"/>
       <c r="G451" t="s">
-        <v>1549</v>
+        <v>1546</v>
       </c>
       <c r="H451">
-        <v>31103116</v>
+        <v>32078168</v>
       </c>
       <c r="I451" t="s">
-        <v>1550</v>
+        <v>1547</v>
       </c>
       <c r="J451" t="s">
         <v>17</v>
       </c>
       <c r="K451" t="s">
-        <v>1551</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="452" spans="1:11">
       <c r="A452">
-        <v>13300</v>
+        <v>4082</v>
       </c>
       <c r="B452" t="s">
-        <v>1552</v>
+        <v>1549</v>
       </c>
       <c r="C452" t="s">
-        <v>1553</v>
-[...1 lines deleted...]
-      <c r="D452"/>
+        <v>27</v>
+      </c>
+      <c r="D452" t="s">
+        <v>1168</v>
+      </c>
       <c r="E452"/>
-      <c r="F452"/>
+      <c r="F452" t="s">
+        <v>22</v>
+      </c>
       <c r="G452"/>
       <c r="H452">
-        <v>34509023</v>
+        <v>14006885</v>
       </c>
       <c r="I452" t="s">
-        <v>1554</v>
+        <v>1550</v>
       </c>
       <c r="J452" t="s">
         <v>17</v>
       </c>
       <c r="K452" t="s">
-        <v>1555</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="453" spans="1:11">
       <c r="A453">
-        <v>19576</v>
+        <v>19581</v>
       </c>
       <c r="B453" t="s">
-        <v>1556</v>
-[...3 lines deleted...]
-      </c>
+        <v>1552</v>
+      </c>
+      <c r="C453"/>
       <c r="D453" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>1553</v>
+      </c>
+      <c r="E453"/>
+      <c r="F453"/>
       <c r="G453"/>
       <c r="H453">
-        <v>31461764</v>
+        <v>32908714</v>
       </c>
       <c r="I453" t="s">
-        <v>1557</v>
+        <v>1554</v>
       </c>
       <c r="J453" t="s">
         <v>17</v>
       </c>
       <c r="K453" t="s">
-        <v>1558</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="454" spans="1:11">
       <c r="A454">
-        <v>13302</v>
+        <v>19588</v>
       </c>
       <c r="B454" t="s">
-        <v>1559</v>
-[...3 lines deleted...]
-      </c>
+        <v>1556</v>
+      </c>
+      <c r="C454"/>
       <c r="D454"/>
-      <c r="E454"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E454" t="s">
+        <v>398</v>
+      </c>
+      <c r="F454" t="s">
+        <v>329</v>
+      </c>
+      <c r="G454"/>
       <c r="H454">
-        <v>32078168</v>
+        <v>39708792</v>
       </c>
       <c r="I454" t="s">
-        <v>1562</v>
+        <v>1557</v>
       </c>
       <c r="J454" t="s">
         <v>17</v>
       </c>
       <c r="K454" t="s">
-        <v>1563</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="455" spans="1:11">
       <c r="A455">
-        <v>4082</v>
+        <v>19589</v>
       </c>
       <c r="B455" t="s">
-        <v>1564</v>
-[...7 lines deleted...]
-      <c r="E455"/>
+        <v>1559</v>
+      </c>
+      <c r="C455"/>
+      <c r="D455"/>
+      <c r="E455" t="s">
+        <v>360</v>
+      </c>
       <c r="F455" t="s">
-        <v>22</v>
+        <v>633</v>
       </c>
       <c r="G455"/>
       <c r="H455">
-        <v>14006885</v>
+        <v>39273397</v>
       </c>
       <c r="I455" t="s">
-        <v>1565</v>
+        <v>1560</v>
       </c>
       <c r="J455" t="s">
         <v>17</v>
       </c>
       <c r="K455" t="s">
-        <v>1566</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="456" spans="1:11">
       <c r="A456">
-        <v>19581</v>
+        <v>19596</v>
       </c>
       <c r="B456" t="s">
-        <v>1567</v>
-[...1 lines deleted...]
-      <c r="C456"/>
+        <v>1562</v>
+      </c>
+      <c r="C456" t="s">
+        <v>27</v>
+      </c>
       <c r="D456" t="s">
-        <v>1568</v>
-[...2 lines deleted...]
-      <c r="F456"/>
+        <v>90</v>
+      </c>
+      <c r="E456" t="s">
+        <v>14</v>
+      </c>
+      <c r="F456" t="s">
+        <v>15</v>
+      </c>
       <c r="G456"/>
       <c r="H456">
-        <v>32908714</v>
+        <v>38294266</v>
       </c>
       <c r="I456" t="s">
-        <v>1569</v>
+        <v>1563</v>
       </c>
       <c r="J456" t="s">
         <v>17</v>
       </c>
       <c r="K456" t="s">
-        <v>1570</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="457" spans="1:11">
       <c r="A457">
-        <v>19588</v>
+        <v>4084</v>
       </c>
       <c r="B457" t="s">
-        <v>1571</v>
-[...5 lines deleted...]
-      </c>
+        <v>1565</v>
+      </c>
+      <c r="C457" t="s">
+        <v>116</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E457"/>
       <c r="F457" t="s">
-        <v>329</v>
+        <v>22</v>
       </c>
       <c r="G457"/>
       <c r="H457">
-        <v>39708792</v>
+        <v>34088613</v>
       </c>
       <c r="I457" t="s">
-        <v>1572</v>
+        <v>1566</v>
       </c>
       <c r="J457" t="s">
         <v>17</v>
       </c>
       <c r="K457" t="s">
-        <v>1573</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="458" spans="1:11">
       <c r="A458">
-        <v>19589</v>
+        <v>19598</v>
       </c>
       <c r="B458" t="s">
-        <v>1574</v>
-[...1 lines deleted...]
-      <c r="C458"/>
+        <v>1568</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1569</v>
+      </c>
       <c r="D458"/>
-      <c r="E458" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E458"/>
+      <c r="F458"/>
       <c r="G458"/>
       <c r="H458">
-        <v>39273397</v>
+        <v>37063971</v>
       </c>
       <c r="I458" t="s">
-        <v>1575</v>
+        <v>1570</v>
       </c>
       <c r="J458" t="s">
         <v>17</v>
       </c>
       <c r="K458" t="s">
-        <v>1576</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="459" spans="1:11">
       <c r="A459">
-        <v>19596</v>
+        <v>19599</v>
       </c>
       <c r="B459" t="s">
-        <v>1577</v>
+        <v>1572</v>
       </c>
       <c r="C459" t="s">
-        <v>27</v>
+        <v>282</v>
       </c>
       <c r="D459" t="s">
-        <v>90</v>
+        <v>137</v>
       </c>
       <c r="E459" t="s">
-        <v>14</v>
+        <v>1573</v>
       </c>
       <c r="F459" t="s">
-        <v>15</v>
+        <v>541</v>
       </c>
       <c r="G459"/>
       <c r="H459">
-        <v>38294266</v>
+        <v>20742701</v>
       </c>
       <c r="I459" t="s">
-        <v>1578</v>
+        <v>1574</v>
       </c>
       <c r="J459" t="s">
         <v>17</v>
       </c>
       <c r="K459" t="s">
-        <v>1579</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="460" spans="1:11">
       <c r="A460">
-        <v>4084</v>
+        <v>19601</v>
       </c>
       <c r="B460" t="s">
-        <v>1580</v>
-[...7 lines deleted...]
-      <c r="E460"/>
+        <v>1576</v>
+      </c>
+      <c r="C460"/>
+      <c r="D460"/>
+      <c r="E460" t="s">
+        <v>512</v>
+      </c>
       <c r="F460" t="s">
-        <v>22</v>
+        <v>298</v>
       </c>
       <c r="G460"/>
       <c r="H460">
-        <v>34088613</v>
+        <v>38711395</v>
       </c>
       <c r="I460" t="s">
-        <v>1581</v>
+        <v>1577</v>
       </c>
       <c r="J460" t="s">
         <v>17</v>
       </c>
       <c r="K460" t="s">
-        <v>1582</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="461" spans="1:11">
       <c r="A461">
-        <v>19598</v>
+        <v>581</v>
       </c>
       <c r="B461" t="s">
-        <v>1583</v>
+        <v>1579</v>
       </c>
       <c r="C461" t="s">
-        <v>1584</v>
+        <v>461</v>
       </c>
       <c r="D461"/>
       <c r="E461"/>
       <c r="F461"/>
-      <c r="G461"/>
+      <c r="G461" t="s">
+        <v>462</v>
+      </c>
       <c r="H461">
-        <v>37063971</v>
+        <v>18097038</v>
       </c>
       <c r="I461" t="s">
-        <v>1585</v>
+        <v>1580</v>
       </c>
       <c r="J461" t="s">
         <v>17</v>
       </c>
       <c r="K461" t="s">
-        <v>1586</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="462" spans="1:11">
       <c r="A462">
-        <v>19599</v>
+        <v>19603</v>
       </c>
       <c r="B462" t="s">
-        <v>1587</v>
-[...3 lines deleted...]
-      </c>
+        <v>1582</v>
+      </c>
+      <c r="C462"/>
       <c r="D462" t="s">
-        <v>137</v>
-[...6 lines deleted...]
-      </c>
+        <v>1583</v>
+      </c>
+      <c r="E462"/>
+      <c r="F462"/>
       <c r="G462"/>
       <c r="H462">
-        <v>20742701</v>
+        <v>31323047</v>
       </c>
       <c r="I462" t="s">
-        <v>1589</v>
+        <v>1584</v>
       </c>
       <c r="J462" t="s">
         <v>17</v>
       </c>
       <c r="K462" t="s">
-        <v>1590</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="463" spans="1:11">
       <c r="A463">
-        <v>19601</v>
+        <v>4087</v>
       </c>
       <c r="B463" t="s">
-        <v>1591</v>
-[...5 lines deleted...]
-      </c>
+        <v>1586</v>
+      </c>
+      <c r="C463" t="s">
+        <v>27</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1587</v>
+      </c>
+      <c r="E463"/>
       <c r="F463" t="s">
-        <v>298</v>
+        <v>22</v>
       </c>
       <c r="G463"/>
       <c r="H463">
-        <v>38711395</v>
+        <v>36118214</v>
       </c>
       <c r="I463" t="s">
-        <v>1592</v>
+        <v>1588</v>
       </c>
       <c r="J463" t="s">
         <v>17</v>
       </c>
       <c r="K463" t="s">
-        <v>1593</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="464" spans="1:11">
       <c r="A464">
-        <v>581</v>
+        <v>19616</v>
       </c>
       <c r="B464" t="s">
-        <v>1594</v>
+        <v>1590</v>
       </c>
       <c r="C464" t="s">
-        <v>467</v>
+        <v>1591</v>
       </c>
       <c r="D464"/>
       <c r="E464"/>
       <c r="F464"/>
       <c r="G464" t="s">
-        <v>468</v>
-[...2 lines deleted...]
-        <v>18097038</v>
+        <v>1534</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1592</v>
       </c>
       <c r="I464" t="s">
-        <v>1595</v>
+        <v>1593</v>
       </c>
       <c r="J464" t="s">
         <v>17</v>
       </c>
       <c r="K464" t="s">
-        <v>1596</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="465" spans="1:11">
       <c r="A465">
-        <v>19603</v>
+        <v>19629</v>
       </c>
       <c r="B465" t="s">
-        <v>1597</v>
+        <v>1595</v>
       </c>
       <c r="C465"/>
-      <c r="D465" t="s">
-[...3 lines deleted...]
-      <c r="F465"/>
+      <c r="D465"/>
+      <c r="E465" t="s">
+        <v>288</v>
+      </c>
+      <c r="F465" t="s">
+        <v>139</v>
+      </c>
       <c r="G465"/>
       <c r="H465">
-        <v>31323047</v>
+        <v>12023940</v>
       </c>
       <c r="I465" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="J465" t="s">
         <v>17</v>
       </c>
       <c r="K465" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="466" spans="1:11">
       <c r="A466">
-        <v>4087</v>
+        <v>4544</v>
       </c>
       <c r="B466" t="s">
-        <v>1601</v>
-[...3 lines deleted...]
-      </c>
+        <v>1598</v>
+      </c>
+      <c r="C466"/>
       <c r="D466" t="s">
-        <v>1602</v>
+        <v>1599</v>
       </c>
       <c r="E466"/>
       <c r="F466" t="s">
-        <v>22</v>
+        <v>118</v>
       </c>
       <c r="G466"/>
       <c r="H466">
-        <v>36118214</v>
+        <v>37107038</v>
       </c>
       <c r="I466" t="s">
-        <v>1603</v>
+        <v>1600</v>
       </c>
       <c r="J466" t="s">
         <v>17</v>
       </c>
       <c r="K466" t="s">
-        <v>1604</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="467" spans="1:11">
       <c r="A467">
-        <v>19616</v>
+        <v>19633</v>
       </c>
       <c r="B467" t="s">
-        <v>1605</v>
-[...3 lines deleted...]
-      </c>
+        <v>1602</v>
+      </c>
+      <c r="C467"/>
       <c r="D467"/>
-      <c r="E467"/>
-[...5 lines deleted...]
-        <v>1607</v>
+      <c r="E467" t="s">
+        <v>1387</v>
+      </c>
+      <c r="F467" t="s">
+        <v>570</v>
+      </c>
+      <c r="G467"/>
+      <c r="H467">
+        <v>32639089</v>
       </c>
       <c r="I467" t="s">
-        <v>1608</v>
+        <v>62</v>
       </c>
       <c r="J467" t="s">
         <v>17</v>
       </c>
       <c r="K467" t="s">
-        <v>1609</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="468" spans="1:11">
       <c r="A468">
-        <v>19629</v>
+        <v>19638</v>
       </c>
       <c r="B468" t="s">
-        <v>1610</v>
+        <v>1604</v>
       </c>
       <c r="C468"/>
-      <c r="D468"/>
-[...5 lines deleted...]
-      </c>
+      <c r="D468" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E468"/>
+      <c r="F468"/>
       <c r="G468"/>
       <c r="H468">
-        <v>12023940</v>
+        <v>35230494</v>
       </c>
       <c r="I468" t="s">
-        <v>1611</v>
+        <v>1606</v>
       </c>
       <c r="J468" t="s">
         <v>17</v>
       </c>
       <c r="K468" t="s">
-        <v>1612</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="469" spans="1:11">
       <c r="A469">
-        <v>4544</v>
+        <v>19641</v>
       </c>
       <c r="B469" t="s">
-        <v>1613</v>
+        <v>1608</v>
       </c>
       <c r="C469"/>
       <c r="D469" t="s">
-        <v>1614</v>
+        <v>1498</v>
       </c>
       <c r="E469"/>
       <c r="F469" t="s">
-        <v>118</v>
+        <v>175</v>
       </c>
       <c r="G469"/>
       <c r="H469">
-        <v>37107038</v>
+        <v>31461918</v>
       </c>
       <c r="I469" t="s">
-        <v>1615</v>
+        <v>818</v>
       </c>
       <c r="J469" t="s">
         <v>17</v>
       </c>
       <c r="K469" t="s">
-        <v>1616</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="470" spans="1:11">
       <c r="A470">
-        <v>19633</v>
+        <v>19648</v>
       </c>
       <c r="B470" t="s">
-        <v>1617</v>
-[...2 lines deleted...]
-      <c r="D470"/>
+        <v>1610</v>
+      </c>
+      <c r="C470" t="s">
+        <v>65</v>
+      </c>
+      <c r="D470" t="s">
+        <v>13</v>
+      </c>
       <c r="E470" t="s">
-        <v>1397</v>
+        <v>209</v>
       </c>
       <c r="F470" t="s">
-        <v>577</v>
+        <v>210</v>
       </c>
       <c r="G470"/>
       <c r="H470">
-        <v>32639089</v>
+        <v>42176930</v>
       </c>
       <c r="I470" t="s">
         <v>62</v>
       </c>
       <c r="J470" t="s">
         <v>17</v>
       </c>
       <c r="K470" t="s">
-        <v>1618</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="471" spans="1:11">
       <c r="A471">
-        <v>19638</v>
+        <v>19652</v>
       </c>
       <c r="B471" t="s">
-        <v>1619</v>
+        <v>1612</v>
       </c>
       <c r="C471"/>
       <c r="D471" t="s">
-        <v>1620</v>
+        <v>1613</v>
       </c>
       <c r="E471"/>
-      <c r="F471"/>
+      <c r="F471" t="s">
+        <v>541</v>
+      </c>
       <c r="G471"/>
       <c r="H471">
-        <v>35230494</v>
+        <v>32518149</v>
       </c>
       <c r="I471" t="s">
-        <v>1621</v>
+        <v>45</v>
       </c>
       <c r="J471" t="s">
         <v>17</v>
       </c>
       <c r="K471" t="s">
-        <v>1622</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="472" spans="1:11">
       <c r="A472">
-        <v>19641</v>
+        <v>6984</v>
       </c>
       <c r="B472" t="s">
-        <v>1623</v>
-[...1 lines deleted...]
-      <c r="C472"/>
+        <v>1615</v>
+      </c>
+      <c r="C472" t="s">
+        <v>377</v>
+      </c>
       <c r="D472" t="s">
-        <v>1511</v>
-[...1 lines deleted...]
-      <c r="E472"/>
+        <v>90</v>
+      </c>
+      <c r="E472" t="s">
+        <v>838</v>
+      </c>
       <c r="F472" t="s">
-        <v>175</v>
+        <v>339</v>
       </c>
       <c r="G472"/>
       <c r="H472">
-        <v>31461918</v>
+        <v>33494664</v>
       </c>
       <c r="I472" t="s">
-        <v>827</v>
+        <v>1616</v>
       </c>
       <c r="J472" t="s">
         <v>17</v>
       </c>
       <c r="K472" t="s">
-        <v>1624</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="473" spans="1:11">
       <c r="A473">
-        <v>19648</v>
+        <v>19669</v>
       </c>
       <c r="B473" t="s">
-        <v>1625</v>
-[...6 lines deleted...]
-      </c>
+        <v>1618</v>
+      </c>
+      <c r="C473"/>
+      <c r="D473"/>
       <c r="E473" t="s">
-        <v>209</v>
+        <v>43</v>
       </c>
       <c r="F473" t="s">
-        <v>210</v>
+        <v>44</v>
       </c>
       <c r="G473"/>
       <c r="H473">
-        <v>42176930</v>
+        <v>36852194</v>
       </c>
       <c r="I473" t="s">
-        <v>62</v>
+        <v>289</v>
       </c>
       <c r="J473" t="s">
         <v>17</v>
       </c>
       <c r="K473" t="s">
-        <v>1626</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="474" spans="1:11">
       <c r="A474">
-        <v>19652</v>
+        <v>19670</v>
       </c>
       <c r="B474" t="s">
-        <v>1627</v>
+        <v>1620</v>
       </c>
       <c r="C474"/>
-      <c r="D474" t="s">
-[...2 lines deleted...]
-      <c r="E474"/>
+      <c r="D474"/>
+      <c r="E474" t="s">
+        <v>457</v>
+      </c>
       <c r="F474" t="s">
-        <v>548</v>
+        <v>189</v>
       </c>
       <c r="G474"/>
       <c r="H474">
-        <v>32518149</v>
+        <v>33101762</v>
       </c>
       <c r="I474" t="s">
-        <v>45</v>
+        <v>1621</v>
       </c>
       <c r="J474" t="s">
         <v>17</v>
       </c>
       <c r="K474" t="s">
-        <v>1629</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="475" spans="1:11">
       <c r="A475">
-        <v>6984</v>
+        <v>19673</v>
       </c>
       <c r="B475" t="s">
-        <v>1630</v>
+        <v>1623</v>
       </c>
       <c r="C475" t="s">
-        <v>383</v>
+        <v>27</v>
       </c>
       <c r="D475" t="s">
         <v>90</v>
       </c>
       <c r="E475" t="s">
-        <v>847</v>
+        <v>201</v>
       </c>
       <c r="F475" t="s">
-        <v>339</v>
+        <v>139</v>
       </c>
       <c r="G475"/>
       <c r="H475">
-        <v>33494664</v>
+        <v>32989109</v>
       </c>
       <c r="I475" t="s">
-        <v>1631</v>
+        <v>1624</v>
       </c>
       <c r="J475" t="s">
         <v>17</v>
       </c>
       <c r="K475" t="s">
-        <v>1632</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="476" spans="1:11">
       <c r="A476">
-        <v>19669</v>
+        <v>19679</v>
       </c>
       <c r="B476" t="s">
-        <v>1633</v>
-[...2 lines deleted...]
-      <c r="D476"/>
+        <v>1626</v>
+      </c>
+      <c r="C476" t="s">
+        <v>243</v>
+      </c>
+      <c r="D476" t="s">
+        <v>137</v>
+      </c>
       <c r="E476" t="s">
-        <v>43</v>
+        <v>201</v>
       </c>
       <c r="F476" t="s">
-        <v>44</v>
+        <v>139</v>
       </c>
       <c r="G476"/>
       <c r="H476">
-        <v>36852194</v>
+        <v>39038023</v>
       </c>
       <c r="I476" t="s">
-        <v>289</v>
+        <v>1627</v>
       </c>
       <c r="J476" t="s">
         <v>17</v>
       </c>
       <c r="K476" t="s">
-        <v>1634</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="477" spans="1:11">
       <c r="A477">
-        <v>19670</v>
+        <v>13331</v>
       </c>
       <c r="B477" t="s">
-        <v>1635</v>
-[...2 lines deleted...]
-      <c r="D477"/>
+        <v>1629</v>
+      </c>
+      <c r="C477" t="s">
+        <v>85</v>
+      </c>
+      <c r="D477" t="s">
+        <v>90</v>
+      </c>
       <c r="E477" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="F477" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="G477"/>
       <c r="H477">
-        <v>33101762</v>
+        <v>37322280</v>
       </c>
       <c r="I477" t="s">
-        <v>1636</v>
+        <v>1630</v>
       </c>
       <c r="J477" t="s">
         <v>17</v>
       </c>
       <c r="K477" t="s">
-        <v>1637</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="478" spans="1:11">
       <c r="A478">
-        <v>19673</v>
+        <v>19686</v>
       </c>
       <c r="B478" t="s">
-        <v>1638</v>
-[...3 lines deleted...]
-      </c>
+        <v>1632</v>
+      </c>
+      <c r="C478"/>
       <c r="D478" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>1633</v>
+      </c>
+      <c r="E478"/>
+      <c r="F478"/>
       <c r="G478"/>
       <c r="H478">
-        <v>32989109</v>
+        <v>35740865</v>
       </c>
       <c r="I478" t="s">
-        <v>1639</v>
+        <v>1634</v>
       </c>
       <c r="J478" t="s">
         <v>17</v>
       </c>
       <c r="K478" t="s">
-        <v>1640</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="479" spans="1:11">
       <c r="A479">
-        <v>19679</v>
+        <v>19692</v>
       </c>
       <c r="B479" t="s">
-        <v>1641</v>
-[...3 lines deleted...]
-      </c>
+        <v>1636</v>
+      </c>
+      <c r="C479"/>
       <c r="D479" t="s">
-        <v>137</v>
-[...6 lines deleted...]
-      </c>
+        <v>1637</v>
+      </c>
+      <c r="E479"/>
+      <c r="F479"/>
       <c r="G479"/>
       <c r="H479">
-        <v>39038023</v>
+        <v>36762552</v>
       </c>
       <c r="I479" t="s">
-        <v>1642</v>
+        <v>497</v>
       </c>
       <c r="J479" t="s">
         <v>17</v>
       </c>
       <c r="K479" t="s">
-        <v>1643</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="480" spans="1:11">
       <c r="A480">
-        <v>13331</v>
+        <v>19695</v>
       </c>
       <c r="B480" t="s">
-        <v>1644</v>
-[...3 lines deleted...]
-      </c>
+        <v>1639</v>
+      </c>
+      <c r="C480"/>
       <c r="D480" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>1640</v>
+      </c>
+      <c r="E480"/>
       <c r="F480" t="s">
-        <v>180</v>
+        <v>87</v>
       </c>
       <c r="G480"/>
       <c r="H480">
-        <v>37322280</v>
+        <v>19105016</v>
       </c>
       <c r="I480" t="s">
-        <v>1645</v>
+        <v>1641</v>
       </c>
       <c r="J480" t="s">
         <v>17</v>
       </c>
       <c r="K480" t="s">
-        <v>1646</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="481" spans="1:11">
       <c r="A481">
-        <v>19686</v>
+        <v>6108</v>
       </c>
       <c r="B481" t="s">
-        <v>1647</v>
-[...1 lines deleted...]
-      <c r="C481"/>
+        <v>1643</v>
+      </c>
+      <c r="C481" t="s">
+        <v>27</v>
+      </c>
       <c r="D481" t="s">
-        <v>1648</v>
-[...2 lines deleted...]
-      <c r="F481"/>
+        <v>90</v>
+      </c>
+      <c r="E481" t="s">
+        <v>91</v>
+      </c>
+      <c r="F481" t="s">
+        <v>92</v>
+      </c>
       <c r="G481"/>
       <c r="H481">
-        <v>35740865</v>
+        <v>32871728</v>
       </c>
       <c r="I481" t="s">
-        <v>1649</v>
+        <v>40</v>
       </c>
       <c r="J481" t="s">
         <v>17</v>
       </c>
       <c r="K481" t="s">
-        <v>1650</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="482" spans="1:11">
       <c r="A482">
-        <v>19692</v>
+        <v>19707</v>
       </c>
       <c r="B482" t="s">
-        <v>1651</v>
+        <v>1645</v>
       </c>
       <c r="C482"/>
       <c r="D482" t="s">
-        <v>1652</v>
+        <v>1646</v>
       </c>
       <c r="E482"/>
       <c r="F482"/>
       <c r="G482"/>
       <c r="H482">
-        <v>36762552</v>
+        <v>20248499</v>
       </c>
       <c r="I482" t="s">
-        <v>503</v>
+        <v>40</v>
       </c>
       <c r="J482" t="s">
         <v>17</v>
       </c>
       <c r="K482" t="s">
-        <v>1653</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="483" spans="1:11">
       <c r="A483">
-        <v>19695</v>
+        <v>9301</v>
       </c>
       <c r="B483" t="s">
-        <v>1654</v>
-[...1 lines deleted...]
-      <c r="C483"/>
+        <v>1648</v>
+      </c>
+      <c r="C483" t="s">
+        <v>85</v>
+      </c>
       <c r="D483" t="s">
-        <v>1655</v>
-[...1 lines deleted...]
-      <c r="E483"/>
+        <v>90</v>
+      </c>
+      <c r="E483" t="s">
+        <v>297</v>
+      </c>
       <c r="F483" t="s">
-        <v>87</v>
+        <v>298</v>
       </c>
       <c r="G483"/>
       <c r="H483">
-        <v>19105016</v>
+        <v>42070108</v>
       </c>
       <c r="I483" t="s">
-        <v>1656</v>
+        <v>1649</v>
       </c>
       <c r="J483" t="s">
         <v>17</v>
       </c>
       <c r="K483" t="s">
-        <v>1657</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="484" spans="1:11">
       <c r="A484">
-        <v>6108</v>
+        <v>1397</v>
       </c>
       <c r="B484" t="s">
-        <v>1658</v>
-[...6 lines deleted...]
-      </c>
+        <v>1651</v>
+      </c>
+      <c r="C484"/>
+      <c r="D484"/>
       <c r="E484" t="s">
-        <v>91</v>
+        <v>1150</v>
       </c>
       <c r="F484" t="s">
-        <v>92</v>
+        <v>395</v>
       </c>
       <c r="G484"/>
       <c r="H484">
-        <v>32871728</v>
+        <v>32732951</v>
       </c>
       <c r="I484" t="s">
-        <v>40</v>
+        <v>77</v>
       </c>
       <c r="J484" t="s">
         <v>17</v>
       </c>
       <c r="K484" t="s">
-        <v>1659</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="485" spans="1:11">
       <c r="A485">
-        <v>19707</v>
+        <v>19714</v>
       </c>
       <c r="B485" t="s">
-        <v>1660</v>
-[...1 lines deleted...]
-      <c r="C485"/>
+        <v>1653</v>
+      </c>
+      <c r="C485" t="s">
+        <v>65</v>
+      </c>
       <c r="D485" t="s">
-        <v>1661</v>
-[...2 lines deleted...]
-      <c r="F485"/>
+        <v>13</v>
+      </c>
+      <c r="E485" t="s">
+        <v>781</v>
+      </c>
+      <c r="F485" t="s">
+        <v>782</v>
+      </c>
       <c r="G485"/>
       <c r="H485">
-        <v>20248499</v>
+        <v>36960490</v>
       </c>
       <c r="I485" t="s">
-        <v>40</v>
+        <v>1654</v>
       </c>
       <c r="J485" t="s">
         <v>17</v>
       </c>
       <c r="K485" t="s">
-        <v>1662</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="486" spans="1:11">
       <c r="A486">
-        <v>9301</v>
+        <v>19716</v>
       </c>
       <c r="B486" t="s">
-        <v>1663</v>
-[...6 lines deleted...]
-      </c>
+        <v>1656</v>
+      </c>
+      <c r="C486"/>
+      <c r="D486"/>
       <c r="E486" t="s">
-        <v>297</v>
+        <v>760</v>
       </c>
       <c r="F486" t="s">
-        <v>298</v>
+        <v>44</v>
       </c>
       <c r="G486"/>
       <c r="H486">
-        <v>42070108</v>
+        <v>33814611</v>
       </c>
       <c r="I486" t="s">
-        <v>1664</v>
+        <v>16</v>
       </c>
       <c r="J486" t="s">
         <v>17</v>
       </c>
       <c r="K486" t="s">
-        <v>1665</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="487" spans="1:11">
       <c r="A487">
-        <v>1397</v>
+        <v>19717</v>
       </c>
       <c r="B487" t="s">
-        <v>1666</v>
+        <v>1658</v>
       </c>
       <c r="C487"/>
       <c r="D487"/>
       <c r="E487" t="s">
-        <v>1159</v>
-[...3 lines deleted...]
-      </c>
+        <v>1659</v>
+      </c>
+      <c r="F487"/>
       <c r="G487"/>
       <c r="H487">
-        <v>32732951</v>
+        <v>36516258</v>
       </c>
       <c r="I487" t="s">
-        <v>77</v>
+        <v>1660</v>
       </c>
       <c r="J487" t="s">
         <v>17</v>
       </c>
       <c r="K487" t="s">
-        <v>1667</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="488" spans="1:11">
       <c r="A488">
-        <v>19714</v>
+        <v>19734</v>
       </c>
       <c r="B488" t="s">
-        <v>1668</v>
-[...6 lines deleted...]
-      </c>
+        <v>1662</v>
+      </c>
+      <c r="C488"/>
+      <c r="D488"/>
       <c r="E488" t="s">
-        <v>790</v>
+        <v>880</v>
       </c>
       <c r="F488" t="s">
-        <v>791</v>
+        <v>61</v>
       </c>
       <c r="G488"/>
       <c r="H488">
-        <v>36960490</v>
+        <v>39276366</v>
       </c>
       <c r="I488" t="s">
-        <v>1669</v>
+        <v>546</v>
       </c>
       <c r="J488" t="s">
         <v>17</v>
       </c>
       <c r="K488" t="s">
-        <v>1670</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="489" spans="1:11">
       <c r="A489">
-        <v>19716</v>
+        <v>19744</v>
       </c>
       <c r="B489" t="s">
-        <v>1671</v>
-[...2 lines deleted...]
-      <c r="D489"/>
+        <v>1664</v>
+      </c>
+      <c r="C489" t="s">
+        <v>136</v>
+      </c>
+      <c r="D489" t="s">
+        <v>137</v>
+      </c>
       <c r="E489" t="s">
-        <v>769</v>
+        <v>1320</v>
       </c>
       <c r="F489" t="s">
-        <v>44</v>
+        <v>817</v>
       </c>
       <c r="G489"/>
       <c r="H489">
-        <v>33814611</v>
+        <v>34682233</v>
       </c>
       <c r="I489" t="s">
-        <v>16</v>
+        <v>1665</v>
       </c>
       <c r="J489" t="s">
         <v>17</v>
       </c>
       <c r="K489" t="s">
-        <v>1672</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="490" spans="1:11">
       <c r="A490">
-        <v>19717</v>
+        <v>19747</v>
       </c>
       <c r="B490" t="s">
-        <v>1673</v>
+        <v>1667</v>
       </c>
       <c r="C490"/>
-      <c r="D490"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D490" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E490"/>
       <c r="F490"/>
       <c r="G490"/>
       <c r="H490">
-        <v>36516258</v>
+        <v>33846050</v>
       </c>
       <c r="I490" t="s">
-        <v>1675</v>
+        <v>1669</v>
       </c>
       <c r="J490" t="s">
         <v>17</v>
       </c>
       <c r="K490" t="s">
-        <v>1676</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="491" spans="1:11">
       <c r="A491">
-        <v>19734</v>
+        <v>19752</v>
       </c>
       <c r="B491" t="s">
-        <v>1677</v>
+        <v>1671</v>
       </c>
       <c r="C491"/>
-      <c r="D491"/>
-[...5 lines deleted...]
-      </c>
+      <c r="D491" t="s">
+        <v>1672</v>
+      </c>
+      <c r="E491"/>
+      <c r="F491"/>
       <c r="G491"/>
-      <c r="H491">
-        <v>39276366</v>
+      <c r="H491" t="s">
+        <v>1673</v>
       </c>
       <c r="I491" t="s">
-        <v>553</v>
+        <v>1674</v>
       </c>
       <c r="J491" t="s">
         <v>17</v>
       </c>
       <c r="K491" t="s">
-        <v>1678</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="492" spans="1:11">
       <c r="A492">
-        <v>19744</v>
+        <v>8000</v>
       </c>
       <c r="B492" t="s">
-        <v>1679</v>
+        <v>1676</v>
       </c>
       <c r="C492" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D492" t="s">
-        <v>137</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="E492"/>
       <c r="F492" t="s">
-        <v>826</v>
-[...1 lines deleted...]
-      <c r="G492"/>
+        <v>101</v>
+      </c>
+      <c r="G492" t="s">
+        <v>102</v>
+      </c>
       <c r="H492">
-        <v>34682233</v>
+        <v>33592397</v>
       </c>
       <c r="I492" t="s">
-        <v>1680</v>
+        <v>16</v>
       </c>
       <c r="J492" t="s">
         <v>17</v>
       </c>
       <c r="K492" t="s">
-        <v>1681</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="493" spans="1:11">
       <c r="A493">
-        <v>19747</v>
+        <v>8749</v>
       </c>
       <c r="B493" t="s">
-        <v>1682</v>
-[...1 lines deleted...]
-      <c r="C493"/>
+        <v>1678</v>
+      </c>
+      <c r="C493" t="s">
+        <v>116</v>
+      </c>
       <c r="D493" t="s">
-        <v>1683</v>
-[...2 lines deleted...]
-      <c r="F493"/>
+        <v>90</v>
+      </c>
+      <c r="E493" t="s">
+        <v>288</v>
+      </c>
+      <c r="F493" t="s">
+        <v>139</v>
+      </c>
       <c r="G493"/>
       <c r="H493">
-        <v>33846050</v>
+        <v>13111881</v>
       </c>
       <c r="I493" t="s">
-        <v>1684</v>
+        <v>16</v>
       </c>
       <c r="J493" t="s">
         <v>17</v>
       </c>
       <c r="K493" t="s">
-        <v>1685</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="494" spans="1:11">
       <c r="A494">
-        <v>19752</v>
+        <v>19784</v>
       </c>
       <c r="B494" t="s">
-        <v>1686</v>
+        <v>1680</v>
       </c>
       <c r="C494"/>
       <c r="D494" t="s">
-        <v>1687</v>
+        <v>1681</v>
       </c>
       <c r="E494"/>
       <c r="F494"/>
       <c r="G494"/>
-      <c r="H494" t="s">
-        <v>1688</v>
+      <c r="H494">
+        <v>36309991</v>
       </c>
       <c r="I494" t="s">
-        <v>1689</v>
+        <v>275</v>
       </c>
       <c r="J494" t="s">
         <v>17</v>
       </c>
       <c r="K494" t="s">
-        <v>1690</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="495" spans="1:11">
       <c r="A495">
-        <v>8000</v>
+        <v>7323</v>
       </c>
       <c r="B495" t="s">
-        <v>1691</v>
+        <v>1683</v>
       </c>
       <c r="C495" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>1684</v>
+      </c>
+      <c r="D495"/>
       <c r="E495"/>
-      <c r="F495" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F495"/>
       <c r="G495" t="s">
-        <v>102</v>
+        <v>1685</v>
       </c>
       <c r="H495">
-        <v>33592397</v>
+        <v>12186879</v>
       </c>
       <c r="I495" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="J495" t="s">
         <v>17</v>
       </c>
       <c r="K495" t="s">
-        <v>1692</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="496" spans="1:11">
       <c r="A496">
-        <v>8749</v>
+        <v>13367</v>
       </c>
       <c r="B496" t="s">
-        <v>1693</v>
-[...3 lines deleted...]
-      </c>
+        <v>1687</v>
+      </c>
+      <c r="C496"/>
       <c r="D496" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>1522</v>
+      </c>
+      <c r="E496"/>
       <c r="F496" t="s">
-        <v>139</v>
+        <v>395</v>
       </c>
       <c r="G496"/>
       <c r="H496">
-        <v>13111881</v>
+        <v>35540107</v>
       </c>
       <c r="I496" t="s">
-        <v>16</v>
+        <v>1688</v>
       </c>
       <c r="J496" t="s">
         <v>17</v>
       </c>
       <c r="K496" t="s">
-        <v>1694</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="497" spans="1:11">
       <c r="A497">
-        <v>19784</v>
+        <v>8299</v>
       </c>
       <c r="B497" t="s">
-        <v>1695</v>
-[...1 lines deleted...]
-      <c r="C497"/>
+        <v>1690</v>
+      </c>
+      <c r="C497" t="s">
+        <v>158</v>
+      </c>
       <c r="D497" t="s">
-        <v>1696</v>
-[...2 lines deleted...]
-      <c r="F497"/>
+        <v>13</v>
+      </c>
+      <c r="E497" t="s">
+        <v>201</v>
+      </c>
+      <c r="F497" t="s">
+        <v>139</v>
+      </c>
       <c r="G497"/>
       <c r="H497">
-        <v>36309991</v>
+        <v>35884396</v>
       </c>
       <c r="I497" t="s">
-        <v>275</v>
+        <v>891</v>
       </c>
       <c r="J497" t="s">
         <v>17</v>
       </c>
       <c r="K497" t="s">
-        <v>1697</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="498" spans="1:11">
       <c r="A498">
-        <v>7323</v>
+        <v>13370</v>
       </c>
       <c r="B498" t="s">
-        <v>1698</v>
+        <v>1692</v>
       </c>
       <c r="C498" t="s">
-        <v>1699</v>
+        <v>1693</v>
       </c>
       <c r="D498"/>
       <c r="E498"/>
       <c r="F498"/>
-      <c r="G498" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G498"/>
       <c r="H498">
-        <v>12186879</v>
+        <v>35419037</v>
       </c>
       <c r="I498" t="s">
-        <v>40</v>
+        <v>1694</v>
       </c>
       <c r="J498" t="s">
         <v>17</v>
       </c>
       <c r="K498" t="s">
-        <v>1701</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="499" spans="1:11">
       <c r="A499">
-        <v>13367</v>
+        <v>19799</v>
       </c>
       <c r="B499" t="s">
-        <v>1702</v>
+        <v>1696</v>
       </c>
       <c r="C499"/>
-      <c r="D499" t="s">
-[...2 lines deleted...]
-      <c r="E499"/>
+      <c r="D499"/>
+      <c r="E499" t="s">
+        <v>324</v>
+      </c>
       <c r="F499" t="s">
-        <v>343</v>
+        <v>29</v>
       </c>
       <c r="G499"/>
       <c r="H499">
-        <v>35540107</v>
+        <v>31469091</v>
       </c>
       <c r="I499" t="s">
-        <v>1703</v>
+        <v>1030</v>
       </c>
       <c r="J499" t="s">
         <v>17</v>
       </c>
       <c r="K499" t="s">
-        <v>1704</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="500" spans="1:11">
       <c r="A500">
-        <v>8299</v>
+        <v>8953</v>
       </c>
       <c r="B500" t="s">
-        <v>1705</v>
+        <v>1698</v>
       </c>
       <c r="C500" t="s">
-        <v>158</v>
+        <v>27</v>
       </c>
       <c r="D500" t="s">
-        <v>13</v>
+        <v>90</v>
       </c>
       <c r="E500" t="s">
-        <v>201</v>
+        <v>429</v>
       </c>
       <c r="F500" t="s">
-        <v>139</v>
+        <v>76</v>
       </c>
       <c r="G500"/>
       <c r="H500">
-        <v>35884396</v>
+        <v>33622530</v>
       </c>
       <c r="I500" t="s">
-        <v>900</v>
+        <v>877</v>
       </c>
       <c r="J500" t="s">
         <v>17</v>
       </c>
       <c r="K500" t="s">
-        <v>1706</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="501" spans="1:11">
       <c r="A501">
-        <v>13370</v>
+        <v>19812</v>
       </c>
       <c r="B501" t="s">
-        <v>1707</v>
-[...3 lines deleted...]
-      </c>
+        <v>1700</v>
+      </c>
+      <c r="C501"/>
       <c r="D501"/>
-      <c r="E501"/>
-      <c r="F501"/>
+      <c r="E501" t="s">
+        <v>398</v>
+      </c>
+      <c r="F501" t="s">
+        <v>329</v>
+      </c>
       <c r="G501"/>
       <c r="H501">
-        <v>35419037</v>
+        <v>32474626</v>
       </c>
       <c r="I501" t="s">
-        <v>1709</v>
+        <v>77</v>
       </c>
       <c r="J501" t="s">
         <v>17</v>
       </c>
       <c r="K501" t="s">
-        <v>1710</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="502" spans="1:11">
       <c r="A502">
-        <v>19799</v>
+        <v>19828</v>
       </c>
       <c r="B502" t="s">
-        <v>1711</v>
-[...2 lines deleted...]
-      <c r="D502"/>
+        <v>1702</v>
+      </c>
+      <c r="C502" t="s">
+        <v>12</v>
+      </c>
+      <c r="D502" t="s">
+        <v>13</v>
+      </c>
       <c r="E502" t="s">
-        <v>324</v>
+        <v>209</v>
       </c>
       <c r="F502" t="s">
-        <v>29</v>
+        <v>210</v>
       </c>
       <c r="G502"/>
       <c r="H502">
-        <v>31469091</v>
+        <v>32709197</v>
       </c>
       <c r="I502" t="s">
-        <v>1039</v>
+        <v>1703</v>
       </c>
       <c r="J502" t="s">
         <v>17</v>
       </c>
       <c r="K502" t="s">
-        <v>1712</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="503" spans="1:11">
       <c r="A503">
-        <v>8953</v>
+        <v>1393</v>
       </c>
       <c r="B503" t="s">
-        <v>1713</v>
+        <v>1705</v>
       </c>
       <c r="C503" t="s">
-        <v>27</v>
+        <v>116</v>
       </c>
       <c r="D503" t="s">
         <v>90</v>
       </c>
       <c r="E503" t="s">
-        <v>435</v>
+        <v>1150</v>
       </c>
       <c r="F503" t="s">
-        <v>76</v>
+        <v>395</v>
       </c>
       <c r="G503"/>
       <c r="H503">
-        <v>33622530</v>
+        <v>33597004</v>
       </c>
       <c r="I503" t="s">
-        <v>886</v>
+        <v>16</v>
       </c>
       <c r="J503" t="s">
         <v>17</v>
       </c>
       <c r="K503" t="s">
-        <v>1714</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="504" spans="1:11">
       <c r="A504">
-        <v>19812</v>
+        <v>19834</v>
       </c>
       <c r="B504" t="s">
-        <v>1715</v>
-[...2 lines deleted...]
-      <c r="D504"/>
+        <v>1707</v>
+      </c>
+      <c r="C504" t="s">
+        <v>158</v>
+      </c>
+      <c r="D504" t="s">
+        <v>13</v>
+      </c>
       <c r="E504" t="s">
-        <v>404</v>
+        <v>209</v>
       </c>
       <c r="F504" t="s">
-        <v>329</v>
+        <v>210</v>
       </c>
       <c r="G504"/>
       <c r="H504">
-        <v>32474626</v>
+        <v>32841780</v>
       </c>
       <c r="I504" t="s">
-        <v>77</v>
+        <v>1708</v>
       </c>
       <c r="J504" t="s">
         <v>17</v>
       </c>
       <c r="K504" t="s">
-        <v>1716</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="505" spans="1:11">
       <c r="A505">
-        <v>19828</v>
+        <v>13382</v>
       </c>
       <c r="B505" t="s">
-        <v>1717</v>
+        <v>1710</v>
       </c>
       <c r="C505" t="s">
-        <v>12</v>
-[...10 lines deleted...]
-      <c r="G505"/>
+        <v>1711</v>
+      </c>
+      <c r="D505"/>
+      <c r="E505"/>
+      <c r="F505"/>
+      <c r="G505" t="s">
+        <v>1685</v>
+      </c>
       <c r="H505">
-        <v>32709197</v>
+        <v>13028896</v>
       </c>
       <c r="I505" t="s">
-        <v>1718</v>
+        <v>16</v>
       </c>
       <c r="J505" t="s">
         <v>17</v>
       </c>
       <c r="K505" t="s">
-        <v>1719</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="506" spans="1:11">
       <c r="A506">
-        <v>1393</v>
+        <v>9903</v>
       </c>
       <c r="B506" t="s">
-        <v>1720</v>
+        <v>1713</v>
       </c>
       <c r="C506" t="s">
-        <v>116</v>
-[...10 lines deleted...]
-      <c r="G506"/>
+        <v>1714</v>
+      </c>
+      <c r="D506"/>
+      <c r="E506"/>
+      <c r="F506"/>
+      <c r="G506" t="s">
+        <v>1715</v>
+      </c>
       <c r="H506">
-        <v>33597004</v>
+        <v>11019157</v>
       </c>
       <c r="I506" t="s">
-        <v>16</v>
+        <v>494</v>
       </c>
       <c r="J506" t="s">
         <v>17</v>
       </c>
       <c r="K506" t="s">
-        <v>1721</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="507" spans="1:11">
       <c r="A507">
-        <v>19834</v>
+        <v>19842</v>
       </c>
       <c r="B507" t="s">
-        <v>1722</v>
+        <v>1717</v>
       </c>
       <c r="C507" t="s">
-        <v>158</v>
+        <v>282</v>
       </c>
       <c r="D507" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="E507" t="s">
-        <v>209</v>
+        <v>934</v>
       </c>
       <c r="F507" t="s">
-        <v>210</v>
+        <v>339</v>
       </c>
       <c r="G507"/>
       <c r="H507">
-        <v>32841780</v>
+        <v>6658320</v>
       </c>
       <c r="I507" t="s">
-        <v>1723</v>
+        <v>1718</v>
       </c>
       <c r="J507" t="s">
         <v>17</v>
       </c>
       <c r="K507" t="s">
-        <v>1724</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="508" spans="1:11">
       <c r="A508">
-        <v>13382</v>
+        <v>13384</v>
       </c>
       <c r="B508" t="s">
-        <v>1725</v>
+        <v>1720</v>
       </c>
       <c r="C508" t="s">
-        <v>1726</v>
-[...6 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="D508" t="s">
+        <v>13</v>
+      </c>
+      <c r="E508" t="s">
+        <v>825</v>
+      </c>
+      <c r="F508" t="s">
+        <v>76</v>
+      </c>
+      <c r="G508"/>
       <c r="H508">
-        <v>13028896</v>
+        <v>33841987</v>
       </c>
       <c r="I508" t="s">
-        <v>16</v>
+        <v>1721</v>
       </c>
       <c r="J508" t="s">
         <v>17</v>
       </c>
       <c r="K508" t="s">
-        <v>1727</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="509" spans="1:11">
       <c r="A509">
-        <v>9903</v>
+        <v>19845</v>
       </c>
       <c r="B509" t="s">
-        <v>1728</v>
-[...3 lines deleted...]
-      </c>
+        <v>1723</v>
+      </c>
+      <c r="C509"/>
       <c r="D509"/>
-      <c r="E509"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E509" t="s">
+        <v>1724</v>
+      </c>
+      <c r="F509" t="s">
+        <v>1154</v>
+      </c>
+      <c r="G509"/>
       <c r="H509">
-        <v>11019157</v>
+        <v>36736352</v>
       </c>
       <c r="I509" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="J509" t="s">
         <v>17</v>
       </c>
       <c r="K509" t="s">
-        <v>1731</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="510" spans="1:11">
       <c r="A510">
-        <v>19842</v>
+        <v>19850</v>
       </c>
       <c r="B510" t="s">
-        <v>1732</v>
-[...6 lines deleted...]
-      </c>
+        <v>1726</v>
+      </c>
+      <c r="C510"/>
+      <c r="D510"/>
       <c r="E510" t="s">
-        <v>943</v>
+        <v>143</v>
       </c>
       <c r="F510" t="s">
-        <v>339</v>
+        <v>29</v>
       </c>
       <c r="G510"/>
       <c r="H510">
-        <v>6658320</v>
+        <v>33882724</v>
       </c>
       <c r="I510" t="s">
-        <v>1733</v>
+        <v>1727</v>
       </c>
       <c r="J510" t="s">
         <v>17</v>
       </c>
       <c r="K510" t="s">
-        <v>1734</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="511" spans="1:11">
       <c r="A511">
-        <v>13384</v>
+        <v>4792</v>
       </c>
       <c r="B511" t="s">
-        <v>1735</v>
+        <v>1729</v>
       </c>
       <c r="C511" t="s">
-        <v>12</v>
+        <v>116</v>
       </c>
       <c r="D511" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="E511"/>
       <c r="F511" t="s">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="G511"/>
-      <c r="H511">
-        <v>33841987</v>
+      <c r="H511" t="s">
+        <v>1730</v>
       </c>
       <c r="I511" t="s">
-        <v>1736</v>
+        <v>1731</v>
       </c>
       <c r="J511" t="s">
         <v>17</v>
       </c>
       <c r="K511" t="s">
-        <v>1737</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="512" spans="1:11">
       <c r="A512">
-        <v>19845</v>
+        <v>19858</v>
       </c>
       <c r="B512" t="s">
-        <v>1738</v>
+        <v>1733</v>
       </c>
       <c r="C512"/>
       <c r="D512"/>
       <c r="E512" t="s">
-        <v>1739</v>
+        <v>1085</v>
       </c>
       <c r="F512" t="s">
-        <v>1163</v>
+        <v>671</v>
       </c>
       <c r="G512"/>
       <c r="H512">
-        <v>36736352</v>
+        <v>36759575</v>
       </c>
       <c r="I512" t="s">
-        <v>503</v>
+        <v>275</v>
       </c>
       <c r="J512" t="s">
         <v>17</v>
       </c>
       <c r="K512" t="s">
-        <v>1740</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="513" spans="1:11">
       <c r="A513">
-        <v>19850</v>
+        <v>419</v>
       </c>
       <c r="B513" t="s">
-        <v>1741</v>
-[...1 lines deleted...]
-      <c r="C513"/>
+        <v>1735</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1736</v>
+      </c>
       <c r="D513"/>
-      <c r="E513" t="s">
-[...5 lines deleted...]
-      <c r="G513"/>
+      <c r="E513"/>
+      <c r="F513"/>
+      <c r="G513" t="s">
+        <v>1737</v>
+      </c>
       <c r="H513">
-        <v>33882724</v>
+        <v>32286796</v>
       </c>
       <c r="I513" t="s">
-        <v>1742</v>
+        <v>1738</v>
       </c>
       <c r="J513" t="s">
         <v>17</v>
       </c>
       <c r="K513" t="s">
-        <v>1743</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="514" spans="1:11">
       <c r="A514">
-        <v>4792</v>
+        <v>19862</v>
       </c>
       <c r="B514" t="s">
-        <v>1744</v>
-[...7 lines deleted...]
-      <c r="E514"/>
+        <v>1740</v>
+      </c>
+      <c r="C514"/>
+      <c r="D514"/>
+      <c r="E514" t="s">
+        <v>880</v>
+      </c>
       <c r="F514" t="s">
-        <v>101</v>
+        <v>61</v>
       </c>
       <c r="G514"/>
-      <c r="H514" t="s">
-        <v>1745</v>
+      <c r="H514">
+        <v>32304364</v>
       </c>
       <c r="I514" t="s">
-        <v>1746</v>
+        <v>266</v>
       </c>
       <c r="J514" t="s">
         <v>17</v>
       </c>
       <c r="K514" t="s">
-        <v>1747</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="515" spans="1:11">
       <c r="A515">
-        <v>19858</v>
+        <v>13388</v>
       </c>
       <c r="B515" t="s">
-        <v>1748</v>
-[...2 lines deleted...]
-      <c r="D515"/>
+        <v>1742</v>
+      </c>
+      <c r="C515" t="s">
+        <v>158</v>
+      </c>
+      <c r="D515" t="s">
+        <v>13</v>
+      </c>
       <c r="E515" t="s">
-        <v>1094</v>
+        <v>75</v>
       </c>
       <c r="F515" t="s">
-        <v>679</v>
+        <v>76</v>
       </c>
       <c r="G515"/>
       <c r="H515">
-        <v>36759575</v>
+        <v>33772435</v>
       </c>
       <c r="I515" t="s">
-        <v>275</v>
+        <v>1743</v>
       </c>
       <c r="J515" t="s">
         <v>17</v>
       </c>
       <c r="K515" t="s">
-        <v>1749</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="516" spans="1:11">
       <c r="A516">
-        <v>419</v>
+        <v>19863</v>
       </c>
       <c r="B516" t="s">
-        <v>1750</v>
-[...4 lines deleted...]
-      <c r="D516"/>
+        <v>1745</v>
+      </c>
+      <c r="C516"/>
+      <c r="D516" t="s">
+        <v>1746</v>
+      </c>
       <c r="E516"/>
       <c r="F516"/>
-      <c r="G516" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G516"/>
       <c r="H516">
-        <v>32286796</v>
+        <v>32005453</v>
       </c>
       <c r="I516" t="s">
-        <v>1753</v>
+        <v>1703</v>
       </c>
       <c r="J516" t="s">
         <v>17</v>
       </c>
       <c r="K516" t="s">
-        <v>1754</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="517" spans="1:11">
       <c r="A517">
-        <v>19862</v>
+        <v>19867</v>
       </c>
       <c r="B517" t="s">
-        <v>1755</v>
-[...2 lines deleted...]
-      <c r="D517"/>
+        <v>1748</v>
+      </c>
+      <c r="C517" t="s">
+        <v>282</v>
+      </c>
+      <c r="D517" t="s">
+        <v>137</v>
+      </c>
       <c r="E517" t="s">
-        <v>889</v>
+        <v>512</v>
       </c>
       <c r="F517" t="s">
-        <v>61</v>
+        <v>298</v>
       </c>
       <c r="G517"/>
       <c r="H517">
-        <v>32304364</v>
+        <v>33943095</v>
       </c>
       <c r="I517" t="s">
-        <v>266</v>
+        <v>1749</v>
       </c>
       <c r="J517" t="s">
         <v>17</v>
       </c>
       <c r="K517" t="s">
-        <v>1756</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="518" spans="1:11">
       <c r="A518">
-        <v>13388</v>
+        <v>19869</v>
       </c>
       <c r="B518" t="s">
-        <v>1757</v>
+        <v>1751</v>
       </c>
       <c r="C518" t="s">
-        <v>158</v>
-[...9 lines deleted...]
-      </c>
+        <v>1752</v>
+      </c>
+      <c r="D518"/>
+      <c r="E518"/>
+      <c r="F518"/>
       <c r="G518"/>
       <c r="H518">
-        <v>33772435</v>
+        <v>12126172</v>
       </c>
       <c r="I518" t="s">
-        <v>1758</v>
+        <v>40</v>
       </c>
       <c r="J518" t="s">
         <v>17</v>
       </c>
       <c r="K518" t="s">
-        <v>1759</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="519" spans="1:11">
       <c r="A519">
-        <v>19863</v>
+        <v>4527</v>
       </c>
       <c r="B519" t="s">
-        <v>1760</v>
-[...1 lines deleted...]
-      <c r="C519"/>
+        <v>1754</v>
+      </c>
+      <c r="C519" t="s">
+        <v>20</v>
+      </c>
       <c r="D519" t="s">
-        <v>1761</v>
+        <v>1755</v>
       </c>
       <c r="E519"/>
-      <c r="F519"/>
+      <c r="F519" t="s">
+        <v>118</v>
+      </c>
       <c r="G519"/>
       <c r="H519">
-        <v>32005453</v>
+        <v>6835224</v>
       </c>
       <c r="I519" t="s">
-        <v>1762</v>
+        <v>330</v>
       </c>
       <c r="J519" t="s">
         <v>17</v>
       </c>
       <c r="K519" t="s">
-        <v>1763</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="520" spans="1:11">
       <c r="A520">
-        <v>19867</v>
+        <v>19872</v>
       </c>
       <c r="B520" t="s">
-        <v>1764</v>
-[...6 lines deleted...]
-      </c>
+        <v>1757</v>
+      </c>
+      <c r="C520"/>
+      <c r="D520"/>
       <c r="E520" t="s">
-        <v>518</v>
+        <v>718</v>
       </c>
       <c r="F520" t="s">
-        <v>298</v>
+        <v>15</v>
       </c>
       <c r="G520"/>
       <c r="H520">
-        <v>33943095</v>
+        <v>42187718</v>
       </c>
       <c r="I520" t="s">
-        <v>1765</v>
+        <v>1758</v>
       </c>
       <c r="J520" t="s">
         <v>17</v>
       </c>
       <c r="K520" t="s">
-        <v>1766</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="521" spans="1:11">
       <c r="A521">
-        <v>19869</v>
+        <v>19874</v>
       </c>
       <c r="B521" t="s">
-        <v>1767</v>
-[...3 lines deleted...]
-      </c>
+        <v>1760</v>
+      </c>
+      <c r="C521"/>
       <c r="D521"/>
-      <c r="E521"/>
-      <c r="F521"/>
+      <c r="E521" t="s">
+        <v>512</v>
+      </c>
+      <c r="F521" t="s">
+        <v>298</v>
+      </c>
       <c r="G521"/>
       <c r="H521">
-        <v>12126172</v>
+        <v>32977328</v>
       </c>
       <c r="I521" t="s">
-        <v>40</v>
+        <v>1703</v>
       </c>
       <c r="J521" t="s">
         <v>17</v>
       </c>
       <c r="K521" t="s">
-        <v>1769</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="522" spans="1:11">
       <c r="A522">
-        <v>4527</v>
+        <v>19875</v>
       </c>
       <c r="B522" t="s">
-        <v>1770</v>
+        <v>1762</v>
       </c>
       <c r="C522" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="E522"/>
+        <v>952</v>
+      </c>
+      <c r="D522"/>
+      <c r="E522" t="s">
+        <v>201</v>
+      </c>
       <c r="F522" t="s">
-        <v>118</v>
+        <v>139</v>
       </c>
       <c r="G522"/>
       <c r="H522">
-        <v>6835224</v>
+        <v>31244710</v>
       </c>
       <c r="I522" t="s">
-        <v>330</v>
+        <v>1763</v>
       </c>
       <c r="J522" t="s">
         <v>17</v>
       </c>
       <c r="K522" t="s">
-        <v>1772</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="523" spans="1:11">
       <c r="A523">
-        <v>19872</v>
+        <v>19878</v>
       </c>
       <c r="B523" t="s">
-        <v>1773</v>
-[...5 lines deleted...]
-      </c>
+        <v>1765</v>
+      </c>
+      <c r="C523" t="s">
+        <v>85</v>
+      </c>
+      <c r="D523" t="s">
+        <v>1766</v>
+      </c>
+      <c r="E523"/>
       <c r="F523" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="G523"/>
       <c r="H523">
-        <v>42187718</v>
+        <v>36325066</v>
       </c>
       <c r="I523" t="s">
-        <v>1774</v>
+        <v>497</v>
       </c>
       <c r="J523" t="s">
         <v>17</v>
       </c>
       <c r="K523" t="s">
-        <v>1775</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="524" spans="1:11">
       <c r="A524">
-        <v>19874</v>
+        <v>13395</v>
       </c>
       <c r="B524" t="s">
-        <v>1776</v>
-[...2 lines deleted...]
-      <c r="D524"/>
+        <v>1768</v>
+      </c>
+      <c r="C524" t="s">
+        <v>158</v>
+      </c>
+      <c r="D524" t="s">
+        <v>13</v>
+      </c>
       <c r="E524" t="s">
-        <v>518</v>
+        <v>429</v>
       </c>
       <c r="F524" t="s">
-        <v>298</v>
+        <v>76</v>
       </c>
       <c r="G524"/>
       <c r="H524">
-        <v>32977328</v>
+        <v>32955727</v>
       </c>
       <c r="I524" t="s">
-        <v>1777</v>
+        <v>1769</v>
       </c>
       <c r="J524" t="s">
         <v>17</v>
       </c>
       <c r="K524" t="s">
-        <v>1778</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="525" spans="1:11">
       <c r="A525">
-        <v>19875</v>
+        <v>19890</v>
       </c>
       <c r="B525" t="s">
-        <v>1779</v>
+        <v>1771</v>
       </c>
       <c r="C525" t="s">
-        <v>961</v>
-[...1 lines deleted...]
-      <c r="D525"/>
+        <v>282</v>
+      </c>
+      <c r="D525" t="s">
+        <v>137</v>
+      </c>
       <c r="E525" t="s">
-        <v>201</v>
+        <v>111</v>
       </c>
       <c r="F525" t="s">
-        <v>139</v>
+        <v>112</v>
       </c>
       <c r="G525"/>
       <c r="H525">
-        <v>31244710</v>
+        <v>33925410</v>
       </c>
       <c r="I525" t="s">
-        <v>1780</v>
+        <v>1772</v>
       </c>
       <c r="J525" t="s">
         <v>17</v>
       </c>
       <c r="K525" t="s">
-        <v>1781</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="526" spans="1:11">
       <c r="A526">
-        <v>19878</v>
+        <v>19897</v>
       </c>
       <c r="B526" t="s">
-        <v>1782</v>
-[...7 lines deleted...]
-      <c r="E526"/>
+        <v>1774</v>
+      </c>
+      <c r="C526"/>
+      <c r="D526"/>
+      <c r="E526" t="s">
+        <v>1775</v>
+      </c>
       <c r="F526" t="s">
-        <v>118</v>
+        <v>782</v>
       </c>
       <c r="G526"/>
       <c r="H526">
-        <v>36325066</v>
+        <v>36854819</v>
       </c>
       <c r="I526" t="s">
-        <v>503</v>
+        <v>1660</v>
       </c>
       <c r="J526" t="s">
         <v>17</v>
       </c>
       <c r="K526" t="s">
-        <v>1784</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="527" spans="1:11">
       <c r="A527">
-        <v>13395</v>
+        <v>4101</v>
       </c>
       <c r="B527" t="s">
-        <v>1785</v>
+        <v>1777</v>
       </c>
       <c r="C527" t="s">
-        <v>158</v>
+        <v>116</v>
       </c>
       <c r="D527" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>1168</v>
+      </c>
+      <c r="E527"/>
       <c r="F527" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="G527"/>
       <c r="H527">
-        <v>32955727</v>
+        <v>31376510</v>
       </c>
       <c r="I527" t="s">
-        <v>1786</v>
+        <v>474</v>
       </c>
       <c r="J527" t="s">
         <v>17</v>
       </c>
       <c r="K527" t="s">
-        <v>1787</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="528" spans="1:11">
       <c r="A528">
-        <v>19890</v>
+        <v>2432</v>
       </c>
       <c r="B528" t="s">
-        <v>1788</v>
+        <v>1779</v>
       </c>
       <c r="C528" t="s">
-        <v>282</v>
+        <v>158</v>
       </c>
       <c r="D528" t="s">
-        <v>137</v>
+        <v>13</v>
       </c>
       <c r="E528" t="s">
-        <v>111</v>
+        <v>138</v>
       </c>
       <c r="F528" t="s">
-        <v>112</v>
+        <v>139</v>
       </c>
       <c r="G528"/>
       <c r="H528">
-        <v>33925410</v>
+        <v>38661040</v>
       </c>
       <c r="I528" t="s">
-        <v>1789</v>
+        <v>1780</v>
       </c>
       <c r="J528" t="s">
         <v>17</v>
       </c>
       <c r="K528" t="s">
-        <v>1790</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="529" spans="1:11">
       <c r="A529">
-        <v>19897</v>
+        <v>19901</v>
       </c>
       <c r="B529" t="s">
-        <v>1791</v>
+        <v>1782</v>
       </c>
       <c r="C529"/>
-      <c r="D529"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D529" t="s">
+        <v>842</v>
+      </c>
+      <c r="E529"/>
       <c r="F529" t="s">
-        <v>791</v>
+        <v>210</v>
       </c>
       <c r="G529"/>
       <c r="H529">
-        <v>36854819</v>
+        <v>31107212</v>
       </c>
       <c r="I529" t="s">
-        <v>1675</v>
+        <v>1783</v>
       </c>
       <c r="J529" t="s">
         <v>17</v>
       </c>
       <c r="K529" t="s">
-        <v>1793</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="530" spans="1:11">
       <c r="A530">
-        <v>4101</v>
+        <v>304</v>
       </c>
       <c r="B530" t="s">
-        <v>1794</v>
+        <v>1785</v>
       </c>
       <c r="C530" t="s">
-        <v>116</v>
+        <v>646</v>
       </c>
       <c r="D530" t="s">
-        <v>1177</v>
+        <v>1786</v>
       </c>
       <c r="E530"/>
-      <c r="F530" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F530"/>
       <c r="G530"/>
       <c r="H530">
-        <v>31376510</v>
+        <v>31094461</v>
       </c>
       <c r="I530" t="s">
-        <v>480</v>
+        <v>1787</v>
       </c>
       <c r="J530" t="s">
         <v>17</v>
       </c>
       <c r="K530" t="s">
-        <v>1795</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="531" spans="1:11">
       <c r="A531">
-        <v>2432</v>
+        <v>19913</v>
       </c>
       <c r="B531" t="s">
-        <v>1796</v>
+        <v>1789</v>
       </c>
       <c r="C531" t="s">
-        <v>158</v>
+        <v>282</v>
       </c>
       <c r="D531" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="E531" t="s">
-        <v>138</v>
+        <v>209</v>
       </c>
       <c r="F531" t="s">
-        <v>139</v>
+        <v>210</v>
       </c>
       <c r="G531"/>
       <c r="H531">
-        <v>38661040</v>
+        <v>42051583</v>
       </c>
       <c r="I531" t="s">
-        <v>1797</v>
+        <v>140</v>
       </c>
       <c r="J531" t="s">
         <v>17</v>
       </c>
       <c r="K531" t="s">
-        <v>1798</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="532" spans="1:11">
       <c r="A532">
-        <v>19901</v>
+        <v>19914</v>
       </c>
       <c r="B532" t="s">
-        <v>1799</v>
-[...1 lines deleted...]
-      <c r="C532"/>
+        <v>1791</v>
+      </c>
+      <c r="C532" t="s">
+        <v>116</v>
+      </c>
       <c r="D532" t="s">
-        <v>851</v>
-[...1 lines deleted...]
-      <c r="E532"/>
+        <v>90</v>
+      </c>
+      <c r="E532" t="s">
+        <v>14</v>
+      </c>
       <c r="F532" t="s">
-        <v>210</v>
+        <v>15</v>
       </c>
       <c r="G532"/>
       <c r="H532">
-        <v>31107212</v>
+        <v>38580578</v>
       </c>
       <c r="I532" t="s">
-        <v>1800</v>
+        <v>1792</v>
       </c>
       <c r="J532" t="s">
         <v>17</v>
       </c>
       <c r="K532" t="s">
-        <v>1801</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="533" spans="1:11">
       <c r="A533">
-        <v>304</v>
+        <v>4038</v>
       </c>
       <c r="B533" t="s">
-        <v>1802</v>
-[...3 lines deleted...]
-      </c>
+        <v>1794</v>
+      </c>
+      <c r="C533"/>
       <c r="D533" t="s">
-        <v>1803</v>
+        <v>234</v>
       </c>
       <c r="E533"/>
       <c r="F533"/>
       <c r="G533"/>
       <c r="H533">
-        <v>31094461</v>
+        <v>32352290</v>
       </c>
       <c r="I533" t="s">
-        <v>1804</v>
+        <v>1649</v>
       </c>
       <c r="J533" t="s">
         <v>17</v>
       </c>
       <c r="K533" t="s">
-        <v>1805</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="534" spans="1:11">
       <c r="A534">
-        <v>19913</v>
+        <v>19925</v>
       </c>
       <c r="B534" t="s">
-        <v>1806</v>
+        <v>1796</v>
       </c>
       <c r="C534" t="s">
-        <v>282</v>
+        <v>544</v>
       </c>
       <c r="D534" t="s">
-        <v>137</v>
+        <v>13</v>
       </c>
       <c r="E534" t="s">
-        <v>209</v>
+        <v>1797</v>
       </c>
       <c r="F534" t="s">
-        <v>210</v>
+        <v>1798</v>
       </c>
       <c r="G534"/>
       <c r="H534">
-        <v>42051583</v>
+        <v>33587565</v>
       </c>
       <c r="I534" t="s">
-        <v>140</v>
+        <v>16</v>
       </c>
       <c r="J534" t="s">
         <v>17</v>
       </c>
       <c r="K534" t="s">
-        <v>1807</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="535" spans="1:11">
       <c r="A535">
-        <v>19914</v>
+        <v>19926</v>
       </c>
       <c r="B535" t="s">
-        <v>1808</v>
-[...6 lines deleted...]
-      </c>
+        <v>1800</v>
+      </c>
+      <c r="C535"/>
+      <c r="D535"/>
       <c r="E535" t="s">
-        <v>14</v>
+        <v>1105</v>
       </c>
       <c r="F535" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="G535"/>
       <c r="H535">
-        <v>38580578</v>
+        <v>36792315</v>
       </c>
       <c r="I535" t="s">
-        <v>1809</v>
+        <v>497</v>
       </c>
       <c r="J535" t="s">
         <v>17</v>
       </c>
       <c r="K535" t="s">
-        <v>1810</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="536" spans="1:11">
       <c r="A536">
-        <v>4038</v>
+        <v>19937</v>
       </c>
       <c r="B536" t="s">
-        <v>1811</v>
-[...4 lines deleted...]
-      </c>
+        <v>1802</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D536"/>
       <c r="E536"/>
       <c r="F536"/>
       <c r="G536"/>
       <c r="H536">
-        <v>32352290</v>
+        <v>32814981</v>
       </c>
       <c r="I536" t="s">
-        <v>1664</v>
+        <v>62</v>
       </c>
       <c r="J536" t="s">
         <v>17</v>
       </c>
       <c r="K536" t="s">
-        <v>1812</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="537" spans="1:11">
       <c r="A537">
-        <v>19925</v>
+        <v>19940</v>
       </c>
       <c r="B537" t="s">
-        <v>1813</v>
+        <v>1805</v>
       </c>
       <c r="C537" t="s">
-        <v>551</v>
+        <v>116</v>
       </c>
       <c r="D537" t="s">
-        <v>13</v>
+        <v>90</v>
       </c>
       <c r="E537" t="s">
-        <v>1814</v>
+        <v>201</v>
       </c>
       <c r="F537" t="s">
-        <v>1815</v>
+        <v>139</v>
       </c>
       <c r="G537"/>
       <c r="H537">
-        <v>33587565</v>
+        <v>38215420</v>
       </c>
       <c r="I537" t="s">
-        <v>16</v>
+        <v>1806</v>
       </c>
       <c r="J537" t="s">
         <v>17</v>
       </c>
       <c r="K537" t="s">
-        <v>1816</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="538" spans="1:11">
       <c r="A538">
-        <v>19926</v>
+        <v>2453</v>
       </c>
       <c r="B538" t="s">
-        <v>1817</v>
-[...5 lines deleted...]
-      </c>
+        <v>1808</v>
+      </c>
+      <c r="C538" t="s">
+        <v>305</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1809</v>
+      </c>
+      <c r="E538"/>
       <c r="F538" t="s">
-        <v>34</v>
+        <v>101</v>
       </c>
       <c r="G538"/>
       <c r="H538">
-        <v>36792315</v>
+        <v>35777190</v>
       </c>
       <c r="I538" t="s">
-        <v>503</v>
+        <v>1810</v>
       </c>
       <c r="J538" t="s">
         <v>17</v>
       </c>
       <c r="K538" t="s">
-        <v>1818</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="539" spans="1:11">
       <c r="A539">
-        <v>19937</v>
+        <v>19943</v>
       </c>
       <c r="B539" t="s">
-        <v>1819</v>
-[...3 lines deleted...]
-      </c>
+        <v>1812</v>
+      </c>
+      <c r="C539"/>
       <c r="D539"/>
-      <c r="E539"/>
-      <c r="F539"/>
+      <c r="E539" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F539" t="s">
+        <v>395</v>
+      </c>
       <c r="G539"/>
       <c r="H539">
-        <v>32814981</v>
+        <v>32930448</v>
       </c>
       <c r="I539" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="J539" t="s">
         <v>17</v>
       </c>
       <c r="K539" t="s">
-        <v>1821</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="540" spans="1:11">
       <c r="A540">
-        <v>19940</v>
+        <v>19954</v>
       </c>
       <c r="B540" t="s">
-        <v>1822</v>
+        <v>1814</v>
       </c>
       <c r="C540" t="s">
-        <v>116</v>
-[...9 lines deleted...]
-      </c>
+        <v>1815</v>
+      </c>
+      <c r="D540"/>
+      <c r="E540"/>
+      <c r="F540"/>
       <c r="G540"/>
       <c r="H540">
-        <v>38215420</v>
+        <v>34532165</v>
       </c>
       <c r="I540" t="s">
-        <v>1823</v>
+        <v>1816</v>
       </c>
       <c r="J540" t="s">
         <v>17</v>
       </c>
       <c r="K540" t="s">
-        <v>1824</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="541" spans="1:11">
       <c r="A541">
-        <v>2453</v>
+        <v>5418</v>
       </c>
       <c r="B541" t="s">
-        <v>1825</v>
+        <v>1818</v>
       </c>
       <c r="C541" t="s">
-        <v>305</v>
-[...3 lines deleted...]
-      </c>
+        <v>1819</v>
+      </c>
+      <c r="D541"/>
       <c r="E541"/>
-      <c r="F541" t="s">
-[...2 lines deleted...]
-      <c r="G541"/>
+      <c r="F541"/>
+      <c r="G541" t="s">
+        <v>462</v>
+      </c>
       <c r="H541">
-        <v>35777190</v>
+        <v>19112019</v>
       </c>
       <c r="I541" t="s">
-        <v>1827</v>
+        <v>299</v>
       </c>
       <c r="J541" t="s">
         <v>17</v>
       </c>
       <c r="K541" t="s">
-        <v>1828</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="542" spans="1:11">
       <c r="A542">
-        <v>19943</v>
+        <v>19960</v>
       </c>
       <c r="B542" t="s">
-        <v>1829</v>
+        <v>1821</v>
       </c>
       <c r="C542"/>
       <c r="D542"/>
       <c r="E542" t="s">
-        <v>1159</v>
+        <v>394</v>
       </c>
       <c r="F542" t="s">
-        <v>343</v>
+        <v>395</v>
       </c>
       <c r="G542"/>
       <c r="H542">
-        <v>32930448</v>
+        <v>42084074</v>
       </c>
       <c r="I542" t="s">
-        <v>77</v>
+        <v>1285</v>
       </c>
       <c r="J542" t="s">
         <v>17</v>
       </c>
       <c r="K542" t="s">
-        <v>1830</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="543" spans="1:11">
       <c r="A543">
-        <v>19954</v>
+        <v>19967</v>
       </c>
       <c r="B543" t="s">
-        <v>1831</v>
+        <v>1823</v>
       </c>
       <c r="C543" t="s">
-        <v>1832</v>
-[...3 lines deleted...]
-      <c r="F543"/>
+        <v>158</v>
+      </c>
+      <c r="D543" t="s">
+        <v>13</v>
+      </c>
+      <c r="E543" t="s">
+        <v>138</v>
+      </c>
+      <c r="F543" t="s">
+        <v>139</v>
+      </c>
       <c r="G543"/>
       <c r="H543">
-        <v>34532165</v>
+        <v>32645226</v>
       </c>
       <c r="I543" t="s">
-        <v>1833</v>
+        <v>1703</v>
       </c>
       <c r="J543" t="s">
         <v>17</v>
       </c>
       <c r="K543" t="s">
-        <v>1834</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="544" spans="1:11">
       <c r="A544">
-        <v>5418</v>
+        <v>19972</v>
       </c>
       <c r="B544" t="s">
-        <v>1835</v>
+        <v>1825</v>
       </c>
       <c r="C544" t="s">
-        <v>1836</v>
+        <v>1826</v>
       </c>
       <c r="D544"/>
       <c r="E544"/>
       <c r="F544"/>
-      <c r="G544" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G544"/>
       <c r="H544">
-        <v>19112019</v>
+        <v>20214787</v>
       </c>
       <c r="I544" t="s">
-        <v>299</v>
+        <v>62</v>
       </c>
       <c r="J544" t="s">
         <v>17</v>
       </c>
       <c r="K544" t="s">
-        <v>1837</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="545" spans="1:11">
       <c r="A545">
-        <v>19960</v>
+        <v>19977</v>
       </c>
       <c r="B545" t="s">
-        <v>1838</v>
+        <v>1828</v>
       </c>
       <c r="C545"/>
       <c r="D545"/>
       <c r="E545" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="F545" t="s">
-        <v>343</v>
+        <v>189</v>
       </c>
       <c r="G545"/>
       <c r="H545">
-        <v>42084074</v>
+        <v>39584875</v>
       </c>
       <c r="I545" t="s">
-        <v>1294</v>
+        <v>546</v>
       </c>
       <c r="J545" t="s">
         <v>17</v>
       </c>
       <c r="K545" t="s">
-        <v>1839</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="546" spans="1:11">
       <c r="A546">
-        <v>19967</v>
+        <v>19979</v>
       </c>
       <c r="B546" t="s">
-        <v>1840</v>
-[...3 lines deleted...]
-      </c>
+        <v>1830</v>
+      </c>
+      <c r="C546"/>
       <c r="D546" t="s">
-        <v>13</v>
-[...6 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="E546"/>
+      <c r="F546"/>
       <c r="G546"/>
       <c r="H546">
-        <v>32645226</v>
+        <v>32603144</v>
       </c>
       <c r="I546" t="s">
-        <v>1777</v>
+        <v>1831</v>
       </c>
       <c r="J546" t="s">
         <v>17</v>
       </c>
       <c r="K546" t="s">
-        <v>1841</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="547" spans="1:11">
       <c r="A547">
-        <v>19972</v>
+        <v>2476</v>
       </c>
       <c r="B547" t="s">
-        <v>1842</v>
+        <v>1833</v>
       </c>
       <c r="C547" t="s">
-        <v>1843</v>
+        <v>1834</v>
       </c>
       <c r="D547"/>
       <c r="E547"/>
       <c r="F547"/>
-      <c r="G547"/>
+      <c r="G547" t="s">
+        <v>1685</v>
+      </c>
       <c r="H547">
-        <v>20214787</v>
+        <v>36654552</v>
       </c>
       <c r="I547" t="s">
-        <v>62</v>
+        <v>497</v>
       </c>
       <c r="J547" t="s">
         <v>17</v>
       </c>
       <c r="K547" t="s">
-        <v>1844</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="548" spans="1:11">
       <c r="A548">
-        <v>19977</v>
+        <v>19981</v>
       </c>
       <c r="B548" t="s">
-        <v>1845</v>
+        <v>1836</v>
       </c>
       <c r="C548"/>
-      <c r="D548"/>
-[...5 lines deleted...]
-      </c>
+      <c r="D548" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E548"/>
+      <c r="F548"/>
       <c r="G548"/>
       <c r="H548">
-        <v>39584875</v>
+        <v>34648465</v>
       </c>
       <c r="I548" t="s">
-        <v>553</v>
+        <v>1838</v>
       </c>
       <c r="J548" t="s">
         <v>17</v>
       </c>
       <c r="K548" t="s">
-        <v>1846</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="549" spans="1:11">
       <c r="A549">
-        <v>19979</v>
+        <v>19982</v>
       </c>
       <c r="B549" t="s">
-        <v>1847</v>
+        <v>1840</v>
       </c>
       <c r="C549"/>
-      <c r="D549" t="s">
-[...3 lines deleted...]
-      <c r="F549"/>
+      <c r="D549"/>
+      <c r="E549" t="s">
+        <v>148</v>
+      </c>
+      <c r="F549" t="s">
+        <v>149</v>
+      </c>
       <c r="G549"/>
       <c r="H549">
-        <v>32603144</v>
+        <v>12111069</v>
       </c>
       <c r="I549" t="s">
-        <v>1848</v>
+        <v>62</v>
       </c>
       <c r="J549" t="s">
         <v>17</v>
       </c>
       <c r="K549" t="s">
-        <v>1849</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="550" spans="1:11">
       <c r="A550">
-        <v>2476</v>
+        <v>13417</v>
       </c>
       <c r="B550" t="s">
-        <v>1850</v>
+        <v>1842</v>
       </c>
       <c r="C550" t="s">
-        <v>1851</v>
+        <v>1843</v>
       </c>
       <c r="D550"/>
       <c r="E550"/>
       <c r="F550"/>
-      <c r="G550" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G550"/>
       <c r="H550">
-        <v>36654552</v>
+        <v>34911190</v>
       </c>
       <c r="I550" t="s">
-        <v>503</v>
+        <v>231</v>
       </c>
       <c r="J550" t="s">
         <v>17</v>
       </c>
       <c r="K550" t="s">
-        <v>1852</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="551" spans="1:11">
       <c r="A551">
-        <v>19981</v>
+        <v>2455</v>
       </c>
       <c r="B551" t="s">
-        <v>1853</v>
-[...4 lines deleted...]
-      </c>
+        <v>1845</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1846</v>
+      </c>
+      <c r="D551"/>
       <c r="E551"/>
       <c r="F551"/>
-      <c r="G551"/>
+      <c r="G551" t="s">
+        <v>1847</v>
+      </c>
       <c r="H551">
-        <v>34648465</v>
+        <v>12039345</v>
       </c>
       <c r="I551" t="s">
-        <v>1855</v>
+        <v>40</v>
       </c>
       <c r="J551" t="s">
         <v>17</v>
       </c>
       <c r="K551" t="s">
-        <v>1856</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="552" spans="1:11">
       <c r="A552">
-        <v>19982</v>
+        <v>19991</v>
       </c>
       <c r="B552" t="s">
-        <v>1857</v>
-[...2 lines deleted...]
-      <c r="D552"/>
+        <v>1849</v>
+      </c>
+      <c r="C552" t="s">
+        <v>136</v>
+      </c>
+      <c r="D552" t="s">
+        <v>137</v>
+      </c>
       <c r="E552" t="s">
-        <v>148</v>
+        <v>1850</v>
       </c>
       <c r="F552" t="s">
-        <v>149</v>
+        <v>1851</v>
       </c>
       <c r="G552"/>
       <c r="H552">
-        <v>12111069</v>
+        <v>35411901</v>
       </c>
       <c r="I552" t="s">
-        <v>62</v>
+        <v>1852</v>
       </c>
       <c r="J552" t="s">
         <v>17</v>
       </c>
       <c r="K552" t="s">
-        <v>1858</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="553" spans="1:11">
       <c r="A553">
-        <v>13417</v>
+        <v>19992</v>
       </c>
       <c r="B553" t="s">
-        <v>1859</v>
+        <v>1854</v>
       </c>
       <c r="C553" t="s">
-        <v>1860</v>
+        <v>1855</v>
       </c>
       <c r="D553"/>
       <c r="E553"/>
       <c r="F553"/>
-      <c r="G553"/>
+      <c r="G553" t="s">
+        <v>462</v>
+      </c>
       <c r="H553">
-        <v>34911190</v>
+        <v>39314351</v>
       </c>
       <c r="I553" t="s">
-        <v>231</v>
+        <v>1856</v>
       </c>
       <c r="J553" t="s">
         <v>17</v>
       </c>
       <c r="K553" t="s">
-        <v>1861</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="554" spans="1:11">
       <c r="A554">
-        <v>2455</v>
+        <v>4076</v>
       </c>
       <c r="B554" t="s">
-        <v>1862</v>
-[...4 lines deleted...]
-      <c r="D554"/>
+        <v>1858</v>
+      </c>
+      <c r="C554"/>
+      <c r="D554" t="s">
+        <v>1168</v>
+      </c>
       <c r="E554"/>
-      <c r="F554"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F554" t="s">
+        <v>22</v>
+      </c>
+      <c r="G554"/>
       <c r="H554">
-        <v>12039345</v>
+        <v>19113733</v>
       </c>
       <c r="I554" t="s">
-        <v>40</v>
+        <v>113</v>
       </c>
       <c r="J554" t="s">
         <v>17</v>
       </c>
       <c r="K554" t="s">
-        <v>1865</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="555" spans="1:11">
       <c r="A555">
-        <v>19991</v>
+        <v>19996</v>
       </c>
       <c r="B555" t="s">
-        <v>1866</v>
+        <v>1860</v>
       </c>
       <c r="C555" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="D555" t="s">
-        <v>137</v>
+        <v>90</v>
       </c>
       <c r="E555" t="s">
-        <v>1867</v>
+        <v>324</v>
       </c>
       <c r="F555" t="s">
-        <v>1868</v>
+        <v>29</v>
       </c>
       <c r="G555"/>
       <c r="H555">
-        <v>35411901</v>
+        <v>38374243</v>
       </c>
       <c r="I555" t="s">
-        <v>1869</v>
+        <v>1861</v>
       </c>
       <c r="J555" t="s">
         <v>17</v>
       </c>
       <c r="K555" t="s">
-        <v>1870</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="556" spans="1:11">
       <c r="A556">
-        <v>19992</v>
+        <v>2458</v>
       </c>
       <c r="B556" t="s">
-        <v>1871</v>
+        <v>1863</v>
       </c>
       <c r="C556" t="s">
-        <v>1872</v>
+        <v>1864</v>
       </c>
       <c r="D556"/>
       <c r="E556"/>
-      <c r="F556"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F556" t="s">
+        <v>118</v>
+      </c>
+      <c r="G556"/>
       <c r="H556">
-        <v>39314351</v>
+        <v>36057588</v>
       </c>
       <c r="I556" t="s">
-        <v>1873</v>
+        <v>1865</v>
       </c>
       <c r="J556" t="s">
         <v>17</v>
       </c>
       <c r="K556" t="s">
-        <v>1874</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="557" spans="1:11">
       <c r="A557">
-        <v>4076</v>
+        <v>20000</v>
       </c>
       <c r="B557" t="s">
-        <v>1875</v>
+        <v>1867</v>
       </c>
       <c r="C557"/>
-      <c r="D557" t="s">
-[...2 lines deleted...]
-      <c r="E557"/>
+      <c r="D557"/>
+      <c r="E557" t="s">
+        <v>1868</v>
+      </c>
       <c r="F557" t="s">
-        <v>22</v>
+        <v>410</v>
       </c>
       <c r="G557"/>
       <c r="H557">
-        <v>19113733</v>
+        <v>33394949</v>
       </c>
       <c r="I557" t="s">
-        <v>113</v>
+        <v>1869</v>
       </c>
       <c r="J557" t="s">
         <v>17</v>
       </c>
       <c r="K557" t="s">
-        <v>1876</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="558" spans="1:11">
       <c r="A558">
-        <v>19996</v>
+        <v>20011</v>
       </c>
       <c r="B558" t="s">
-        <v>1877</v>
-[...6 lines deleted...]
-      </c>
+        <v>1871</v>
+      </c>
+      <c r="C558"/>
+      <c r="D558"/>
       <c r="E558" t="s">
-        <v>324</v>
+        <v>792</v>
       </c>
       <c r="F558" t="s">
-        <v>29</v>
+        <v>149</v>
       </c>
       <c r="G558"/>
       <c r="H558">
-        <v>38374243</v>
+        <v>32017484</v>
       </c>
       <c r="I558" t="s">
-        <v>1878</v>
+        <v>62</v>
       </c>
       <c r="J558" t="s">
         <v>17</v>
       </c>
       <c r="K558" t="s">
-        <v>1879</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="559" spans="1:11">
       <c r="A559">
-        <v>2458</v>
+        <v>20014</v>
       </c>
       <c r="B559" t="s">
-        <v>1880</v>
-[...4 lines deleted...]
-      <c r="D559"/>
+        <v>1873</v>
+      </c>
+      <c r="C559"/>
+      <c r="D559" t="s">
+        <v>1637</v>
+      </c>
       <c r="E559"/>
-      <c r="F559" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F559"/>
       <c r="G559"/>
       <c r="H559">
-        <v>36057588</v>
+        <v>6988766</v>
       </c>
       <c r="I559" t="s">
-        <v>1882</v>
+        <v>1874</v>
       </c>
       <c r="J559" t="s">
         <v>17</v>
       </c>
       <c r="K559" t="s">
-        <v>1883</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="560" spans="1:11">
       <c r="A560">
-        <v>20000</v>
+        <v>20023</v>
       </c>
       <c r="B560" t="s">
-        <v>1884</v>
+        <v>1876</v>
       </c>
       <c r="C560"/>
       <c r="D560"/>
       <c r="E560" t="s">
-        <v>1885</v>
+        <v>880</v>
       </c>
       <c r="F560" t="s">
-        <v>416</v>
+        <v>61</v>
       </c>
       <c r="G560"/>
       <c r="H560">
-        <v>33394949</v>
+        <v>37645265</v>
       </c>
       <c r="I560" t="s">
-        <v>1886</v>
+        <v>1877</v>
       </c>
       <c r="J560" t="s">
         <v>17</v>
       </c>
       <c r="K560" t="s">
-        <v>1887</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="561" spans="1:11">
       <c r="A561">
-        <v>20011</v>
+        <v>20028</v>
       </c>
       <c r="B561" t="s">
-        <v>1888</v>
+        <v>1879</v>
       </c>
       <c r="C561"/>
-      <c r="D561"/>
-[...5 lines deleted...]
-      </c>
+      <c r="D561" t="s">
+        <v>1880</v>
+      </c>
+      <c r="E561"/>
+      <c r="F561"/>
       <c r="G561"/>
       <c r="H561">
-        <v>32017484</v>
+        <v>12126730</v>
       </c>
       <c r="I561" t="s">
-        <v>62</v>
+        <v>1022</v>
       </c>
       <c r="J561" t="s">
         <v>17</v>
       </c>
       <c r="K561" t="s">
-        <v>1889</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="562" spans="1:11">
       <c r="A562">
-        <v>20014</v>
+        <v>7384</v>
       </c>
       <c r="B562" t="s">
-        <v>1890</v>
-[...4 lines deleted...]
-      </c>
+        <v>1882</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D562"/>
       <c r="E562"/>
-      <c r="F562"/>
+      <c r="F562" t="s">
+        <v>395</v>
+      </c>
       <c r="G562"/>
       <c r="H562">
-        <v>6988766</v>
+        <v>33719197</v>
       </c>
       <c r="I562" t="s">
-        <v>1891</v>
+        <v>1884</v>
       </c>
       <c r="J562" t="s">
         <v>17</v>
       </c>
       <c r="K562" t="s">
-        <v>1892</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="563" spans="1:11">
       <c r="A563">
-        <v>20023</v>
+        <v>20030</v>
       </c>
       <c r="B563" t="s">
-        <v>1893</v>
+        <v>1886</v>
       </c>
       <c r="C563"/>
-      <c r="D563"/>
-[...5 lines deleted...]
-      </c>
+      <c r="D563" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E563"/>
+      <c r="F563"/>
       <c r="G563"/>
       <c r="H563">
-        <v>37645265</v>
+        <v>31029434</v>
       </c>
       <c r="I563" t="s">
-        <v>1894</v>
+        <v>1030</v>
       </c>
       <c r="J563" t="s">
         <v>17</v>
       </c>
       <c r="K563" t="s">
-        <v>1895</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="564" spans="1:11">
       <c r="A564">
-        <v>20028</v>
+        <v>20032</v>
       </c>
       <c r="B564" t="s">
-        <v>1896</v>
-[...1 lines deleted...]
-      <c r="C564"/>
+        <v>1889</v>
+      </c>
+      <c r="C564" t="s">
+        <v>544</v>
+      </c>
       <c r="D564" t="s">
-        <v>1897</v>
-[...2 lines deleted...]
-      <c r="F564"/>
+        <v>13</v>
+      </c>
+      <c r="E564" t="s">
+        <v>477</v>
+      </c>
+      <c r="F564" t="s">
+        <v>44</v>
+      </c>
       <c r="G564"/>
       <c r="H564">
-        <v>12126730</v>
+        <v>12186062</v>
       </c>
       <c r="I564" t="s">
-        <v>1031</v>
+        <v>140</v>
       </c>
       <c r="J564" t="s">
         <v>17</v>
       </c>
       <c r="K564" t="s">
-        <v>1898</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="565" spans="1:11">
       <c r="A565">
-        <v>7384</v>
+        <v>13434</v>
       </c>
       <c r="B565" t="s">
-        <v>1899</v>
-[...3 lines deleted...]
-      </c>
+        <v>1891</v>
+      </c>
+      <c r="C565"/>
       <c r="D565"/>
-      <c r="E565"/>
+      <c r="E565" t="s">
+        <v>197</v>
+      </c>
       <c r="F565" t="s">
-        <v>343</v>
+        <v>180</v>
       </c>
       <c r="G565"/>
       <c r="H565">
-        <v>33719197</v>
+        <v>31231471</v>
       </c>
       <c r="I565" t="s">
-        <v>1901</v>
+        <v>818</v>
       </c>
       <c r="J565" t="s">
         <v>17</v>
       </c>
       <c r="K565" t="s">
-        <v>1902</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="566" spans="1:11">
       <c r="A566">
-        <v>20030</v>
+        <v>13435</v>
       </c>
       <c r="B566" t="s">
-        <v>1903</v>
+        <v>1893</v>
       </c>
       <c r="C566"/>
-      <c r="D566" t="s">
-[...3 lines deleted...]
-      <c r="F566"/>
+      <c r="D566"/>
+      <c r="E566" t="s">
+        <v>274</v>
+      </c>
+      <c r="F566" t="s">
+        <v>180</v>
+      </c>
       <c r="G566"/>
       <c r="H566">
-        <v>31029434</v>
+        <v>33426486</v>
       </c>
       <c r="I566" t="s">
-        <v>1039</v>
+        <v>35</v>
       </c>
       <c r="J566" t="s">
         <v>17</v>
       </c>
       <c r="K566" t="s">
-        <v>1905</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="567" spans="1:11">
       <c r="A567">
-        <v>20032</v>
+        <v>20036</v>
       </c>
       <c r="B567" t="s">
-        <v>1906</v>
-[...3 lines deleted...]
-      </c>
+        <v>1895</v>
+      </c>
+      <c r="C567"/>
       <c r="D567" t="s">
-        <v>13</v>
-[...6 lines deleted...]
-      </c>
+        <v>1896</v>
+      </c>
+      <c r="E567"/>
+      <c r="F567"/>
       <c r="G567"/>
       <c r="H567">
-        <v>12186062</v>
+        <v>35384692</v>
       </c>
       <c r="I567" t="s">
-        <v>140</v>
+        <v>1897</v>
       </c>
       <c r="J567" t="s">
         <v>17</v>
       </c>
       <c r="K567" t="s">
-        <v>1907</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="568" spans="1:11">
       <c r="A568">
-        <v>13434</v>
+        <v>1019</v>
       </c>
       <c r="B568" t="s">
-        <v>1908</v>
-[...2 lines deleted...]
-      <c r="D568"/>
+        <v>1899</v>
+      </c>
+      <c r="C568" t="s">
+        <v>158</v>
+      </c>
+      <c r="D568" t="s">
+        <v>13</v>
+      </c>
       <c r="E568" t="s">
-        <v>197</v>
+        <v>394</v>
       </c>
       <c r="F568" t="s">
-        <v>180</v>
+        <v>395</v>
       </c>
       <c r="G568"/>
       <c r="H568">
-        <v>31231471</v>
+        <v>38130791</v>
       </c>
       <c r="I568" t="s">
-        <v>827</v>
+        <v>1900</v>
       </c>
       <c r="J568" t="s">
         <v>17</v>
       </c>
       <c r="K568" t="s">
-        <v>1909</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="569" spans="1:11">
       <c r="A569">
-        <v>13435</v>
+        <v>20045</v>
       </c>
       <c r="B569" t="s">
-        <v>1910</v>
-[...2 lines deleted...]
-      <c r="D569"/>
+        <v>1902</v>
+      </c>
+      <c r="C569" t="s">
+        <v>158</v>
+      </c>
+      <c r="D569" t="s">
+        <v>13</v>
+      </c>
       <c r="E569" t="s">
-        <v>274</v>
+        <v>255</v>
       </c>
       <c r="F569" t="s">
-        <v>180</v>
+        <v>15</v>
       </c>
       <c r="G569"/>
       <c r="H569">
-        <v>33426486</v>
+        <v>32932375</v>
       </c>
       <c r="I569" t="s">
-        <v>35</v>
+        <v>1903</v>
       </c>
       <c r="J569" t="s">
         <v>17</v>
       </c>
       <c r="K569" t="s">
-        <v>1911</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="570" spans="1:11">
       <c r="A570">
-        <v>20036</v>
+        <v>316</v>
       </c>
       <c r="B570" t="s">
-        <v>1912</v>
-[...4 lines deleted...]
-      </c>
+        <v>1905</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D570"/>
       <c r="E570"/>
       <c r="F570"/>
-      <c r="G570"/>
+      <c r="G570" t="s">
+        <v>1907</v>
+      </c>
       <c r="H570">
-        <v>35384692</v>
+        <v>32590251</v>
       </c>
       <c r="I570" t="s">
-        <v>1914</v>
+        <v>1908</v>
       </c>
       <c r="J570" t="s">
         <v>17</v>
       </c>
       <c r="K570" t="s">
-        <v>1915</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="571" spans="1:11">
       <c r="A571">
-        <v>1019</v>
+        <v>20051</v>
       </c>
       <c r="B571" t="s">
-        <v>1916</v>
-[...6 lines deleted...]
-      </c>
+        <v>1910</v>
+      </c>
+      <c r="C571"/>
+      <c r="D571"/>
       <c r="E571" t="s">
-        <v>401</v>
+        <v>880</v>
       </c>
       <c r="F571" t="s">
-        <v>343</v>
+        <v>61</v>
       </c>
       <c r="G571"/>
       <c r="H571">
-        <v>38130791</v>
+        <v>42071650</v>
       </c>
       <c r="I571" t="s">
-        <v>1917</v>
+        <v>1911</v>
       </c>
       <c r="J571" t="s">
         <v>17</v>
       </c>
       <c r="K571" t="s">
-        <v>1918</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="572" spans="1:11">
       <c r="A572">
-        <v>20045</v>
+        <v>20052</v>
       </c>
       <c r="B572" t="s">
-        <v>1919</v>
+        <v>1913</v>
       </c>
       <c r="C572" t="s">
         <v>158</v>
       </c>
       <c r="D572" t="s">
         <v>13</v>
       </c>
       <c r="E572" t="s">
-        <v>255</v>
+        <v>288</v>
       </c>
       <c r="F572" t="s">
-        <v>15</v>
+        <v>139</v>
       </c>
       <c r="G572"/>
       <c r="H572">
-        <v>32932375</v>
+        <v>32593794</v>
       </c>
       <c r="I572" t="s">
-        <v>1920</v>
+        <v>1914</v>
       </c>
       <c r="J572" t="s">
         <v>17</v>
       </c>
       <c r="K572" t="s">
-        <v>1921</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="573" spans="1:11">
       <c r="A573">
-        <v>316</v>
+        <v>20053</v>
       </c>
       <c r="B573" t="s">
-        <v>1922</v>
+        <v>1916</v>
       </c>
       <c r="C573" t="s">
-        <v>1923</v>
+        <v>1917</v>
       </c>
       <c r="D573"/>
       <c r="E573"/>
       <c r="F573"/>
-      <c r="G573" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G573"/>
       <c r="H573">
-        <v>32590251</v>
+        <v>32989465</v>
       </c>
       <c r="I573" t="s">
-        <v>1925</v>
+        <v>62</v>
       </c>
       <c r="J573" t="s">
         <v>17</v>
       </c>
       <c r="K573" t="s">
-        <v>1926</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="574" spans="1:11">
       <c r="A574">
-        <v>20051</v>
+        <v>20057</v>
       </c>
       <c r="B574" t="s">
-        <v>1927</v>
+        <v>1919</v>
       </c>
       <c r="C574"/>
       <c r="D574"/>
       <c r="E574" t="s">
-        <v>889</v>
+        <v>33</v>
       </c>
       <c r="F574" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="G574"/>
       <c r="H574">
-        <v>42071650</v>
+        <v>19087078</v>
       </c>
       <c r="I574" t="s">
-        <v>1928</v>
+        <v>588</v>
       </c>
       <c r="J574" t="s">
         <v>17</v>
       </c>
       <c r="K574" t="s">
-        <v>1929</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="575" spans="1:11">
       <c r="A575">
-        <v>20052</v>
+        <v>20068</v>
       </c>
       <c r="B575" t="s">
-        <v>1930</v>
-[...3 lines deleted...]
-      </c>
+        <v>1921</v>
+      </c>
+      <c r="C575"/>
       <c r="D575" t="s">
-        <v>13</v>
-[...6 lines deleted...]
-      </c>
+        <v>1922</v>
+      </c>
+      <c r="E575"/>
+      <c r="F575"/>
       <c r="G575"/>
       <c r="H575">
-        <v>32593794</v>
+        <v>33375678</v>
       </c>
       <c r="I575" t="s">
-        <v>1931</v>
+        <v>1923</v>
       </c>
       <c r="J575" t="s">
         <v>17</v>
       </c>
       <c r="K575" t="s">
-        <v>1932</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="576" spans="1:11">
       <c r="A576">
-        <v>20053</v>
+        <v>20070</v>
       </c>
       <c r="B576" t="s">
-        <v>1933</v>
-[...3 lines deleted...]
-      </c>
+        <v>1925</v>
+      </c>
+      <c r="C576"/>
       <c r="D576"/>
-      <c r="E576"/>
-      <c r="F576"/>
+      <c r="E576" t="s">
+        <v>43</v>
+      </c>
+      <c r="F576" t="s">
+        <v>44</v>
+      </c>
       <c r="G576"/>
       <c r="H576">
-        <v>32989465</v>
+        <v>39840384</v>
       </c>
       <c r="I576" t="s">
-        <v>62</v>
+        <v>546</v>
       </c>
       <c r="J576" t="s">
         <v>17</v>
       </c>
       <c r="K576" t="s">
-        <v>1935</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="577" spans="1:11">
       <c r="A577">
-        <v>20057</v>
+        <v>20071</v>
       </c>
       <c r="B577" t="s">
-        <v>1936</v>
-[...2 lines deleted...]
-      <c r="D577"/>
+        <v>1927</v>
+      </c>
+      <c r="C577" t="s">
+        <v>85</v>
+      </c>
+      <c r="D577" t="s">
+        <v>90</v>
+      </c>
       <c r="E577" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
       <c r="F577" t="s">
-        <v>34</v>
+        <v>112</v>
       </c>
       <c r="G577"/>
       <c r="H577">
-        <v>19087078</v>
+        <v>32438978</v>
       </c>
       <c r="I577" t="s">
-        <v>595</v>
+        <v>45</v>
       </c>
       <c r="J577" t="s">
         <v>17</v>
       </c>
       <c r="K577" t="s">
-        <v>1937</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="578" spans="1:11">
       <c r="A578">
-        <v>20068</v>
+        <v>20072</v>
       </c>
       <c r="B578" t="s">
-        <v>1938</v>
+        <v>1929</v>
       </c>
       <c r="C578"/>
-      <c r="D578" t="s">
-[...3 lines deleted...]
-      <c r="F578"/>
+      <c r="D578"/>
+      <c r="E578" t="s">
+        <v>188</v>
+      </c>
+      <c r="F578" t="s">
+        <v>189</v>
+      </c>
       <c r="G578"/>
       <c r="H578">
-        <v>33375678</v>
+        <v>16177429</v>
       </c>
       <c r="I578" t="s">
-        <v>1940</v>
+        <v>1930</v>
       </c>
       <c r="J578" t="s">
         <v>17</v>
       </c>
       <c r="K578" t="s">
-        <v>1941</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="579" spans="1:11">
       <c r="A579">
-        <v>20070</v>
+        <v>13443</v>
       </c>
       <c r="B579" t="s">
-        <v>1942</v>
+        <v>1932</v>
       </c>
       <c r="C579"/>
       <c r="D579"/>
       <c r="E579" t="s">
-        <v>43</v>
+        <v>197</v>
       </c>
       <c r="F579" t="s">
-        <v>44</v>
+        <v>180</v>
       </c>
       <c r="G579"/>
       <c r="H579">
-        <v>39840384</v>
+        <v>35299139</v>
       </c>
       <c r="I579" t="s">
-        <v>553</v>
+        <v>1933</v>
       </c>
       <c r="J579" t="s">
         <v>17</v>
       </c>
       <c r="K579" t="s">
-        <v>1943</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="580" spans="1:11">
       <c r="A580">
-        <v>20071</v>
+        <v>14291</v>
       </c>
       <c r="B580" t="s">
-        <v>1944</v>
+        <v>1935</v>
       </c>
       <c r="C580" t="s">
-        <v>85</v>
+        <v>646</v>
       </c>
       <c r="D580" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>1936</v>
+      </c>
+      <c r="E580"/>
       <c r="F580" t="s">
-        <v>112</v>
+        <v>76</v>
       </c>
       <c r="G580"/>
       <c r="H580">
-        <v>32438978</v>
+        <v>32834124</v>
       </c>
       <c r="I580" t="s">
-        <v>45</v>
+        <v>1937</v>
       </c>
       <c r="J580" t="s">
         <v>17</v>
       </c>
       <c r="K580" t="s">
-        <v>1945</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="581" spans="1:11">
       <c r="A581">
-        <v>20072</v>
+        <v>20081</v>
       </c>
       <c r="B581" t="s">
-        <v>1946</v>
+        <v>1939</v>
       </c>
       <c r="C581"/>
       <c r="D581"/>
       <c r="E581" t="s">
-        <v>188</v>
+        <v>949</v>
       </c>
       <c r="F581" t="s">
-        <v>189</v>
+        <v>29</v>
       </c>
       <c r="G581"/>
       <c r="H581">
-        <v>16177429</v>
+        <v>42111288</v>
       </c>
       <c r="I581" t="s">
-        <v>1947</v>
+        <v>77</v>
       </c>
       <c r="J581" t="s">
         <v>17</v>
       </c>
       <c r="K581" t="s">
-        <v>1948</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="582" spans="1:11">
       <c r="A582">
-        <v>13443</v>
+        <v>20080</v>
       </c>
       <c r="B582" t="s">
-        <v>1949</v>
-[...1 lines deleted...]
-      <c r="C582"/>
+        <v>1941</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1942</v>
+      </c>
       <c r="D582"/>
-      <c r="E582" t="s">
-[...5 lines deleted...]
-      <c r="G582"/>
+      <c r="E582"/>
+      <c r="F582"/>
+      <c r="G582" t="s">
+        <v>618</v>
+      </c>
       <c r="H582">
-        <v>35299139</v>
+        <v>10600642</v>
       </c>
       <c r="I582" t="s">
-        <v>1950</v>
+        <v>1019</v>
       </c>
       <c r="J582" t="s">
         <v>17</v>
       </c>
       <c r="K582" t="s">
-        <v>1951</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="583" spans="1:11">
       <c r="A583">
-        <v>14291</v>
+        <v>20096</v>
       </c>
       <c r="B583" t="s">
-        <v>1952</v>
-[...10 lines deleted...]
-      </c>
+        <v>1944</v>
+      </c>
+      <c r="C583"/>
+      <c r="D583"/>
+      <c r="E583" t="s">
+        <v>1659</v>
+      </c>
+      <c r="F583"/>
       <c r="G583"/>
       <c r="H583">
-        <v>32834124</v>
+        <v>32274299</v>
       </c>
       <c r="I583" t="s">
-        <v>1954</v>
+        <v>1945</v>
       </c>
       <c r="J583" t="s">
         <v>17</v>
       </c>
       <c r="K583" t="s">
-        <v>1955</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="584" spans="1:11">
       <c r="A584">
-        <v>20081</v>
+        <v>20122</v>
       </c>
       <c r="B584" t="s">
-        <v>1956</v>
-[...2 lines deleted...]
-      <c r="D584"/>
+        <v>1947</v>
+      </c>
+      <c r="C584" t="s">
+        <v>116</v>
+      </c>
+      <c r="D584" t="s">
+        <v>90</v>
+      </c>
       <c r="E584" t="s">
-        <v>958</v>
+        <v>201</v>
       </c>
       <c r="F584" t="s">
-        <v>29</v>
+        <v>139</v>
       </c>
       <c r="G584"/>
       <c r="H584">
-        <v>42111288</v>
+        <v>34520138</v>
       </c>
       <c r="I584" t="s">
-        <v>77</v>
+        <v>1948</v>
       </c>
       <c r="J584" t="s">
         <v>17</v>
       </c>
       <c r="K584" t="s">
-        <v>1957</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="585" spans="1:11">
       <c r="A585">
-        <v>20080</v>
+        <v>20127</v>
       </c>
       <c r="B585" t="s">
-        <v>1958</v>
-[...4 lines deleted...]
-      <c r="D585"/>
+        <v>1950</v>
+      </c>
+      <c r="C585"/>
+      <c r="D585" t="s">
+        <v>1951</v>
+      </c>
       <c r="E585"/>
       <c r="F585"/>
-      <c r="G585" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G585"/>
       <c r="H585">
-        <v>10600642</v>
+        <v>32677127</v>
       </c>
       <c r="I585" t="s">
-        <v>1028</v>
+        <v>1952</v>
       </c>
       <c r="J585" t="s">
         <v>17</v>
       </c>
       <c r="K585" t="s">
-        <v>1960</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="586" spans="1:11">
       <c r="A586">
-        <v>20096</v>
+        <v>20128</v>
       </c>
       <c r="B586" t="s">
-        <v>1961</v>
-[...2 lines deleted...]
-      <c r="D586"/>
+        <v>1954</v>
+      </c>
+      <c r="C586" t="s">
+        <v>116</v>
+      </c>
+      <c r="D586" t="s">
+        <v>90</v>
+      </c>
       <c r="E586" t="s">
-        <v>1674</v>
-[...1 lines deleted...]
-      <c r="F586"/>
+        <v>201</v>
+      </c>
+      <c r="F586" t="s">
+        <v>139</v>
+      </c>
       <c r="G586"/>
       <c r="H586">
-        <v>32274299</v>
+        <v>33577694</v>
       </c>
       <c r="I586" t="s">
-        <v>1962</v>
+        <v>16</v>
       </c>
       <c r="J586" t="s">
         <v>17</v>
       </c>
       <c r="K586" t="s">
-        <v>1963</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="587" spans="1:11">
       <c r="A587">
-        <v>20122</v>
+        <v>20129</v>
       </c>
       <c r="B587" t="s">
-        <v>1964</v>
-[...6 lines deleted...]
-      </c>
+        <v>1956</v>
+      </c>
+      <c r="C587"/>
+      <c r="D587"/>
       <c r="E587" t="s">
-        <v>201</v>
+        <v>760</v>
       </c>
       <c r="F587" t="s">
-        <v>139</v>
+        <v>44</v>
       </c>
       <c r="G587"/>
       <c r="H587">
-        <v>34520138</v>
+        <v>33933287</v>
       </c>
       <c r="I587" t="s">
-        <v>1965</v>
+        <v>1957</v>
       </c>
       <c r="J587" t="s">
         <v>17</v>
       </c>
       <c r="K587" t="s">
-        <v>1966</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="588" spans="1:11">
       <c r="A588">
-        <v>20127</v>
+        <v>583</v>
       </c>
       <c r="B588" t="s">
-        <v>1967</v>
-[...4 lines deleted...]
-      </c>
+        <v>1959</v>
+      </c>
+      <c r="C588" t="s">
+        <v>461</v>
+      </c>
+      <c r="D588"/>
       <c r="E588"/>
       <c r="F588"/>
-      <c r="G588"/>
+      <c r="G588" t="s">
+        <v>462</v>
+      </c>
       <c r="H588">
-        <v>32677127</v>
+        <v>6555415</v>
       </c>
       <c r="I588" t="s">
-        <v>1969</v>
+        <v>1960</v>
       </c>
       <c r="J588" t="s">
         <v>17</v>
       </c>
       <c r="K588" t="s">
-        <v>1970</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="589" spans="1:11">
       <c r="A589">
-        <v>20128</v>
+        <v>4229</v>
       </c>
       <c r="B589" t="s">
-        <v>1971</v>
+        <v>1962</v>
       </c>
       <c r="C589" t="s">
         <v>116</v>
       </c>
       <c r="D589" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>1168</v>
+      </c>
+      <c r="E589"/>
       <c r="F589" t="s">
-        <v>139</v>
+        <v>22</v>
       </c>
       <c r="G589"/>
       <c r="H589">
-        <v>33577694</v>
+        <v>36959739</v>
       </c>
       <c r="I589" t="s">
-        <v>16</v>
+        <v>497</v>
       </c>
       <c r="J589" t="s">
         <v>17</v>
       </c>
       <c r="K589" t="s">
-        <v>1972</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="590" spans="1:11">
       <c r="A590">
-        <v>20129</v>
+        <v>4230</v>
       </c>
       <c r="B590" t="s">
-        <v>1973</v>
-[...5 lines deleted...]
-      </c>
+        <v>1964</v>
+      </c>
+      <c r="C590" t="s">
+        <v>27</v>
+      </c>
+      <c r="D590" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E590"/>
       <c r="F590" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G590"/>
       <c r="H590">
-        <v>33933287</v>
+        <v>32381172</v>
       </c>
       <c r="I590" t="s">
-        <v>1974</v>
+        <v>1708</v>
       </c>
       <c r="J590" t="s">
         <v>17</v>
       </c>
       <c r="K590" t="s">
-        <v>1975</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="591" spans="1:11">
       <c r="A591">
-        <v>583</v>
+        <v>14315</v>
       </c>
       <c r="B591" t="s">
-        <v>1976</v>
-[...3 lines deleted...]
-      </c>
+        <v>1966</v>
+      </c>
+      <c r="C591"/>
       <c r="D591"/>
-      <c r="E591"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E591" t="s">
+        <v>201</v>
+      </c>
+      <c r="F591" t="s">
+        <v>139</v>
+      </c>
+      <c r="G591"/>
       <c r="H591">
-        <v>6555415</v>
+        <v>33578317</v>
       </c>
       <c r="I591" t="s">
-        <v>1977</v>
+        <v>16</v>
       </c>
       <c r="J591" t="s">
         <v>17</v>
       </c>
       <c r="K591" t="s">
-        <v>1978</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="592" spans="1:11">
       <c r="A592">
-        <v>4229</v>
+        <v>20145</v>
       </c>
       <c r="B592" t="s">
-        <v>1979</v>
+        <v>1968</v>
       </c>
       <c r="C592" t="s">
-        <v>116</v>
+        <v>27</v>
       </c>
       <c r="D592" t="s">
-        <v>1177</v>
+        <v>234</v>
       </c>
       <c r="E592"/>
-      <c r="F592" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F592"/>
       <c r="G592"/>
       <c r="H592">
-        <v>36959739</v>
+        <v>34626984</v>
       </c>
       <c r="I592" t="s">
-        <v>503</v>
+        <v>1969</v>
       </c>
       <c r="J592" t="s">
         <v>17</v>
       </c>
       <c r="K592" t="s">
-        <v>1980</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="593" spans="1:11">
       <c r="A593">
-        <v>4230</v>
+        <v>20149</v>
       </c>
       <c r="B593" t="s">
-        <v>1981</v>
-[...7 lines deleted...]
-      <c r="E593"/>
+        <v>1971</v>
+      </c>
+      <c r="C593"/>
+      <c r="D593"/>
+      <c r="E593" t="s">
+        <v>1972</v>
+      </c>
       <c r="F593" t="s">
-        <v>22</v>
+        <v>633</v>
       </c>
       <c r="G593"/>
       <c r="H593">
-        <v>32381172</v>
+        <v>32899542</v>
       </c>
       <c r="I593" t="s">
-        <v>1723</v>
+        <v>62</v>
       </c>
       <c r="J593" t="s">
         <v>17</v>
       </c>
       <c r="K593" t="s">
-        <v>1982</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="594" spans="1:11">
       <c r="A594">
-        <v>14315</v>
+        <v>20151</v>
       </c>
       <c r="B594" t="s">
-        <v>1983</v>
+        <v>1974</v>
       </c>
       <c r="C594"/>
       <c r="D594"/>
       <c r="E594" t="s">
-        <v>201</v>
+        <v>1147</v>
       </c>
       <c r="F594" t="s">
-        <v>139</v>
+        <v>34</v>
       </c>
       <c r="G594"/>
       <c r="H594">
-        <v>33578317</v>
+        <v>32705995</v>
       </c>
       <c r="I594" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="J594" t="s">
         <v>17</v>
       </c>
       <c r="K594" t="s">
-        <v>1984</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="595" spans="1:11">
       <c r="A595">
-        <v>20145</v>
+        <v>20152</v>
       </c>
       <c r="B595" t="s">
-        <v>1985</v>
-[...8 lines deleted...]
-      <c r="F595"/>
+        <v>1976</v>
+      </c>
+      <c r="C595"/>
+      <c r="D595"/>
+      <c r="E595" t="s">
+        <v>43</v>
+      </c>
+      <c r="F595" t="s">
+        <v>44</v>
+      </c>
       <c r="G595"/>
       <c r="H595">
-        <v>34626984</v>
+        <v>11036718</v>
       </c>
       <c r="I595" t="s">
-        <v>1986</v>
+        <v>1977</v>
       </c>
       <c r="J595" t="s">
         <v>17</v>
       </c>
       <c r="K595" t="s">
-        <v>1987</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="596" spans="1:11">
       <c r="A596">
-        <v>20149</v>
+        <v>8645</v>
       </c>
       <c r="B596" t="s">
-        <v>1988</v>
-[...1 lines deleted...]
-      <c r="C596"/>
+        <v>1979</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1980</v>
+      </c>
       <c r="D596"/>
-      <c r="E596" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E596"/>
+      <c r="F596"/>
       <c r="G596"/>
       <c r="H596">
-        <v>32899542</v>
+        <v>38540715</v>
       </c>
       <c r="I596" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="J596" t="s">
         <v>17</v>
       </c>
       <c r="K596" t="s">
-        <v>1990</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="597" spans="1:11">
       <c r="A597">
-        <v>20151</v>
+        <v>20158</v>
       </c>
       <c r="B597" t="s">
-        <v>1991</v>
-[...9 lines deleted...]
-      <c r="G597"/>
+        <v>1982</v>
+      </c>
+      <c r="C597" t="s">
+        <v>116</v>
+      </c>
+      <c r="D597" t="s">
+        <v>1983</v>
+      </c>
+      <c r="E597"/>
+      <c r="F597"/>
+      <c r="G597" t="s">
+        <v>1984</v>
+      </c>
       <c r="H597">
-        <v>32705995</v>
+        <v>35761397</v>
       </c>
       <c r="I597" t="s">
-        <v>40</v>
+        <v>1985</v>
       </c>
       <c r="J597" t="s">
         <v>17</v>
       </c>
       <c r="K597" t="s">
-        <v>1992</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="598" spans="1:11">
       <c r="A598">
-        <v>20152</v>
+        <v>20168</v>
       </c>
       <c r="B598" t="s">
-        <v>1993</v>
-[...2 lines deleted...]
-      <c r="D598"/>
+        <v>1987</v>
+      </c>
+      <c r="C598" t="s">
+        <v>65</v>
+      </c>
+      <c r="D598" t="s">
+        <v>13</v>
+      </c>
       <c r="E598" t="s">
-        <v>43</v>
+        <v>201</v>
       </c>
       <c r="F598" t="s">
-        <v>44</v>
+        <v>139</v>
       </c>
       <c r="G598"/>
       <c r="H598">
-        <v>11036718</v>
+        <v>39583936</v>
       </c>
       <c r="I598" t="s">
-        <v>1994</v>
+        <v>1988</v>
       </c>
       <c r="J598" t="s">
         <v>17</v>
       </c>
       <c r="K598" t="s">
-        <v>1995</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="599" spans="1:11">
       <c r="A599">
-        <v>8645</v>
+        <v>20177</v>
       </c>
       <c r="B599" t="s">
-        <v>1996</v>
+        <v>1990</v>
       </c>
       <c r="C599" t="s">
-        <v>1997</v>
-[...1 lines deleted...]
-      <c r="D599"/>
+        <v>20</v>
+      </c>
+      <c r="D599" t="s">
+        <v>1991</v>
+      </c>
       <c r="E599"/>
-      <c r="F599"/>
+      <c r="F599" t="s">
+        <v>92</v>
+      </c>
       <c r="G599"/>
       <c r="H599">
-        <v>38540715</v>
+        <v>33695504</v>
       </c>
       <c r="I599" t="s">
-        <v>53</v>
+        <v>1992</v>
       </c>
       <c r="J599" t="s">
         <v>17</v>
       </c>
       <c r="K599" t="s">
-        <v>1998</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="600" spans="1:11">
       <c r="A600">
-        <v>20158</v>
+        <v>14321</v>
       </c>
       <c r="B600" t="s">
-        <v>1999</v>
+        <v>1994</v>
       </c>
       <c r="C600" t="s">
-        <v>116</v>
+        <v>544</v>
       </c>
       <c r="D600" t="s">
-        <v>2000</v>
-[...5 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="E600" t="s">
+        <v>429</v>
+      </c>
+      <c r="F600" t="s">
+        <v>76</v>
+      </c>
+      <c r="G600"/>
       <c r="H600">
-        <v>35761397</v>
+        <v>33592990</v>
       </c>
       <c r="I600" t="s">
-        <v>2002</v>
+        <v>16</v>
       </c>
       <c r="J600" t="s">
         <v>17</v>
       </c>
       <c r="K600" t="s">
-        <v>2003</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="601" spans="1:11">
       <c r="A601">
-        <v>20168</v>
+        <v>20182</v>
       </c>
       <c r="B601" t="s">
-        <v>2004</v>
-[...3 lines deleted...]
-      </c>
+        <v>1996</v>
+      </c>
+      <c r="C601"/>
       <c r="D601" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>349</v>
+      </c>
+      <c r="E601"/>
       <c r="F601" t="s">
-        <v>139</v>
+        <v>175</v>
       </c>
       <c r="G601"/>
       <c r="H601">
-        <v>39583936</v>
+        <v>20424743</v>
       </c>
       <c r="I601" t="s">
-        <v>2005</v>
+        <v>1997</v>
       </c>
       <c r="J601" t="s">
         <v>17</v>
       </c>
       <c r="K601" t="s">
-        <v>2006</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="602" spans="1:11">
       <c r="A602">
-        <v>20177</v>
+        <v>20183</v>
       </c>
       <c r="B602" t="s">
-        <v>2007</v>
+        <v>1999</v>
       </c>
       <c r="C602" t="s">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="D602" t="s">
-        <v>2008</v>
+        <v>2000</v>
       </c>
       <c r="E602"/>
-      <c r="F602" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F602"/>
       <c r="G602"/>
       <c r="H602">
-        <v>33695504</v>
+        <v>38691360</v>
       </c>
       <c r="I602" t="s">
-        <v>2009</v>
+        <v>2001</v>
       </c>
       <c r="J602" t="s">
         <v>17</v>
       </c>
       <c r="K602" t="s">
-        <v>2010</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="603" spans="1:11">
       <c r="A603">
-        <v>14321</v>
+        <v>20188</v>
       </c>
       <c r="B603" t="s">
-        <v>2011</v>
+        <v>2003</v>
       </c>
       <c r="C603" t="s">
-        <v>551</v>
-[...10 lines deleted...]
-      <c r="G603"/>
+        <v>994</v>
+      </c>
+      <c r="D603"/>
+      <c r="E603"/>
+      <c r="F603"/>
+      <c r="G603" t="s">
+        <v>748</v>
+      </c>
       <c r="H603">
-        <v>33592990</v>
+        <v>32630617</v>
       </c>
       <c r="I603" t="s">
-        <v>16</v>
+        <v>140</v>
       </c>
       <c r="J603" t="s">
         <v>17</v>
       </c>
       <c r="K603" t="s">
-        <v>2012</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="604" spans="1:11">
       <c r="A604">
-        <v>20182</v>
+        <v>20190</v>
       </c>
       <c r="B604" t="s">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="C604"/>
+        <v>2005</v>
+      </c>
+      <c r="C604" t="s">
+        <v>377</v>
+      </c>
       <c r="D604" t="s">
-        <v>355</v>
-[...1 lines deleted...]
-      <c r="E604"/>
+        <v>90</v>
+      </c>
+      <c r="E604" t="s">
+        <v>288</v>
+      </c>
       <c r="F604" t="s">
-        <v>175</v>
+        <v>139</v>
       </c>
       <c r="G604"/>
       <c r="H604">
-        <v>20424743</v>
+        <v>38661165</v>
       </c>
       <c r="I604" t="s">
-        <v>2014</v>
+        <v>2006</v>
       </c>
       <c r="J604" t="s">
         <v>17</v>
       </c>
       <c r="K604" t="s">
-        <v>2015</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="605" spans="1:11">
       <c r="A605">
-        <v>20183</v>
+        <v>6110</v>
       </c>
       <c r="B605" t="s">
-        <v>2016</v>
-[...8 lines deleted...]
-      <c r="F605"/>
+        <v>2008</v>
+      </c>
+      <c r="C605"/>
+      <c r="D605"/>
+      <c r="E605" t="s">
+        <v>159</v>
+      </c>
+      <c r="F605" t="s">
+        <v>92</v>
+      </c>
       <c r="G605"/>
       <c r="H605">
-        <v>38691360</v>
+        <v>20224779</v>
       </c>
       <c r="I605" t="s">
-        <v>2018</v>
+        <v>1758</v>
       </c>
       <c r="J605" t="s">
         <v>17</v>
       </c>
       <c r="K605" t="s">
-        <v>2019</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="606" spans="1:11">
       <c r="A606">
-        <v>20188</v>
+        <v>20204</v>
       </c>
       <c r="B606" t="s">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="C606" t="s">
-        <v>1003</v>
+        <v>2011</v>
       </c>
       <c r="D606"/>
       <c r="E606"/>
-      <c r="F606"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F606" t="s">
+        <v>329</v>
+      </c>
+      <c r="G606"/>
       <c r="H606">
-        <v>32630617</v>
+        <v>14000214</v>
       </c>
       <c r="I606" t="s">
-        <v>140</v>
+        <v>231</v>
       </c>
       <c r="J606" t="s">
         <v>17</v>
       </c>
       <c r="K606" t="s">
-        <v>2021</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="607" spans="1:11">
       <c r="A607">
-        <v>20190</v>
+        <v>20206</v>
       </c>
       <c r="B607" t="s">
-        <v>2022</v>
-[...6 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="C607"/>
+      <c r="D607"/>
       <c r="E607" t="s">
-        <v>288</v>
+        <v>1972</v>
       </c>
       <c r="F607" t="s">
-        <v>139</v>
+        <v>633</v>
       </c>
       <c r="G607"/>
       <c r="H607">
-        <v>38661165</v>
+        <v>33924296</v>
       </c>
       <c r="I607" t="s">
-        <v>2023</v>
+        <v>2014</v>
       </c>
       <c r="J607" t="s">
         <v>17</v>
       </c>
       <c r="K607" t="s">
-        <v>2024</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="608" spans="1:11">
       <c r="A608">
-        <v>6110</v>
+        <v>2350</v>
       </c>
       <c r="B608" t="s">
-        <v>2025</v>
-[...1 lines deleted...]
-      <c r="C608"/>
+        <v>2016</v>
+      </c>
+      <c r="C608" t="s">
+        <v>2017</v>
+      </c>
       <c r="D608"/>
-      <c r="E608" t="s">
-[...5 lines deleted...]
-      <c r="G608"/>
+      <c r="E608"/>
+      <c r="F608"/>
+      <c r="G608" t="s">
+        <v>1847</v>
+      </c>
       <c r="H608">
-        <v>20224779</v>
+        <v>31337331</v>
       </c>
       <c r="I608" t="s">
-        <v>1774</v>
+        <v>2018</v>
       </c>
       <c r="J608" t="s">
         <v>17</v>
       </c>
       <c r="K608" t="s">
-        <v>2026</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="609" spans="1:11">
       <c r="A609">
-        <v>20204</v>
+        <v>20209</v>
       </c>
       <c r="B609" t="s">
-        <v>2027</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="C609"/>
       <c r="D609"/>
-      <c r="E609"/>
+      <c r="E609" t="s">
+        <v>421</v>
+      </c>
       <c r="F609" t="s">
-        <v>329</v>
+        <v>422</v>
       </c>
       <c r="G609"/>
       <c r="H609">
-        <v>14000214</v>
+        <v>36675393</v>
       </c>
       <c r="I609" t="s">
-        <v>231</v>
+        <v>497</v>
       </c>
       <c r="J609" t="s">
         <v>17</v>
       </c>
       <c r="K609" t="s">
-        <v>2029</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="610" spans="1:11">
       <c r="A610">
-        <v>20206</v>
+        <v>20210</v>
       </c>
       <c r="B610" t="s">
-        <v>2030</v>
+        <v>2022</v>
       </c>
       <c r="C610"/>
       <c r="D610"/>
       <c r="E610" t="s">
-        <v>1989</v>
+        <v>760</v>
       </c>
       <c r="F610" t="s">
-        <v>641</v>
+        <v>44</v>
       </c>
       <c r="G610"/>
       <c r="H610">
-        <v>33924296</v>
+        <v>12150942</v>
       </c>
       <c r="I610" t="s">
-        <v>2031</v>
+        <v>62</v>
       </c>
       <c r="J610" t="s">
         <v>17</v>
       </c>
       <c r="K610" t="s">
-        <v>2032</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="611" spans="1:11">
       <c r="A611">
-        <v>2350</v>
+        <v>20216</v>
       </c>
       <c r="B611" t="s">
-        <v>2033</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="C611"/>
       <c r="D611"/>
-      <c r="E611"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E611" t="s">
+        <v>2025</v>
+      </c>
+      <c r="F611" t="s">
+        <v>1798</v>
+      </c>
+      <c r="G611"/>
       <c r="H611">
-        <v>31337331</v>
+        <v>31415957</v>
       </c>
       <c r="I611" t="s">
-        <v>2035</v>
+        <v>2026</v>
       </c>
       <c r="J611" t="s">
         <v>17</v>
       </c>
       <c r="K611" t="s">
-        <v>2036</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="612" spans="1:11">
       <c r="A612">
-        <v>20209</v>
+        <v>394</v>
       </c>
       <c r="B612" t="s">
-        <v>2037</v>
-[...2 lines deleted...]
-      <c r="D612"/>
+        <v>2028</v>
+      </c>
+      <c r="C612" t="s">
+        <v>158</v>
+      </c>
+      <c r="D612" t="s">
+        <v>13</v>
+      </c>
       <c r="E612" t="s">
-        <v>427</v>
+        <v>288</v>
       </c>
       <c r="F612" t="s">
-        <v>428</v>
+        <v>139</v>
       </c>
       <c r="G612"/>
       <c r="H612">
-        <v>36675393</v>
+        <v>35687861</v>
       </c>
       <c r="I612" t="s">
-        <v>503</v>
+        <v>634</v>
       </c>
       <c r="J612" t="s">
         <v>17</v>
       </c>
       <c r="K612" t="s">
-        <v>2038</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="613" spans="1:11">
       <c r="A613">
-        <v>20210</v>
+        <v>8743</v>
       </c>
       <c r="B613" t="s">
-        <v>2039</v>
-[...2 lines deleted...]
-      <c r="D613"/>
+        <v>2030</v>
+      </c>
+      <c r="C613" t="s">
+        <v>27</v>
+      </c>
+      <c r="D613" t="s">
+        <v>90</v>
+      </c>
       <c r="E613" t="s">
-        <v>769</v>
+        <v>429</v>
       </c>
       <c r="F613" t="s">
-        <v>44</v>
+        <v>76</v>
       </c>
       <c r="G613"/>
       <c r="H613">
-        <v>12150942</v>
+        <v>39128823</v>
       </c>
       <c r="I613" t="s">
-        <v>62</v>
+        <v>588</v>
       </c>
       <c r="J613" t="s">
         <v>17</v>
       </c>
       <c r="K613" t="s">
-        <v>2040</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="614" spans="1:11">
       <c r="A614">
-        <v>20216</v>
+        <v>20228</v>
       </c>
       <c r="B614" t="s">
-        <v>2041</v>
-[...1 lines deleted...]
-      <c r="C614"/>
+        <v>2032</v>
+      </c>
+      <c r="C614" t="s">
+        <v>2033</v>
+      </c>
       <c r="D614"/>
-      <c r="E614" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E614"/>
+      <c r="F614"/>
       <c r="G614"/>
       <c r="H614">
-        <v>31415957</v>
+        <v>34959569</v>
       </c>
       <c r="I614" t="s">
-        <v>2043</v>
+        <v>1192</v>
       </c>
       <c r="J614" t="s">
         <v>17</v>
       </c>
       <c r="K614" t="s">
-        <v>2044</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="615" spans="1:11">
       <c r="A615">
-        <v>394</v>
+        <v>20231</v>
       </c>
       <c r="B615" t="s">
-        <v>2045</v>
-[...3 lines deleted...]
-      </c>
+        <v>2035</v>
+      </c>
+      <c r="C615"/>
       <c r="D615" t="s">
-        <v>13</v>
-[...6 lines deleted...]
-      </c>
+        <v>2036</v>
+      </c>
+      <c r="E615"/>
+      <c r="F615"/>
       <c r="G615"/>
       <c r="H615">
-        <v>35687861</v>
+        <v>37510564</v>
       </c>
       <c r="I615" t="s">
-        <v>642</v>
+        <v>2037</v>
       </c>
       <c r="J615" t="s">
         <v>17</v>
       </c>
       <c r="K615" t="s">
-        <v>2046</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="616" spans="1:11">
       <c r="A616">
-        <v>8743</v>
+        <v>2625</v>
       </c>
       <c r="B616" t="s">
-        <v>2047</v>
+        <v>2039</v>
       </c>
       <c r="C616" t="s">
-        <v>27</v>
-[...10 lines deleted...]
-      <c r="G616"/>
+        <v>2040</v>
+      </c>
+      <c r="D616"/>
+      <c r="E616"/>
+      <c r="F616"/>
+      <c r="G616" t="s">
+        <v>2041</v>
+      </c>
       <c r="H616">
-        <v>39128823</v>
+        <v>39137896</v>
       </c>
       <c r="I616" t="s">
-        <v>595</v>
+        <v>2042</v>
       </c>
       <c r="J616" t="s">
         <v>17</v>
       </c>
       <c r="K616" t="s">
-        <v>2048</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="617" spans="1:11">
       <c r="A617">
-        <v>20228</v>
+        <v>20234</v>
       </c>
       <c r="B617" t="s">
-        <v>2049</v>
+        <v>2044</v>
       </c>
       <c r="C617" t="s">
-        <v>2050</v>
-[...3 lines deleted...]
-      <c r="F617"/>
+        <v>282</v>
+      </c>
+      <c r="D617" t="s">
+        <v>137</v>
+      </c>
+      <c r="E617" t="s">
+        <v>14</v>
+      </c>
+      <c r="F617" t="s">
+        <v>15</v>
+      </c>
       <c r="G617"/>
       <c r="H617">
-        <v>34959569</v>
+        <v>39706100</v>
       </c>
       <c r="I617" t="s">
-        <v>1201</v>
+        <v>2045</v>
       </c>
       <c r="J617" t="s">
         <v>17</v>
       </c>
       <c r="K617" t="s">
-        <v>2051</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="618" spans="1:11">
       <c r="A618">
-        <v>20231</v>
+        <v>20242</v>
       </c>
       <c r="B618" t="s">
-        <v>2052</v>
+        <v>2047</v>
       </c>
       <c r="C618"/>
-      <c r="D618" t="s">
-[...3 lines deleted...]
-      <c r="F618"/>
+      <c r="D618"/>
+      <c r="E618" t="s">
+        <v>880</v>
+      </c>
+      <c r="F618" t="s">
+        <v>61</v>
+      </c>
       <c r="G618"/>
       <c r="H618">
-        <v>37510564</v>
+        <v>37725899</v>
       </c>
       <c r="I618" t="s">
-        <v>2054</v>
+        <v>2048</v>
       </c>
       <c r="J618" t="s">
         <v>17</v>
       </c>
       <c r="K618" t="s">
-        <v>2055</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="619" spans="1:11">
       <c r="A619">
-        <v>2625</v>
+        <v>20255</v>
       </c>
       <c r="B619" t="s">
-        <v>2056</v>
-[...9 lines deleted...]
-      </c>
+        <v>2050</v>
+      </c>
+      <c r="C619"/>
+      <c r="D619" t="s">
+        <v>137</v>
+      </c>
+      <c r="E619" t="s">
+        <v>457</v>
+      </c>
+      <c r="F619" t="s">
+        <v>189</v>
+      </c>
+      <c r="G619"/>
       <c r="H619">
-        <v>39137896</v>
+        <v>39477781</v>
       </c>
       <c r="I619" t="s">
-        <v>2059</v>
+        <v>113</v>
       </c>
       <c r="J619" t="s">
         <v>17</v>
       </c>
       <c r="K619" t="s">
-        <v>2060</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="620" spans="1:11">
       <c r="A620">
-        <v>20234</v>
+        <v>14336</v>
       </c>
       <c r="B620" t="s">
-        <v>2061</v>
-[...6 lines deleted...]
-      </c>
+        <v>2052</v>
+      </c>
+      <c r="C620"/>
+      <c r="D620"/>
       <c r="E620" t="s">
-        <v>14</v>
+        <v>197</v>
       </c>
       <c r="F620" t="s">
-        <v>15</v>
+        <v>180</v>
       </c>
       <c r="G620"/>
       <c r="H620">
-        <v>39706100</v>
+        <v>42185342</v>
       </c>
       <c r="I620" t="s">
-        <v>2062</v>
+        <v>2053</v>
       </c>
       <c r="J620" t="s">
         <v>17</v>
       </c>
       <c r="K620" t="s">
-        <v>2063</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="621" spans="1:11">
       <c r="A621">
-        <v>20242</v>
+        <v>20258</v>
       </c>
       <c r="B621" t="s">
-        <v>2064</v>
+        <v>2055</v>
       </c>
       <c r="C621"/>
-      <c r="D621"/>
-[...5 lines deleted...]
-      </c>
+      <c r="D621" t="s">
+        <v>1681</v>
+      </c>
+      <c r="E621"/>
+      <c r="F621"/>
       <c r="G621"/>
       <c r="H621">
-        <v>37725899</v>
+        <v>32804686</v>
       </c>
       <c r="I621" t="s">
-        <v>2065</v>
+        <v>62</v>
       </c>
       <c r="J621" t="s">
         <v>17</v>
       </c>
       <c r="K621" t="s">
-        <v>2066</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="622" spans="1:11">
       <c r="A622">
-        <v>20255</v>
+        <v>750</v>
       </c>
       <c r="B622" t="s">
-        <v>2067</v>
-[...11 lines deleted...]
-      <c r="G622"/>
+        <v>2057</v>
+      </c>
+      <c r="C622" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D622"/>
+      <c r="E622"/>
+      <c r="F622"/>
+      <c r="G622" t="s">
+        <v>320</v>
+      </c>
       <c r="H622">
-        <v>39477781</v>
+        <v>12165291</v>
       </c>
       <c r="I622" t="s">
-        <v>113</v>
+        <v>1022</v>
       </c>
       <c r="J622" t="s">
         <v>17</v>
       </c>
       <c r="K622" t="s">
-        <v>2068</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="623" spans="1:11">
       <c r="A623">
-        <v>14336</v>
+        <v>20268</v>
       </c>
       <c r="B623" t="s">
-        <v>2069</v>
-[...2 lines deleted...]
-      <c r="D623"/>
+        <v>2060</v>
+      </c>
+      <c r="C623" t="s">
+        <v>85</v>
+      </c>
+      <c r="D623" t="s">
+        <v>90</v>
+      </c>
       <c r="E623" t="s">
-        <v>197</v>
+        <v>14</v>
       </c>
       <c r="F623" t="s">
-        <v>180</v>
+        <v>15</v>
       </c>
       <c r="G623"/>
       <c r="H623">
-        <v>42185342</v>
+        <v>39196269</v>
       </c>
       <c r="I623" t="s">
-        <v>2070</v>
+        <v>1900</v>
       </c>
       <c r="J623" t="s">
         <v>17</v>
       </c>
       <c r="K623" t="s">
-        <v>2071</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="624" spans="1:11">
       <c r="A624">
-        <v>20258</v>
+        <v>20269</v>
       </c>
       <c r="B624" t="s">
-        <v>2072</v>
+        <v>2062</v>
       </c>
       <c r="C624"/>
-      <c r="D624" t="s">
-[...3 lines deleted...]
-      <c r="F624"/>
+      <c r="D624"/>
+      <c r="E624" t="s">
+        <v>2063</v>
+      </c>
+      <c r="F624" t="s">
+        <v>67</v>
+      </c>
       <c r="G624"/>
       <c r="H624">
-        <v>32804686</v>
+        <v>38618506</v>
       </c>
       <c r="I624" t="s">
-        <v>62</v>
+        <v>1861</v>
       </c>
       <c r="J624" t="s">
         <v>17</v>
       </c>
       <c r="K624" t="s">
-        <v>2073</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="625" spans="1:11">
       <c r="A625">
-        <v>750</v>
+        <v>20278</v>
       </c>
       <c r="B625" t="s">
-        <v>2074</v>
+        <v>2065</v>
       </c>
       <c r="C625" t="s">
-        <v>2075</v>
+        <v>2066</v>
       </c>
       <c r="D625"/>
       <c r="E625"/>
       <c r="F625"/>
-      <c r="G625" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G625"/>
       <c r="H625">
-        <v>12165291</v>
+        <v>38322144</v>
       </c>
       <c r="I625" t="s">
-        <v>1031</v>
+        <v>2067</v>
       </c>
       <c r="J625" t="s">
         <v>17</v>
       </c>
       <c r="K625" t="s">
-        <v>2076</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="626" spans="1:11">
       <c r="A626">
-        <v>20268</v>
+        <v>20282</v>
       </c>
       <c r="B626" t="s">
-        <v>2077</v>
-[...15 lines deleted...]
-        <v>39196269</v>
+        <v>2069</v>
+      </c>
+      <c r="C626"/>
+      <c r="D626"/>
+      <c r="E626"/>
+      <c r="F626"/>
+      <c r="G626" t="s">
+        <v>402</v>
+      </c>
+      <c r="H626" t="s">
+        <v>2070</v>
       </c>
       <c r="I626" t="s">
-        <v>1917</v>
+        <v>2071</v>
       </c>
       <c r="J626" t="s">
         <v>17</v>
       </c>
       <c r="K626" t="s">
-        <v>2078</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="627" spans="1:11">
       <c r="A627">
-        <v>20269</v>
+        <v>3316</v>
       </c>
       <c r="B627" t="s">
-        <v>2079</v>
-[...2 lines deleted...]
-      <c r="D627"/>
+        <v>2073</v>
+      </c>
+      <c r="C627" t="s">
+        <v>116</v>
+      </c>
+      <c r="D627" t="s">
+        <v>90</v>
+      </c>
       <c r="E627" t="s">
-        <v>2080</v>
+        <v>75</v>
       </c>
       <c r="F627" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="G627"/>
       <c r="H627">
-        <v>38618506</v>
+        <v>36616633</v>
       </c>
       <c r="I627" t="s">
-        <v>1878</v>
+        <v>275</v>
       </c>
       <c r="J627" t="s">
         <v>17</v>
       </c>
       <c r="K627" t="s">
-        <v>2081</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="628" spans="1:11">
       <c r="A628">
-        <v>20278</v>
+        <v>20285</v>
       </c>
       <c r="B628" t="s">
-        <v>2082</v>
+        <v>2075</v>
       </c>
       <c r="C628" t="s">
-        <v>2083</v>
-[...1 lines deleted...]
-      <c r="D628"/>
+        <v>116</v>
+      </c>
+      <c r="D628" t="s">
+        <v>2076</v>
+      </c>
       <c r="E628"/>
-      <c r="F628"/>
+      <c r="F628" t="s">
+        <v>139</v>
+      </c>
       <c r="G628"/>
       <c r="H628">
-        <v>38322144</v>
+        <v>39266071</v>
       </c>
       <c r="I628" t="s">
-        <v>2084</v>
+        <v>546</v>
       </c>
       <c r="J628" t="s">
         <v>17</v>
       </c>
       <c r="K628" t="s">
-        <v>2085</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="629" spans="1:11">
       <c r="A629">
-        <v>20282</v>
+        <v>20286</v>
       </c>
       <c r="B629" t="s">
-        <v>2086</v>
-[...9 lines deleted...]
-        <v>2087</v>
+        <v>2078</v>
+      </c>
+      <c r="C629" t="s">
+        <v>116</v>
+      </c>
+      <c r="D629" t="s">
+        <v>90</v>
+      </c>
+      <c r="E629" t="s">
+        <v>457</v>
+      </c>
+      <c r="F629" t="s">
+        <v>189</v>
+      </c>
+      <c r="G629"/>
+      <c r="H629">
+        <v>36594168</v>
       </c>
       <c r="I629" t="s">
-        <v>2088</v>
+        <v>2079</v>
       </c>
       <c r="J629" t="s">
         <v>17</v>
       </c>
       <c r="K629" t="s">
-        <v>2089</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="630" spans="1:11">
       <c r="A630">
-        <v>3316</v>
+        <v>20294</v>
       </c>
       <c r="B630" t="s">
-        <v>2090</v>
+        <v>2081</v>
       </c>
       <c r="C630" t="s">
-        <v>116</v>
-[...10 lines deleted...]
-      <c r="G630"/>
+        <v>2082</v>
+      </c>
+      <c r="D630"/>
+      <c r="E630"/>
+      <c r="F630"/>
+      <c r="G630" t="s">
+        <v>643</v>
+      </c>
       <c r="H630">
-        <v>36616633</v>
+        <v>32705194</v>
       </c>
       <c r="I630" t="s">
-        <v>275</v>
+        <v>62</v>
       </c>
       <c r="J630" t="s">
         <v>17</v>
       </c>
       <c r="K630" t="s">
-        <v>2091</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="631" spans="1:11">
       <c r="A631">
-        <v>20285</v>
+        <v>4342</v>
       </c>
       <c r="B631" t="s">
-        <v>2092</v>
+        <v>2084</v>
       </c>
       <c r="C631" t="s">
-        <v>116</v>
+        <v>337</v>
       </c>
       <c r="D631" t="s">
-        <v>2093</v>
+        <v>1441</v>
       </c>
       <c r="E631"/>
       <c r="F631" t="s">
-        <v>139</v>
+        <v>22</v>
       </c>
       <c r="G631"/>
       <c r="H631">
-        <v>39266071</v>
+        <v>39840250</v>
       </c>
       <c r="I631" t="s">
-        <v>553</v>
+        <v>1244</v>
       </c>
       <c r="J631" t="s">
         <v>17</v>
       </c>
       <c r="K631" t="s">
-        <v>2094</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="632" spans="1:11">
       <c r="A632">
-        <v>20286</v>
+        <v>20297</v>
       </c>
       <c r="B632" t="s">
-        <v>2095</v>
-[...6 lines deleted...]
-      </c>
+        <v>2086</v>
+      </c>
+      <c r="C632"/>
+      <c r="D632"/>
       <c r="E632" t="s">
-        <v>463</v>
+        <v>2087</v>
       </c>
       <c r="F632" t="s">
-        <v>189</v>
+        <v>985</v>
       </c>
       <c r="G632"/>
       <c r="H632">
-        <v>36594168</v>
+        <v>33811309</v>
       </c>
       <c r="I632" t="s">
-        <v>2096</v>
+        <v>16</v>
       </c>
       <c r="J632" t="s">
         <v>17</v>
       </c>
       <c r="K632" t="s">
-        <v>2097</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="633" spans="1:11">
       <c r="A633">
-        <v>20294</v>
+        <v>20302</v>
       </c>
       <c r="B633" t="s">
-        <v>2098</v>
-[...3 lines deleted...]
-      </c>
+        <v>2089</v>
+      </c>
+      <c r="C633"/>
       <c r="D633"/>
-      <c r="E633"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E633" t="s">
+        <v>1147</v>
+      </c>
+      <c r="F633" t="s">
+        <v>34</v>
+      </c>
+      <c r="G633"/>
       <c r="H633">
-        <v>32705194</v>
+        <v>44047859</v>
       </c>
       <c r="I633" t="s">
-        <v>62</v>
+        <v>2090</v>
       </c>
       <c r="J633" t="s">
         <v>17</v>
       </c>
       <c r="K633" t="s">
-        <v>2100</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="634" spans="1:11">
       <c r="A634">
-        <v>4342</v>
+        <v>20303</v>
       </c>
       <c r="B634" t="s">
-        <v>2101</v>
+        <v>2092</v>
       </c>
       <c r="C634" t="s">
-        <v>337</v>
+        <v>116</v>
       </c>
       <c r="D634" t="s">
-        <v>1454</v>
+        <v>2093</v>
       </c>
       <c r="E634"/>
-      <c r="F634" t="s">
-[...2 lines deleted...]
-      <c r="G634"/>
+      <c r="F634"/>
+      <c r="G634" t="s">
+        <v>2094</v>
+      </c>
       <c r="H634">
-        <v>39840250</v>
+        <v>37599734</v>
       </c>
       <c r="I634" t="s">
-        <v>1253</v>
+        <v>2095</v>
       </c>
       <c r="J634" t="s">
         <v>17</v>
       </c>
       <c r="K634" t="s">
-        <v>2102</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="635" spans="1:11">
       <c r="A635">
-        <v>20297</v>
+        <v>20305</v>
       </c>
       <c r="B635" t="s">
-        <v>2103</v>
+        <v>2097</v>
       </c>
       <c r="C635"/>
       <c r="D635"/>
       <c r="E635" t="s">
-        <v>2104</v>
+        <v>188</v>
       </c>
       <c r="F635" t="s">
-        <v>994</v>
+        <v>189</v>
       </c>
       <c r="G635"/>
       <c r="H635">
-        <v>33811309</v>
+        <v>39232072</v>
       </c>
       <c r="I635" t="s">
-        <v>16</v>
+        <v>1342</v>
       </c>
       <c r="J635" t="s">
         <v>17</v>
       </c>
       <c r="K635" t="s">
-        <v>2105</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="636" spans="1:11">
       <c r="A636">
-        <v>20302</v>
+        <v>20309</v>
       </c>
       <c r="B636" t="s">
-        <v>2106</v>
+        <v>2099</v>
       </c>
       <c r="C636"/>
-      <c r="D636"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D636" t="s">
+        <v>2100</v>
+      </c>
+      <c r="E636"/>
       <c r="F636" t="s">
-        <v>34</v>
+        <v>772</v>
       </c>
       <c r="G636"/>
       <c r="H636">
-        <v>44047859</v>
+        <v>14028158</v>
       </c>
       <c r="I636" t="s">
-        <v>2107</v>
+        <v>2101</v>
       </c>
       <c r="J636" t="s">
         <v>17</v>
       </c>
       <c r="K636" t="s">
-        <v>2108</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="637" spans="1:11">
       <c r="A637">
-        <v>20303</v>
+        <v>8116</v>
       </c>
       <c r="B637" t="s">
-        <v>2109</v>
-[...13 lines deleted...]
-        <v>37599734</v>
+        <v>2103</v>
+      </c>
+      <c r="C637"/>
+      <c r="D637"/>
+      <c r="E637" t="s">
+        <v>138</v>
+      </c>
+      <c r="F637" t="s">
+        <v>139</v>
+      </c>
+      <c r="G637"/>
+      <c r="H637" t="s">
+        <v>2104</v>
       </c>
       <c r="I637" t="s">
-        <v>2112</v>
+        <v>40</v>
       </c>
       <c r="J637" t="s">
         <v>17</v>
       </c>
       <c r="K637" t="s">
-        <v>2113</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="638" spans="1:11">
       <c r="A638">
-        <v>20305</v>
+        <v>20315</v>
       </c>
       <c r="B638" t="s">
-        <v>2114</v>
+        <v>2106</v>
       </c>
       <c r="C638"/>
       <c r="D638"/>
       <c r="E638" t="s">
-        <v>188</v>
+        <v>345</v>
       </c>
       <c r="F638" t="s">
         <v>189</v>
       </c>
       <c r="G638"/>
       <c r="H638">
-        <v>39232072</v>
+        <v>36775191</v>
       </c>
       <c r="I638" t="s">
-        <v>1352</v>
+        <v>497</v>
       </c>
       <c r="J638" t="s">
         <v>17</v>
       </c>
       <c r="K638" t="s">
-        <v>2115</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="639" spans="1:11">
       <c r="A639">
-        <v>20309</v>
+        <v>20318</v>
       </c>
       <c r="B639" t="s">
-        <v>2116</v>
-[...1 lines deleted...]
-      <c r="C639"/>
+        <v>2108</v>
+      </c>
+      <c r="C639" t="s">
+        <v>27</v>
+      </c>
       <c r="D639" t="s">
-        <v>2117</v>
+        <v>2109</v>
       </c>
       <c r="E639"/>
-      <c r="F639" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F639"/>
       <c r="G639"/>
       <c r="H639">
-        <v>14028158</v>
+        <v>32138954</v>
       </c>
       <c r="I639" t="s">
-        <v>2118</v>
+        <v>1039</v>
       </c>
       <c r="J639" t="s">
         <v>17</v>
       </c>
       <c r="K639" t="s">
-        <v>2119</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="640" spans="1:11">
       <c r="A640">
-        <v>8116</v>
+        <v>14356</v>
       </c>
       <c r="B640" t="s">
-        <v>2120</v>
+        <v>2111</v>
       </c>
       <c r="C640"/>
-      <c r="D640"/>
-[...5 lines deleted...]
-      </c>
+      <c r="D640" t="s">
+        <v>2112</v>
+      </c>
+      <c r="E640"/>
+      <c r="F640"/>
       <c r="G640"/>
-      <c r="H640" t="s">
-        <v>2121</v>
+      <c r="H640">
+        <v>33593361</v>
       </c>
       <c r="I640" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="J640" t="s">
         <v>17</v>
       </c>
       <c r="K640" t="s">
-        <v>2122</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="641" spans="1:11">
       <c r="A641">
-        <v>20315</v>
+        <v>20325</v>
       </c>
       <c r="B641" t="s">
-        <v>2123</v>
+        <v>2114</v>
       </c>
       <c r="C641"/>
       <c r="D641"/>
       <c r="E641" t="s">
-        <v>351</v>
+        <v>880</v>
       </c>
       <c r="F641" t="s">
-        <v>189</v>
+        <v>61</v>
       </c>
       <c r="G641"/>
       <c r="H641">
-        <v>36775191</v>
+        <v>33772562</v>
       </c>
       <c r="I641" t="s">
-        <v>503</v>
+        <v>16</v>
       </c>
       <c r="J641" t="s">
         <v>17</v>
       </c>
       <c r="K641" t="s">
-        <v>2124</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="642" spans="1:11">
       <c r="A642">
-        <v>20318</v>
+        <v>14357</v>
       </c>
       <c r="B642" t="s">
-        <v>2125</v>
-[...8 lines deleted...]
-      <c r="F642"/>
+        <v>2116</v>
+      </c>
+      <c r="C642"/>
+      <c r="D642"/>
+      <c r="E642" t="s">
+        <v>771</v>
+      </c>
+      <c r="F642" t="s">
+        <v>772</v>
+      </c>
       <c r="G642"/>
       <c r="H642">
-        <v>32138954</v>
+        <v>38651903</v>
       </c>
       <c r="I642" t="s">
-        <v>1048</v>
+        <v>302</v>
       </c>
       <c r="J642" t="s">
         <v>17</v>
       </c>
       <c r="K642" t="s">
-        <v>2127</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="643" spans="1:11">
       <c r="A643">
-        <v>14356</v>
+        <v>4009</v>
       </c>
       <c r="B643" t="s">
-        <v>2128</v>
-[...1 lines deleted...]
-      <c r="C643"/>
+        <v>2118</v>
+      </c>
+      <c r="C643" t="s">
+        <v>136</v>
+      </c>
       <c r="D643" t="s">
-        <v>2129</v>
-[...2 lines deleted...]
-      <c r="F643"/>
+        <v>137</v>
+      </c>
+      <c r="E643" t="s">
+        <v>138</v>
+      </c>
+      <c r="F643" t="s">
+        <v>139</v>
+      </c>
       <c r="G643"/>
       <c r="H643">
-        <v>33593361</v>
+        <v>6718279</v>
       </c>
       <c r="I643" t="s">
-        <v>16</v>
+        <v>2119</v>
       </c>
       <c r="J643" t="s">
         <v>17</v>
       </c>
       <c r="K643" t="s">
-        <v>2130</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="644" spans="1:11">
       <c r="A644">
-        <v>20325</v>
+        <v>20336</v>
       </c>
       <c r="B644" t="s">
-        <v>2131</v>
-[...1 lines deleted...]
-      <c r="C644"/>
+        <v>2121</v>
+      </c>
+      <c r="C644" t="s">
+        <v>2122</v>
+      </c>
       <c r="D644"/>
-      <c r="E644" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E644"/>
+      <c r="F644"/>
       <c r="G644"/>
       <c r="H644">
-        <v>33772562</v>
+        <v>38588251</v>
       </c>
       <c r="I644" t="s">
-        <v>16</v>
+        <v>2123</v>
       </c>
       <c r="J644" t="s">
         <v>17</v>
       </c>
       <c r="K644" t="s">
-        <v>2132</v>
+        <v>2124</v>
       </c>
     </row>
     <row r="645" spans="1:11">
       <c r="A645">
-        <v>14357</v>
+        <v>4344</v>
       </c>
       <c r="B645" t="s">
-        <v>2133</v>
-[...5 lines deleted...]
-      </c>
+        <v>2125</v>
+      </c>
+      <c r="C645" t="s">
+        <v>85</v>
+      </c>
+      <c r="D645" t="s">
+        <v>2126</v>
+      </c>
+      <c r="E645"/>
       <c r="F645" t="s">
-        <v>781</v>
+        <v>22</v>
       </c>
       <c r="G645"/>
       <c r="H645">
-        <v>38651903</v>
+        <v>34263482</v>
       </c>
       <c r="I645" t="s">
-        <v>302</v>
+        <v>2127</v>
       </c>
       <c r="J645" t="s">
         <v>17</v>
       </c>
       <c r="K645" t="s">
-        <v>2134</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="646" spans="1:11">
       <c r="A646">
-        <v>4009</v>
+        <v>20349</v>
       </c>
       <c r="B646" t="s">
-        <v>2135</v>
+        <v>2129</v>
       </c>
       <c r="C646" t="s">
-        <v>136</v>
+        <v>158</v>
       </c>
       <c r="D646" t="s">
-        <v>137</v>
+        <v>13</v>
       </c>
       <c r="E646" t="s">
-        <v>138</v>
+        <v>201</v>
       </c>
       <c r="F646" t="s">
         <v>139</v>
       </c>
       <c r="G646"/>
       <c r="H646">
-        <v>6718279</v>
+        <v>39589113</v>
       </c>
       <c r="I646" t="s">
-        <v>2136</v>
+        <v>1342</v>
       </c>
       <c r="J646" t="s">
         <v>17</v>
       </c>
       <c r="K646" t="s">
-        <v>2137</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="647" spans="1:11">
       <c r="A647">
-        <v>20336</v>
+        <v>4762</v>
       </c>
       <c r="B647" t="s">
-        <v>2138</v>
+        <v>2131</v>
       </c>
       <c r="C647" t="s">
-        <v>2139</v>
-[...3 lines deleted...]
-      <c r="F647"/>
+        <v>305</v>
+      </c>
+      <c r="D647" t="s">
+        <v>13</v>
+      </c>
+      <c r="E647" t="s">
+        <v>484</v>
+      </c>
+      <c r="F647" t="s">
+        <v>92</v>
+      </c>
       <c r="G647"/>
       <c r="H647">
-        <v>38588251</v>
+        <v>38403985</v>
       </c>
       <c r="I647" t="s">
-        <v>2140</v>
+        <v>2132</v>
       </c>
       <c r="J647" t="s">
         <v>17</v>
       </c>
       <c r="K647" t="s">
-        <v>2141</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="648" spans="1:11">
       <c r="A648">
-        <v>4344</v>
+        <v>20377</v>
       </c>
       <c r="B648" t="s">
-        <v>2142</v>
-[...7 lines deleted...]
-      <c r="E648"/>
+        <v>2134</v>
+      </c>
+      <c r="C648"/>
+      <c r="D648"/>
+      <c r="E648" t="s">
+        <v>345</v>
+      </c>
       <c r="F648" t="s">
-        <v>22</v>
+        <v>189</v>
       </c>
       <c r="G648"/>
       <c r="H648">
-        <v>34263482</v>
+        <v>31244193</v>
       </c>
       <c r="I648" t="s">
-        <v>2144</v>
+        <v>2135</v>
       </c>
       <c r="J648" t="s">
         <v>17</v>
       </c>
       <c r="K648" t="s">
-        <v>2145</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="649" spans="1:11">
       <c r="A649">
-        <v>20349</v>
+        <v>20379</v>
       </c>
       <c r="B649" t="s">
-        <v>2146</v>
-[...6 lines deleted...]
-      </c>
+        <v>2137</v>
+      </c>
+      <c r="C649"/>
+      <c r="D649"/>
       <c r="E649" t="s">
-        <v>201</v>
+        <v>512</v>
       </c>
       <c r="F649" t="s">
-        <v>139</v>
+        <v>298</v>
       </c>
       <c r="G649"/>
       <c r="H649">
-        <v>39589113</v>
+        <v>38380986</v>
       </c>
       <c r="I649" t="s">
-        <v>1352</v>
+        <v>2138</v>
       </c>
       <c r="J649" t="s">
         <v>17</v>
       </c>
       <c r="K649" t="s">
-        <v>2147</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="650" spans="1:11">
       <c r="A650">
-        <v>4762</v>
+        <v>20381</v>
       </c>
       <c r="B650" t="s">
-        <v>2148</v>
+        <v>2140</v>
       </c>
       <c r="C650" t="s">
-        <v>305</v>
+        <v>65</v>
       </c>
       <c r="D650" t="s">
         <v>13</v>
       </c>
       <c r="E650" t="s">
-        <v>490</v>
+        <v>609</v>
       </c>
       <c r="F650" t="s">
-        <v>92</v>
+        <v>368</v>
       </c>
       <c r="G650"/>
       <c r="H650">
-        <v>38403985</v>
+        <v>33903479</v>
       </c>
       <c r="I650" t="s">
-        <v>2149</v>
+        <v>68</v>
       </c>
       <c r="J650" t="s">
         <v>17</v>
       </c>
       <c r="K650" t="s">
-        <v>2150</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="651" spans="1:11">
       <c r="A651">
-        <v>20377</v>
+        <v>20382</v>
       </c>
       <c r="B651" t="s">
-        <v>2151</v>
-[...8 lines deleted...]
-      </c>
+        <v>2142</v>
+      </c>
+      <c r="C651" t="s">
+        <v>337</v>
+      </c>
+      <c r="D651" t="s">
+        <v>1951</v>
+      </c>
+      <c r="E651"/>
+      <c r="F651"/>
       <c r="G651"/>
       <c r="H651">
-        <v>31244193</v>
+        <v>33316316</v>
       </c>
       <c r="I651" t="s">
-        <v>2152</v>
+        <v>2143</v>
       </c>
       <c r="J651" t="s">
         <v>17</v>
       </c>
       <c r="K651" t="s">
-        <v>2153</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="652" spans="1:11">
       <c r="A652">
-        <v>20379</v>
+        <v>20383</v>
       </c>
       <c r="B652" t="s">
-        <v>2154</v>
-[...2 lines deleted...]
-      <c r="D652"/>
+        <v>2145</v>
+      </c>
+      <c r="C652" t="s">
+        <v>136</v>
+      </c>
+      <c r="D652" t="s">
+        <v>137</v>
+      </c>
       <c r="E652" t="s">
-        <v>518</v>
+        <v>792</v>
       </c>
       <c r="F652" t="s">
-        <v>298</v>
+        <v>149</v>
       </c>
       <c r="G652"/>
       <c r="H652">
-        <v>38380986</v>
+        <v>34796246</v>
       </c>
       <c r="I652" t="s">
-        <v>2155</v>
+        <v>2146</v>
       </c>
       <c r="J652" t="s">
         <v>17</v>
       </c>
       <c r="K652" t="s">
-        <v>2156</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="653" spans="1:11">
       <c r="A653">
-        <v>20381</v>
+        <v>14375</v>
       </c>
       <c r="B653" t="s">
-        <v>2157</v>
-[...6 lines deleted...]
-      </c>
+        <v>2148</v>
+      </c>
+      <c r="C653"/>
+      <c r="D653"/>
       <c r="E653" t="s">
-        <v>617</v>
+        <v>473</v>
       </c>
       <c r="F653" t="s">
-        <v>374</v>
+        <v>180</v>
       </c>
       <c r="G653"/>
       <c r="H653">
-        <v>33903479</v>
+        <v>33087718</v>
       </c>
       <c r="I653" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="J653" t="s">
         <v>17</v>
       </c>
       <c r="K653" t="s">
-        <v>2158</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="654" spans="1:11">
       <c r="A654">
-        <v>20382</v>
+        <v>4818</v>
       </c>
       <c r="B654" t="s">
-        <v>2159</v>
+        <v>2150</v>
       </c>
       <c r="C654" t="s">
-        <v>337</v>
+        <v>243</v>
       </c>
       <c r="D654" t="s">
-        <v>1968</v>
-[...2 lines deleted...]
-      <c r="F654"/>
+        <v>137</v>
+      </c>
+      <c r="E654" t="s">
+        <v>345</v>
+      </c>
+      <c r="F654" t="s">
+        <v>189</v>
+      </c>
       <c r="G654"/>
-      <c r="H654">
-        <v>33316316</v>
+      <c r="H654" t="s">
+        <v>2151</v>
       </c>
       <c r="I654" t="s">
-        <v>2160</v>
+        <v>1169</v>
       </c>
       <c r="J654" t="s">
         <v>17</v>
       </c>
       <c r="K654" t="s">
-        <v>2161</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="655" spans="1:11">
       <c r="A655">
-        <v>20383</v>
+        <v>1053</v>
       </c>
       <c r="B655" t="s">
-        <v>2162</v>
+        <v>2153</v>
       </c>
       <c r="C655" t="s">
-        <v>136</v>
+        <v>305</v>
       </c>
       <c r="D655" t="s">
-        <v>137</v>
+        <v>13</v>
       </c>
       <c r="E655" t="s">
-        <v>801</v>
+        <v>874</v>
       </c>
       <c r="F655" t="s">
-        <v>149</v>
+        <v>395</v>
       </c>
       <c r="G655"/>
       <c r="H655">
-        <v>34796246</v>
+        <v>35058145</v>
       </c>
       <c r="I655" t="s">
-        <v>2163</v>
+        <v>1169</v>
       </c>
       <c r="J655" t="s">
         <v>17</v>
       </c>
       <c r="K655" t="s">
-        <v>2164</v>
+        <v>2154</v>
       </c>
     </row>
     <row r="656" spans="1:11">
       <c r="A656">
-        <v>14375</v>
+        <v>14378</v>
       </c>
       <c r="B656" t="s">
-        <v>2165</v>
-[...2 lines deleted...]
-      <c r="D656"/>
+        <v>2155</v>
+      </c>
+      <c r="C656" t="s">
+        <v>85</v>
+      </c>
+      <c r="D656" t="s">
+        <v>90</v>
+      </c>
       <c r="E656" t="s">
-        <v>479</v>
+        <v>934</v>
       </c>
       <c r="F656" t="s">
-        <v>180</v>
+        <v>339</v>
       </c>
       <c r="G656"/>
-      <c r="H656">
-        <v>33087718</v>
+      <c r="H656" t="s">
+        <v>2156</v>
       </c>
       <c r="I656" t="s">
-        <v>16</v>
+        <v>2157</v>
       </c>
       <c r="J656" t="s">
         <v>17</v>
       </c>
       <c r="K656" t="s">
-        <v>2166</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="657" spans="1:11">
       <c r="A657">
-        <v>4818</v>
+        <v>20387</v>
       </c>
       <c r="B657" t="s">
-        <v>2167</v>
+        <v>2159</v>
       </c>
       <c r="C657" t="s">
-        <v>243</v>
+        <v>158</v>
       </c>
       <c r="D657" t="s">
-        <v>137</v>
+        <v>13</v>
       </c>
       <c r="E657" t="s">
-        <v>351</v>
+        <v>143</v>
       </c>
       <c r="F657" t="s">
-        <v>189</v>
+        <v>29</v>
       </c>
       <c r="G657"/>
-      <c r="H657" t="s">
-        <v>2168</v>
+      <c r="H657">
+        <v>39269980</v>
       </c>
       <c r="I657" t="s">
-        <v>1178</v>
+        <v>546</v>
       </c>
       <c r="J657" t="s">
         <v>17</v>
       </c>
       <c r="K657" t="s">
-        <v>2169</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="658" spans="1:11">
       <c r="A658">
-        <v>1053</v>
+        <v>20393</v>
       </c>
       <c r="B658" t="s">
-        <v>2170</v>
-[...3 lines deleted...]
-      </c>
+        <v>2161</v>
+      </c>
+      <c r="C658"/>
       <c r="D658" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>2162</v>
+      </c>
+      <c r="E658"/>
       <c r="F658" t="s">
-        <v>343</v>
+        <v>329</v>
       </c>
       <c r="G658"/>
       <c r="H658">
-        <v>35058145</v>
+        <v>17086705</v>
       </c>
       <c r="I658" t="s">
-        <v>1178</v>
+        <v>708</v>
       </c>
       <c r="J658" t="s">
         <v>17</v>
       </c>
       <c r="K658" t="s">
-        <v>2171</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="659" spans="1:11">
       <c r="A659">
-        <v>14378</v>
+        <v>20396</v>
       </c>
       <c r="B659" t="s">
-        <v>2172</v>
-[...6 lines deleted...]
-      </c>
+        <v>2164</v>
+      </c>
+      <c r="C659"/>
+      <c r="D659"/>
       <c r="E659" t="s">
-        <v>943</v>
+        <v>60</v>
       </c>
       <c r="F659" t="s">
-        <v>339</v>
+        <v>61</v>
       </c>
       <c r="G659"/>
-      <c r="H659" t="s">
-        <v>2173</v>
+      <c r="H659">
+        <v>32970110</v>
       </c>
       <c r="I659" t="s">
-        <v>2174</v>
+        <v>1649</v>
       </c>
       <c r="J659" t="s">
         <v>17</v>
       </c>
       <c r="K659" t="s">
-        <v>2175</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="660" spans="1:11">
       <c r="A660">
-        <v>20387</v>
+        <v>14380</v>
       </c>
       <c r="B660" t="s">
-        <v>2176</v>
-[...6 lines deleted...]
-      </c>
+        <v>2166</v>
+      </c>
+      <c r="C660"/>
+      <c r="D660"/>
       <c r="E660" t="s">
-        <v>143</v>
+        <v>825</v>
       </c>
       <c r="F660" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="G660"/>
       <c r="H660">
-        <v>39269980</v>
+        <v>32345088</v>
       </c>
       <c r="I660" t="s">
-        <v>553</v>
+        <v>62</v>
       </c>
       <c r="J660" t="s">
         <v>17</v>
       </c>
       <c r="K660" t="s">
-        <v>2177</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="661" spans="1:11">
       <c r="A661">
-        <v>20393</v>
+        <v>20411</v>
       </c>
       <c r="B661" t="s">
-        <v>2178</v>
-[...4 lines deleted...]
-      </c>
+        <v>2168</v>
+      </c>
+      <c r="C661" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D661"/>
       <c r="E661"/>
-      <c r="F661" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F661"/>
       <c r="G661"/>
       <c r="H661">
-        <v>17086705</v>
+        <v>38344843</v>
       </c>
       <c r="I661" t="s">
-        <v>717</v>
+        <v>2170</v>
       </c>
       <c r="J661" t="s">
         <v>17</v>
       </c>
       <c r="K661" t="s">
-        <v>2180</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="662" spans="1:11">
       <c r="A662">
-        <v>20396</v>
+        <v>20413</v>
       </c>
       <c r="B662" t="s">
-        <v>2181</v>
+        <v>2172</v>
       </c>
       <c r="C662"/>
-      <c r="D662"/>
-[...5 lines deleted...]
-      </c>
+      <c r="D662" t="s">
+        <v>2173</v>
+      </c>
+      <c r="E662"/>
+      <c r="F662"/>
       <c r="G662"/>
       <c r="H662">
-        <v>32970110</v>
+        <v>20410539</v>
       </c>
       <c r="I662" t="s">
-        <v>1664</v>
+        <v>1467</v>
       </c>
       <c r="J662" t="s">
         <v>17</v>
       </c>
       <c r="K662" t="s">
-        <v>2182</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="663" spans="1:11">
       <c r="A663">
-        <v>14380</v>
+        <v>20418</v>
       </c>
       <c r="B663" t="s">
-        <v>2183</v>
+        <v>2175</v>
       </c>
       <c r="C663"/>
       <c r="D663"/>
       <c r="E663" t="s">
-        <v>834</v>
+        <v>718</v>
       </c>
       <c r="F663" t="s">
-        <v>76</v>
+        <v>15</v>
       </c>
       <c r="G663"/>
       <c r="H663">
-        <v>32345088</v>
+        <v>39117411</v>
       </c>
       <c r="I663" t="s">
-        <v>62</v>
+        <v>2176</v>
       </c>
       <c r="J663" t="s">
         <v>17</v>
       </c>
       <c r="K663" t="s">
-        <v>2184</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="664" spans="1:11">
       <c r="A664">
-        <v>20411</v>
+        <v>14387</v>
       </c>
       <c r="B664" t="s">
-        <v>2185</v>
-[...4 lines deleted...]
-      <c r="D664"/>
+        <v>2178</v>
+      </c>
+      <c r="C664"/>
+      <c r="D664" t="s">
+        <v>2112</v>
+      </c>
       <c r="E664"/>
       <c r="F664"/>
       <c r="G664"/>
       <c r="H664">
-        <v>38344843</v>
+        <v>20826360</v>
       </c>
       <c r="I664" t="s">
-        <v>2187</v>
+        <v>2179</v>
       </c>
       <c r="J664" t="s">
         <v>17</v>
       </c>
       <c r="K664" t="s">
-        <v>2188</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="665" spans="1:11">
       <c r="A665">
-        <v>20413</v>
+        <v>20428</v>
       </c>
       <c r="B665" t="s">
-        <v>2189</v>
-[...4 lines deleted...]
-      </c>
+        <v>2181</v>
+      </c>
+      <c r="C665" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D665"/>
       <c r="E665"/>
       <c r="F665"/>
       <c r="G665"/>
       <c r="H665">
-        <v>20410539</v>
+        <v>32886715</v>
       </c>
       <c r="I665" t="s">
-        <v>1480</v>
+        <v>40</v>
       </c>
       <c r="J665" t="s">
         <v>17</v>
       </c>
       <c r="K665" t="s">
-        <v>2191</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="666" spans="1:11">
       <c r="A666">
-        <v>20418</v>
+        <v>20429</v>
       </c>
       <c r="B666" t="s">
-        <v>2192</v>
+        <v>2184</v>
       </c>
       <c r="C666"/>
-      <c r="D666"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D666" t="s">
+        <v>2185</v>
+      </c>
+      <c r="E666"/>
       <c r="F666" t="s">
-        <v>15</v>
+        <v>2186</v>
       </c>
       <c r="G666"/>
       <c r="H666">
-        <v>39117411</v>
+        <v>38583655</v>
       </c>
       <c r="I666" t="s">
-        <v>2193</v>
+        <v>2187</v>
       </c>
       <c r="J666" t="s">
         <v>17</v>
       </c>
       <c r="K666" t="s">
-        <v>2194</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="667" spans="1:11">
       <c r="A667">
-        <v>20419</v>
+        <v>8283</v>
       </c>
       <c r="B667" t="s">
-        <v>2195</v>
+        <v>2189</v>
       </c>
       <c r="C667"/>
-      <c r="D667" t="s">
-[...3 lines deleted...]
-      <c r="F667"/>
+      <c r="D667"/>
+      <c r="E667" t="s">
+        <v>324</v>
+      </c>
+      <c r="F667" t="s">
+        <v>29</v>
+      </c>
       <c r="G667"/>
       <c r="H667">
-        <v>35748725</v>
+        <v>39053844</v>
       </c>
       <c r="I667" t="s">
-        <v>1042</v>
+        <v>1627</v>
       </c>
       <c r="J667" t="s">
         <v>17</v>
       </c>
       <c r="K667" t="s">
-        <v>2197</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="668" spans="1:11">
       <c r="A668">
-        <v>14387</v>
+        <v>14392</v>
       </c>
       <c r="B668" t="s">
-        <v>2198</v>
+        <v>2191</v>
       </c>
       <c r="C668"/>
       <c r="D668" t="s">
-        <v>2129</v>
+        <v>1922</v>
       </c>
       <c r="E668"/>
       <c r="F668"/>
       <c r="G668"/>
       <c r="H668">
-        <v>20826360</v>
+        <v>33334542</v>
       </c>
       <c r="I668" t="s">
-        <v>2199</v>
+        <v>16</v>
       </c>
       <c r="J668" t="s">
         <v>17</v>
       </c>
       <c r="K668" t="s">
-        <v>2200</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="669" spans="1:11">
       <c r="A669">
-        <v>20428</v>
+        <v>20437</v>
       </c>
       <c r="B669" t="s">
-        <v>2201</v>
-[...3 lines deleted...]
-      </c>
+        <v>2193</v>
+      </c>
+      <c r="C669"/>
       <c r="D669"/>
-      <c r="E669"/>
-      <c r="F669"/>
+      <c r="E669" t="s">
+        <v>60</v>
+      </c>
+      <c r="F669" t="s">
+        <v>61</v>
+      </c>
       <c r="G669"/>
       <c r="H669">
-        <v>32886715</v>
+        <v>42009300</v>
       </c>
       <c r="I669" t="s">
-        <v>40</v>
+        <v>1908</v>
       </c>
       <c r="J669" t="s">
         <v>17</v>
       </c>
       <c r="K669" t="s">
-        <v>2203</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="670" spans="1:11">
       <c r="A670">
-        <v>20429</v>
+        <v>20439</v>
       </c>
       <c r="B670" t="s">
-        <v>2204</v>
+        <v>2195</v>
       </c>
       <c r="C670"/>
-      <c r="D670" t="s">
-[...2 lines deleted...]
-      <c r="E670"/>
+      <c r="D670"/>
+      <c r="E670" t="s">
+        <v>297</v>
+      </c>
       <c r="F670" t="s">
-        <v>2206</v>
+        <v>298</v>
       </c>
       <c r="G670"/>
       <c r="H670">
-        <v>38583655</v>
+        <v>33366266</v>
       </c>
       <c r="I670" t="s">
-        <v>2207</v>
+        <v>2196</v>
       </c>
       <c r="J670" t="s">
         <v>17</v>
       </c>
       <c r="K670" t="s">
-        <v>2208</v>
+        <v>2197</v>
       </c>
     </row>
     <row r="671" spans="1:11">
       <c r="A671">
-        <v>8283</v>
+        <v>20440</v>
       </c>
       <c r="B671" t="s">
-        <v>2209</v>
-[...1 lines deleted...]
-      <c r="C671"/>
+        <v>2198</v>
+      </c>
+      <c r="C671" t="s">
+        <v>721</v>
+      </c>
       <c r="D671"/>
-      <c r="E671" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E671"/>
+      <c r="F671"/>
       <c r="G671"/>
       <c r="H671">
-        <v>39053844</v>
+        <v>33157673</v>
       </c>
       <c r="I671" t="s">
-        <v>1642</v>
+        <v>2199</v>
       </c>
       <c r="J671" t="s">
         <v>17</v>
       </c>
       <c r="K671" t="s">
-        <v>2210</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="672" spans="1:11">
       <c r="A672">
-        <v>14392</v>
+        <v>20452</v>
       </c>
       <c r="B672" t="s">
-        <v>2211</v>
-[...1 lines deleted...]
-      <c r="C672"/>
+        <v>2201</v>
+      </c>
+      <c r="C672" t="s">
+        <v>136</v>
+      </c>
       <c r="D672" t="s">
-        <v>1939</v>
-[...2 lines deleted...]
-      <c r="F672"/>
+        <v>137</v>
+      </c>
+      <c r="E672" t="s">
+        <v>14</v>
+      </c>
+      <c r="F672" t="s">
+        <v>15</v>
+      </c>
       <c r="G672"/>
       <c r="H672">
-        <v>33334542</v>
+        <v>13008215</v>
       </c>
       <c r="I672" t="s">
         <v>16</v>
       </c>
       <c r="J672" t="s">
         <v>17</v>
       </c>
       <c r="K672" t="s">
-        <v>2212</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="673" spans="1:11">
       <c r="A673">
-        <v>20437</v>
+        <v>20453</v>
       </c>
       <c r="B673" t="s">
-        <v>2213</v>
+        <v>2203</v>
       </c>
       <c r="C673"/>
       <c r="D673"/>
       <c r="E673" t="s">
-        <v>60</v>
+        <v>1242</v>
       </c>
       <c r="F673" t="s">
-        <v>61</v>
+        <v>1243</v>
       </c>
       <c r="G673"/>
       <c r="H673">
-        <v>42009300</v>
+        <v>31002160</v>
       </c>
       <c r="I673" t="s">
-        <v>1925</v>
+        <v>1262</v>
       </c>
       <c r="J673" t="s">
         <v>17</v>
       </c>
       <c r="K673" t="s">
-        <v>2214</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="674" spans="1:11">
       <c r="A674">
-        <v>20439</v>
+        <v>4553</v>
       </c>
       <c r="B674" t="s">
-        <v>2215</v>
+        <v>2205</v>
       </c>
       <c r="C674"/>
-      <c r="D674"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D674" t="s">
+        <v>56</v>
+      </c>
+      <c r="E674"/>
       <c r="F674" t="s">
-        <v>298</v>
+        <v>22</v>
       </c>
       <c r="G674"/>
       <c r="H674">
-        <v>33366266</v>
+        <v>38668670</v>
       </c>
       <c r="I674" t="s">
-        <v>2216</v>
+        <v>2206</v>
       </c>
       <c r="J674" t="s">
         <v>17</v>
       </c>
       <c r="K674" t="s">
-        <v>2217</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="675" spans="1:11">
       <c r="A675">
-        <v>562</v>
+        <v>20481</v>
       </c>
       <c r="B675" t="s">
-        <v>2218</v>
+        <v>2208</v>
       </c>
       <c r="C675" t="s">
-        <v>2219</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="D675" t="s">
+        <v>90</v>
+      </c>
+      <c r="E675" t="s">
+        <v>1256</v>
+      </c>
+      <c r="F675" t="s">
+        <v>1176</v>
+      </c>
+      <c r="G675"/>
       <c r="H675">
-        <v>37090910</v>
+        <v>42132385</v>
       </c>
       <c r="I675" t="s">
-        <v>2220</v>
+        <v>2209</v>
       </c>
       <c r="J675" t="s">
         <v>17</v>
       </c>
       <c r="K675" t="s">
-        <v>2221</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="676" spans="1:11">
       <c r="A676">
-        <v>20440</v>
+        <v>20493</v>
       </c>
       <c r="B676" t="s">
-        <v>2222</v>
-[...4 lines deleted...]
-      <c r="D676"/>
+        <v>2211</v>
+      </c>
+      <c r="C676"/>
+      <c r="D676" t="s">
+        <v>2212</v>
+      </c>
       <c r="E676"/>
       <c r="F676"/>
       <c r="G676"/>
       <c r="H676">
-        <v>33157673</v>
+        <v>31016131</v>
       </c>
       <c r="I676" t="s">
-        <v>2223</v>
+        <v>2213</v>
       </c>
       <c r="J676" t="s">
         <v>17</v>
       </c>
       <c r="K676" t="s">
-        <v>2224</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="677" spans="1:11">
       <c r="A677">
-        <v>20452</v>
+        <v>20501</v>
       </c>
       <c r="B677" t="s">
-        <v>2225</v>
+        <v>2215</v>
       </c>
       <c r="C677" t="s">
-        <v>136</v>
-[...9 lines deleted...]
-      </c>
+        <v>2216</v>
+      </c>
+      <c r="D677"/>
+      <c r="E677"/>
+      <c r="F677"/>
       <c r="G677"/>
       <c r="H677">
-        <v>13008215</v>
+        <v>38299138</v>
       </c>
       <c r="I677" t="s">
-        <v>16</v>
+        <v>2217</v>
       </c>
       <c r="J677" t="s">
         <v>17</v>
       </c>
       <c r="K677" t="s">
-        <v>2226</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="678" spans="1:11">
       <c r="A678">
-        <v>20453</v>
+        <v>20502</v>
       </c>
       <c r="B678" t="s">
-        <v>2227</v>
-[...5 lines deleted...]
-      </c>
+        <v>2219</v>
+      </c>
+      <c r="C678" t="s">
+        <v>116</v>
+      </c>
+      <c r="D678" t="s">
+        <v>2220</v>
+      </c>
+      <c r="E678"/>
       <c r="F678" t="s">
-        <v>1252</v>
-[...3 lines deleted...]
-        <v>31002160</v>
+        <v>87</v>
+      </c>
+      <c r="G678" t="s">
+        <v>102</v>
+      </c>
+      <c r="H678" t="s">
+        <v>2221</v>
       </c>
       <c r="I678" t="s">
-        <v>1271</v>
+        <v>302</v>
       </c>
       <c r="J678" t="s">
         <v>17</v>
       </c>
       <c r="K678" t="s">
-        <v>2228</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="679" spans="1:11">
       <c r="A679">
-        <v>4553</v>
+        <v>20504</v>
       </c>
       <c r="B679" t="s">
-        <v>2229</v>
+        <v>2223</v>
       </c>
       <c r="C679"/>
-      <c r="D679" t="s">
-[...2 lines deleted...]
-      <c r="E679"/>
+      <c r="D679"/>
+      <c r="E679" t="s">
+        <v>760</v>
+      </c>
       <c r="F679" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G679"/>
       <c r="H679">
-        <v>38668670</v>
+        <v>32340292</v>
       </c>
       <c r="I679" t="s">
-        <v>2230</v>
+        <v>2224</v>
       </c>
       <c r="J679" t="s">
         <v>17</v>
       </c>
       <c r="K679" t="s">
-        <v>2231</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="680" spans="1:11">
       <c r="A680">
-        <v>20481</v>
+        <v>2240</v>
       </c>
       <c r="B680" t="s">
-        <v>2232</v>
+        <v>2226</v>
       </c>
       <c r="C680" t="s">
-        <v>85</v>
+        <v>305</v>
       </c>
       <c r="D680" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>945</v>
+      </c>
+      <c r="E680"/>
       <c r="F680" t="s">
-        <v>1185</v>
-[...1 lines deleted...]
-      <c r="G680"/>
+        <v>339</v>
+      </c>
+      <c r="G680" t="s">
+        <v>2227</v>
+      </c>
       <c r="H680">
-        <v>42132385</v>
+        <v>39408191</v>
       </c>
       <c r="I680" t="s">
-        <v>2233</v>
+        <v>2228</v>
       </c>
       <c r="J680" t="s">
         <v>17</v>
       </c>
       <c r="K680" t="s">
-        <v>2234</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="681" spans="1:11">
       <c r="A681">
-        <v>20493</v>
+        <v>20520</v>
       </c>
       <c r="B681" t="s">
-        <v>2235</v>
+        <v>2230</v>
       </c>
       <c r="C681"/>
-      <c r="D681" t="s">
-[...3 lines deleted...]
-      <c r="F681"/>
+      <c r="D681"/>
+      <c r="E681" t="s">
+        <v>1153</v>
+      </c>
+      <c r="F681" t="s">
+        <v>1154</v>
+      </c>
       <c r="G681"/>
       <c r="H681">
-        <v>31016131</v>
+        <v>11133316</v>
       </c>
       <c r="I681" t="s">
-        <v>2237</v>
+        <v>1030</v>
       </c>
       <c r="J681" t="s">
         <v>17</v>
       </c>
       <c r="K681" t="s">
-        <v>2238</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="682" spans="1:11">
       <c r="A682">
-        <v>20501</v>
+        <v>20532</v>
       </c>
       <c r="B682" t="s">
-        <v>2239</v>
-[...3 lines deleted...]
-      </c>
+        <v>2232</v>
+      </c>
+      <c r="C682"/>
       <c r="D682"/>
-      <c r="E682"/>
-      <c r="F682"/>
+      <c r="E682" t="s">
+        <v>14</v>
+      </c>
+      <c r="F682" t="s">
+        <v>15</v>
+      </c>
       <c r="G682"/>
       <c r="H682">
-        <v>38299138</v>
+        <v>32792759</v>
       </c>
       <c r="I682" t="s">
-        <v>2241</v>
+        <v>1703</v>
       </c>
       <c r="J682" t="s">
         <v>17</v>
       </c>
       <c r="K682" t="s">
-        <v>2242</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="683" spans="1:11">
       <c r="A683">
-        <v>20502</v>
+        <v>4623</v>
       </c>
       <c r="B683" t="s">
-        <v>2243</v>
+        <v>2234</v>
       </c>
       <c r="C683" t="s">
-        <v>116</v>
+        <v>85</v>
       </c>
       <c r="D683" t="s">
-        <v>2244</v>
+        <v>2235</v>
       </c>
       <c r="E683"/>
       <c r="F683" t="s">
-        <v>87</v>
-[...5 lines deleted...]
-        <v>2245</v>
+        <v>118</v>
+      </c>
+      <c r="G683"/>
+      <c r="H683">
+        <v>32234793</v>
       </c>
       <c r="I683" t="s">
-        <v>302</v>
+        <v>1738</v>
       </c>
       <c r="J683" t="s">
         <v>17</v>
       </c>
       <c r="K683" t="s">
-        <v>2246</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="684" spans="1:11">
       <c r="A684">
-        <v>20504</v>
+        <v>7670</v>
       </c>
       <c r="B684" t="s">
-        <v>2247</v>
-[...2 lines deleted...]
-      <c r="D684"/>
+        <v>2237</v>
+      </c>
+      <c r="C684" t="s">
+        <v>377</v>
+      </c>
+      <c r="D684" t="s">
+        <v>90</v>
+      </c>
       <c r="E684" t="s">
-        <v>769</v>
+        <v>825</v>
       </c>
       <c r="F684" t="s">
-        <v>44</v>
+        <v>76</v>
       </c>
       <c r="G684"/>
       <c r="H684">
-        <v>32340292</v>
+        <v>32351869</v>
       </c>
       <c r="I684" t="s">
-        <v>2248</v>
+        <v>45</v>
       </c>
       <c r="J684" t="s">
         <v>17</v>
       </c>
       <c r="K684" t="s">
-        <v>2249</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="685" spans="1:11">
       <c r="A685">
+        <v>20554</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2239</v>
+      </c>
+      <c r="C685"/>
+      <c r="D685"/>
+      <c r="E685" t="s">
+        <v>2063</v>
+      </c>
+      <c r="F685" t="s">
+        <v>67</v>
+      </c>
+      <c r="G685"/>
+      <c r="H685">
+        <v>17019347</v>
+      </c>
+      <c r="I685" t="s">
+        <v>571</v>
+      </c>
+      <c r="J685" t="s">
+        <v>17</v>
+      </c>
+      <c r="K685" t="s">
         <v>2240</v>
-      </c>
-[...26 lines deleted...]
-        <v>2253</v>
       </c>
     </row>
     <row r="686" spans="1:11">
       <c r="A686">
-        <v>20520</v>
+        <v>13446</v>
       </c>
       <c r="B686" t="s">
-        <v>2254</v>
-[...2 lines deleted...]
-      <c r="D686"/>
+        <v>2241</v>
+      </c>
+      <c r="C686" t="s">
+        <v>12</v>
+      </c>
+      <c r="D686" t="s">
+        <v>13</v>
+      </c>
       <c r="E686" t="s">
-        <v>1162</v>
+        <v>75</v>
       </c>
       <c r="F686" t="s">
-        <v>1163</v>
+        <v>76</v>
       </c>
       <c r="G686"/>
       <c r="H686">
-        <v>11133316</v>
+        <v>36883788</v>
       </c>
       <c r="I686" t="s">
-        <v>1039</v>
+        <v>1660</v>
       </c>
       <c r="J686" t="s">
         <v>17</v>
       </c>
       <c r="K686" t="s">
-        <v>2255</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="687" spans="1:11">
       <c r="A687">
-        <v>20532</v>
+        <v>4384</v>
       </c>
       <c r="B687" t="s">
-        <v>2256</v>
-[...5 lines deleted...]
-      </c>
+        <v>2243</v>
+      </c>
+      <c r="C687" t="s">
+        <v>27</v>
+      </c>
+      <c r="D687" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E687"/>
       <c r="F687" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G687"/>
       <c r="H687">
-        <v>32792759</v>
+        <v>34782002</v>
       </c>
       <c r="I687" t="s">
-        <v>1718</v>
+        <v>2244</v>
       </c>
       <c r="J687" t="s">
         <v>17</v>
       </c>
       <c r="K687" t="s">
-        <v>2257</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="688" spans="1:11">
       <c r="A688">
-        <v>4623</v>
+        <v>20556</v>
       </c>
       <c r="B688" t="s">
-        <v>2258</v>
-[...7 lines deleted...]
-      <c r="E688"/>
+        <v>2246</v>
+      </c>
+      <c r="C688"/>
+      <c r="D688"/>
+      <c r="E688" t="s">
+        <v>197</v>
+      </c>
       <c r="F688" t="s">
-        <v>118</v>
+        <v>180</v>
       </c>
       <c r="G688"/>
       <c r="H688">
-        <v>32234793</v>
+        <v>42047444</v>
       </c>
       <c r="I688" t="s">
-        <v>1753</v>
+        <v>62</v>
       </c>
       <c r="J688" t="s">
         <v>17</v>
       </c>
       <c r="K688" t="s">
-        <v>2260</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="689" spans="1:11">
       <c r="A689">
-        <v>7670</v>
+        <v>20558</v>
       </c>
       <c r="B689" t="s">
-        <v>2261</v>
-[...6 lines deleted...]
-      </c>
+        <v>2248</v>
+      </c>
+      <c r="C689"/>
+      <c r="D689"/>
       <c r="E689" t="s">
-        <v>834</v>
+        <v>2249</v>
       </c>
       <c r="F689" t="s">
-        <v>76</v>
+        <v>782</v>
       </c>
       <c r="G689"/>
       <c r="H689">
-        <v>32351869</v>
+        <v>31435691</v>
       </c>
       <c r="I689" t="s">
-        <v>45</v>
+        <v>2250</v>
       </c>
       <c r="J689" t="s">
         <v>17</v>
       </c>
       <c r="K689" t="s">
-        <v>2262</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="690" spans="1:11">
       <c r="A690">
-        <v>20554</v>
+        <v>13448</v>
       </c>
       <c r="B690" t="s">
-        <v>2263</v>
+        <v>2252</v>
       </c>
       <c r="C690"/>
       <c r="D690"/>
       <c r="E690" t="s">
-        <v>2080</v>
+        <v>473</v>
       </c>
       <c r="F690" t="s">
-        <v>67</v>
+        <v>180</v>
       </c>
       <c r="G690"/>
       <c r="H690">
-        <v>17019347</v>
+        <v>42127368</v>
       </c>
       <c r="I690" t="s">
-        <v>578</v>
+        <v>62</v>
       </c>
       <c r="J690" t="s">
         <v>17</v>
       </c>
       <c r="K690" t="s">
-        <v>2264</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="691" spans="1:11">
       <c r="A691">
-        <v>13446</v>
+        <v>13451</v>
       </c>
       <c r="B691" t="s">
-        <v>2265</v>
+        <v>2254</v>
       </c>
       <c r="C691" t="s">
-        <v>12</v>
-[...12 lines deleted...]
-        <v>36883788</v>
+        <v>2255</v>
+      </c>
+      <c r="D691"/>
+      <c r="E691"/>
+      <c r="F691"/>
+      <c r="G691" t="s">
+        <v>2256</v>
+      </c>
+      <c r="H691" t="s">
+        <v>2257</v>
       </c>
       <c r="I691" t="s">
-        <v>1675</v>
+        <v>62</v>
       </c>
       <c r="J691" t="s">
         <v>17</v>
       </c>
       <c r="K691" t="s">
-        <v>2266</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="692" spans="1:11">
       <c r="A692">
-        <v>4384</v>
+        <v>6182</v>
       </c>
       <c r="B692" t="s">
-        <v>2267</v>
+        <v>2259</v>
       </c>
       <c r="C692" t="s">
-        <v>27</v>
+        <v>158</v>
       </c>
       <c r="D692" t="s">
-        <v>1454</v>
-[...1 lines deleted...]
-      <c r="E692"/>
+        <v>13</v>
+      </c>
+      <c r="E692" t="s">
+        <v>138</v>
+      </c>
       <c r="F692" t="s">
-        <v>22</v>
+        <v>139</v>
       </c>
       <c r="G692"/>
       <c r="H692">
-        <v>34782002</v>
+        <v>32645465</v>
       </c>
       <c r="I692" t="s">
-        <v>2268</v>
+        <v>45</v>
       </c>
       <c r="J692" t="s">
         <v>17</v>
       </c>
       <c r="K692" t="s">
-        <v>2269</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="693" spans="1:11">
       <c r="A693">
-        <v>20556</v>
+        <v>20573</v>
       </c>
       <c r="B693" t="s">
-        <v>2270</v>
+        <v>2261</v>
       </c>
       <c r="C693"/>
-      <c r="D693"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D693" t="s">
+        <v>2262</v>
+      </c>
+      <c r="E693"/>
       <c r="F693" t="s">
-        <v>180</v>
+        <v>15</v>
       </c>
       <c r="G693"/>
       <c r="H693">
-        <v>42047444</v>
+        <v>39116540</v>
       </c>
       <c r="I693" t="s">
-        <v>62</v>
+        <v>1453</v>
       </c>
       <c r="J693" t="s">
         <v>17</v>
       </c>
       <c r="K693" t="s">
-        <v>2271</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="694" spans="1:11">
       <c r="A694">
-        <v>20558</v>
+        <v>13457</v>
       </c>
       <c r="B694" t="s">
-        <v>2272</v>
+        <v>2264</v>
       </c>
       <c r="C694"/>
       <c r="D694"/>
       <c r="E694" t="s">
-        <v>2273</v>
+        <v>197</v>
       </c>
       <c r="F694" t="s">
-        <v>791</v>
+        <v>180</v>
       </c>
       <c r="G694"/>
       <c r="H694">
-        <v>31435691</v>
+        <v>39145815</v>
       </c>
       <c r="I694" t="s">
-        <v>2274</v>
+        <v>588</v>
       </c>
       <c r="J694" t="s">
         <v>17</v>
       </c>
       <c r="K694" t="s">
-        <v>2275</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="695" spans="1:11">
       <c r="A695">
-        <v>13448</v>
+        <v>20576</v>
       </c>
       <c r="B695" t="s">
-        <v>2276</v>
-[...2 lines deleted...]
-      <c r="D695"/>
+        <v>2266</v>
+      </c>
+      <c r="C695" t="s">
+        <v>136</v>
+      </c>
+      <c r="D695" t="s">
+        <v>137</v>
+      </c>
       <c r="E695" t="s">
-        <v>479</v>
+        <v>816</v>
       </c>
       <c r="F695" t="s">
-        <v>180</v>
+        <v>817</v>
       </c>
       <c r="G695"/>
       <c r="H695">
-        <v>42127368</v>
+        <v>33674290</v>
       </c>
       <c r="I695" t="s">
-        <v>62</v>
+        <v>2267</v>
       </c>
       <c r="J695" t="s">
         <v>17</v>
       </c>
       <c r="K695" t="s">
-        <v>2277</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="696" spans="1:11">
       <c r="A696">
-        <v>13451</v>
+        <v>20584</v>
       </c>
       <c r="B696" t="s">
-        <v>2278</v>
+        <v>2269</v>
       </c>
       <c r="C696" t="s">
-        <v>2279</v>
-[...1 lines deleted...]
-      <c r="D696"/>
+        <v>305</v>
+      </c>
+      <c r="D696" t="s">
+        <v>2270</v>
+      </c>
       <c r="E696"/>
-      <c r="F696"/>
-[...4 lines deleted...]
-        <v>2281</v>
+      <c r="F696" t="s">
+        <v>180</v>
+      </c>
+      <c r="G696"/>
+      <c r="H696">
+        <v>35717052</v>
       </c>
       <c r="I696" t="s">
-        <v>62</v>
+        <v>2271</v>
       </c>
       <c r="J696" t="s">
         <v>17</v>
       </c>
       <c r="K696" t="s">
-        <v>2282</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="697" spans="1:11">
       <c r="A697">
-        <v>6182</v>
+        <v>6176</v>
       </c>
       <c r="B697" t="s">
-        <v>2283</v>
-[...6 lines deleted...]
-      </c>
+        <v>2273</v>
+      </c>
+      <c r="C697"/>
+      <c r="D697"/>
       <c r="E697" t="s">
-        <v>138</v>
+        <v>800</v>
       </c>
       <c r="F697" t="s">
-        <v>139</v>
+        <v>92</v>
       </c>
       <c r="G697"/>
       <c r="H697">
-        <v>32645465</v>
+        <v>33593359</v>
       </c>
       <c r="I697" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="J697" t="s">
         <v>17</v>
       </c>
       <c r="K697" t="s">
-        <v>2284</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="698" spans="1:11">
       <c r="A698">
-        <v>20573</v>
+        <v>4004</v>
       </c>
       <c r="B698" t="s">
-        <v>2285</v>
+        <v>2275</v>
       </c>
       <c r="C698"/>
       <c r="D698" t="s">
-        <v>2286</v>
+        <v>2276</v>
       </c>
       <c r="E698"/>
       <c r="F698" t="s">
-        <v>15</v>
+        <v>782</v>
       </c>
       <c r="G698"/>
       <c r="H698">
-        <v>39116540</v>
+        <v>33234319</v>
       </c>
       <c r="I698" t="s">
-        <v>1466</v>
+        <v>2277</v>
       </c>
       <c r="J698" t="s">
         <v>17</v>
       </c>
       <c r="K698" t="s">
-        <v>2287</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="699" spans="1:11">
       <c r="A699">
-        <v>13457</v>
+        <v>13461</v>
       </c>
       <c r="B699" t="s">
-        <v>2288</v>
-[...2 lines deleted...]
-      <c r="D699"/>
+        <v>2279</v>
+      </c>
+      <c r="C699" t="s">
+        <v>116</v>
+      </c>
+      <c r="D699" t="s">
+        <v>90</v>
+      </c>
       <c r="E699" t="s">
-        <v>197</v>
+        <v>429</v>
       </c>
       <c r="F699" t="s">
-        <v>180</v>
+        <v>76</v>
       </c>
       <c r="G699"/>
       <c r="H699">
-        <v>39145815</v>
+        <v>33542506</v>
       </c>
       <c r="I699" t="s">
-        <v>595</v>
+        <v>2280</v>
       </c>
       <c r="J699" t="s">
         <v>17</v>
       </c>
       <c r="K699" t="s">
-        <v>2289</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="700" spans="1:11">
       <c r="A700">
-        <v>20576</v>
+        <v>20595</v>
       </c>
       <c r="B700" t="s">
-        <v>2290</v>
+        <v>2282</v>
       </c>
       <c r="C700" t="s">
-        <v>136</v>
-[...9 lines deleted...]
-      </c>
+        <v>2283</v>
+      </c>
+      <c r="D700"/>
+      <c r="E700"/>
+      <c r="F700"/>
       <c r="G700"/>
       <c r="H700">
-        <v>33674290</v>
+        <v>38523814</v>
       </c>
       <c r="I700" t="s">
-        <v>2291</v>
+        <v>2284</v>
       </c>
       <c r="J700" t="s">
         <v>17</v>
       </c>
       <c r="K700" t="s">
-        <v>2292</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="701" spans="1:11">
       <c r="A701">
-        <v>20584</v>
+        <v>20597</v>
       </c>
       <c r="B701" t="s">
-        <v>2293</v>
-[...3 lines deleted...]
-      </c>
+        <v>2286</v>
+      </c>
+      <c r="C701"/>
       <c r="D701" t="s">
-        <v>2294</v>
+        <v>2287</v>
       </c>
       <c r="E701"/>
-      <c r="F701" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F701"/>
       <c r="G701"/>
       <c r="H701">
-        <v>35717052</v>
+        <v>32869651</v>
       </c>
       <c r="I701" t="s">
-        <v>2295</v>
+        <v>1249</v>
       </c>
       <c r="J701" t="s">
         <v>17</v>
       </c>
       <c r="K701" t="s">
-        <v>2296</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="702" spans="1:11">
       <c r="A702">
-        <v>6176</v>
+        <v>20601</v>
       </c>
       <c r="B702" t="s">
-        <v>2297</v>
+        <v>2289</v>
       </c>
       <c r="C702"/>
       <c r="D702"/>
       <c r="E702" t="s">
-        <v>809</v>
+        <v>718</v>
       </c>
       <c r="F702" t="s">
-        <v>92</v>
+        <v>15</v>
       </c>
       <c r="G702"/>
       <c r="H702">
-        <v>33593359</v>
+        <v>36912302</v>
       </c>
       <c r="I702" t="s">
-        <v>16</v>
+        <v>497</v>
       </c>
       <c r="J702" t="s">
         <v>17</v>
       </c>
       <c r="K702" t="s">
-        <v>2298</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="703" spans="1:11">
       <c r="A703">
-        <v>4004</v>
+        <v>20610</v>
       </c>
       <c r="B703" t="s">
-        <v>2299</v>
+        <v>2291</v>
       </c>
       <c r="C703"/>
-      <c r="D703" t="s">
-[...2 lines deleted...]
-      <c r="E703"/>
+      <c r="D703"/>
+      <c r="E703" t="s">
+        <v>14</v>
+      </c>
       <c r="F703" t="s">
-        <v>791</v>
+        <v>15</v>
       </c>
       <c r="G703"/>
       <c r="H703">
-        <v>33234319</v>
+        <v>42135955</v>
       </c>
       <c r="I703" t="s">
-        <v>2301</v>
+        <v>2209</v>
       </c>
       <c r="J703" t="s">
         <v>17</v>
       </c>
       <c r="K703" t="s">
-        <v>2302</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="704" spans="1:11">
       <c r="A704">
-        <v>13461</v>
+        <v>20612</v>
       </c>
       <c r="B704" t="s">
-        <v>2303</v>
-[...6 lines deleted...]
-      </c>
+        <v>2293</v>
+      </c>
+      <c r="C704"/>
+      <c r="D704"/>
       <c r="E704" t="s">
-        <v>435</v>
+        <v>2294</v>
       </c>
       <c r="F704" t="s">
-        <v>76</v>
+        <v>1798</v>
       </c>
       <c r="G704"/>
       <c r="H704">
-        <v>33542506</v>
+        <v>44011222</v>
       </c>
       <c r="I704" t="s">
-        <v>2304</v>
+        <v>2295</v>
       </c>
       <c r="J704" t="s">
         <v>17</v>
       </c>
       <c r="K704" t="s">
-        <v>2305</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="705" spans="1:11">
       <c r="A705">
-        <v>20595</v>
+        <v>20613</v>
       </c>
       <c r="B705" t="s">
-        <v>2306</v>
+        <v>2297</v>
       </c>
       <c r="C705" t="s">
-        <v>2307</v>
+        <v>2298</v>
       </c>
       <c r="D705"/>
       <c r="E705"/>
       <c r="F705"/>
       <c r="G705"/>
       <c r="H705">
-        <v>38523814</v>
+        <v>33649560</v>
       </c>
       <c r="I705" t="s">
-        <v>2308</v>
+        <v>2299</v>
       </c>
       <c r="J705" t="s">
         <v>17</v>
       </c>
       <c r="K705" t="s">
-        <v>2309</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="706" spans="1:11">
       <c r="A706">
-        <v>20597</v>
+        <v>20618</v>
       </c>
       <c r="B706" t="s">
-        <v>2310</v>
-[...1 lines deleted...]
-      <c r="C706"/>
+        <v>2301</v>
+      </c>
+      <c r="C706" t="s">
+        <v>27</v>
+      </c>
       <c r="D706" t="s">
-        <v>2311</v>
-[...2 lines deleted...]
-      <c r="F706"/>
+        <v>90</v>
+      </c>
+      <c r="E706" t="s">
+        <v>288</v>
+      </c>
+      <c r="F706" t="s">
+        <v>139</v>
+      </c>
       <c r="G706"/>
       <c r="H706">
-        <v>32869651</v>
+        <v>42143025</v>
       </c>
       <c r="I706" t="s">
-        <v>1258</v>
+        <v>2302</v>
       </c>
       <c r="J706" t="s">
         <v>17</v>
       </c>
       <c r="K706" t="s">
-        <v>2312</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="707" spans="1:11">
       <c r="A707">
-        <v>20601</v>
+        <v>20627</v>
       </c>
       <c r="B707" t="s">
-        <v>2313</v>
-[...2 lines deleted...]
-      <c r="D707"/>
+        <v>2304</v>
+      </c>
+      <c r="C707" t="s">
+        <v>12</v>
+      </c>
+      <c r="D707" t="s">
+        <v>13</v>
+      </c>
       <c r="E707" t="s">
-        <v>727</v>
+        <v>1063</v>
       </c>
       <c r="F707" t="s">
-        <v>15</v>
+        <v>541</v>
       </c>
       <c r="G707"/>
       <c r="H707">
-        <v>36912302</v>
+        <v>6273179</v>
       </c>
       <c r="I707" t="s">
-        <v>503</v>
+        <v>2305</v>
       </c>
       <c r="J707" t="s">
         <v>17</v>
       </c>
       <c r="K707" t="s">
-        <v>2314</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="708" spans="1:11">
       <c r="A708">
-        <v>20610</v>
+        <v>13475</v>
       </c>
       <c r="B708" t="s">
-        <v>2315</v>
-[...2 lines deleted...]
-      <c r="D708"/>
+        <v>2307</v>
+      </c>
+      <c r="C708" t="s">
+        <v>158</v>
+      </c>
+      <c r="D708" t="s">
+        <v>13</v>
+      </c>
       <c r="E708" t="s">
-        <v>14</v>
+        <v>934</v>
       </c>
       <c r="F708" t="s">
-        <v>15</v>
+        <v>339</v>
       </c>
       <c r="G708"/>
       <c r="H708">
-        <v>42135955</v>
+        <v>11086809</v>
       </c>
       <c r="I708" t="s">
-        <v>2233</v>
+        <v>2308</v>
       </c>
       <c r="J708" t="s">
         <v>17</v>
       </c>
       <c r="K708" t="s">
-        <v>2316</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="709" spans="1:11">
       <c r="A709">
-        <v>20612</v>
+        <v>13476</v>
       </c>
       <c r="B709" t="s">
-        <v>2317</v>
-[...1 lines deleted...]
-      <c r="C709"/>
+        <v>2310</v>
+      </c>
+      <c r="C709" t="s">
+        <v>861</v>
+      </c>
       <c r="D709"/>
       <c r="E709" t="s">
-        <v>2318</v>
+        <v>429</v>
       </c>
       <c r="F709" t="s">
-        <v>1815</v>
+        <v>76</v>
       </c>
       <c r="G709"/>
       <c r="H709">
-        <v>44011222</v>
+        <v>33053710</v>
       </c>
       <c r="I709" t="s">
-        <v>2319</v>
+        <v>2311</v>
       </c>
       <c r="J709" t="s">
         <v>17</v>
       </c>
       <c r="K709" t="s">
-        <v>2320</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="710" spans="1:11">
       <c r="A710">
-        <v>20613</v>
+        <v>20635</v>
       </c>
       <c r="B710" t="s">
-        <v>2321</v>
-[...3 lines deleted...]
-      </c>
+        <v>2313</v>
+      </c>
+      <c r="C710"/>
       <c r="D710"/>
-      <c r="E710"/>
-      <c r="F710"/>
+      <c r="E710" t="s">
+        <v>398</v>
+      </c>
+      <c r="F710" t="s">
+        <v>329</v>
+      </c>
       <c r="G710"/>
       <c r="H710">
-        <v>33649560</v>
+        <v>33784842</v>
       </c>
       <c r="I710" t="s">
-        <v>2323</v>
+        <v>16</v>
       </c>
       <c r="J710" t="s">
         <v>17</v>
       </c>
       <c r="K710" t="s">
-        <v>2324</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="711" spans="1:11">
       <c r="A711">
-        <v>20618</v>
+        <v>13477</v>
       </c>
       <c r="B711" t="s">
-        <v>2325</v>
-[...19 lines deleted...]
-      </c>
+        <v>2315</v>
+      </c>
+      <c r="C711"/>
+      <c r="D711"/>
+      <c r="E711"/>
+      <c r="F711"/>
+      <c r="G711" t="s">
+        <v>500</v>
+      </c>
+      <c r="H711" t="s">
+        <v>2316</v>
+      </c>
+      <c r="I711"/>
       <c r="J711" t="s">
         <v>17</v>
       </c>
       <c r="K711" t="s">
-        <v>2327</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="712" spans="1:11">
       <c r="A712">
-        <v>20627</v>
+        <v>20638</v>
       </c>
       <c r="B712" t="s">
-        <v>2328</v>
+        <v>2318</v>
       </c>
       <c r="C712" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="D712" t="s">
         <v>13</v>
       </c>
       <c r="E712" t="s">
-        <v>1072</v>
+        <v>934</v>
       </c>
       <c r="F712" t="s">
-        <v>548</v>
+        <v>339</v>
       </c>
       <c r="G712"/>
-      <c r="H712">
-        <v>6273179</v>
+      <c r="H712" t="s">
+        <v>2319</v>
       </c>
       <c r="I712" t="s">
-        <v>2329</v>
+        <v>62</v>
       </c>
       <c r="J712" t="s">
         <v>17</v>
       </c>
       <c r="K712" t="s">
-        <v>2330</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="713" spans="1:11">
       <c r="A713">
-        <v>13475</v>
+        <v>20649</v>
       </c>
       <c r="B713" t="s">
-        <v>2331</v>
-[...3 lines deleted...]
-      </c>
+        <v>2321</v>
+      </c>
+      <c r="C713"/>
       <c r="D713" t="s">
-        <v>13</v>
-[...6 lines deleted...]
-      </c>
+        <v>2322</v>
+      </c>
+      <c r="E713"/>
+      <c r="F713"/>
       <c r="G713"/>
       <c r="H713">
-        <v>11086809</v>
+        <v>32775004</v>
       </c>
       <c r="I713" t="s">
-        <v>2332</v>
+        <v>160</v>
       </c>
       <c r="J713" t="s">
         <v>17</v>
       </c>
       <c r="K713" t="s">
-        <v>2333</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="714" spans="1:11">
       <c r="A714">
-        <v>13476</v>
+        <v>20672</v>
       </c>
       <c r="B714" t="s">
-        <v>2334</v>
+        <v>2324</v>
       </c>
       <c r="C714" t="s">
-        <v>870</v>
+        <v>377</v>
       </c>
       <c r="D714"/>
-      <c r="E714" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E714"/>
       <c r="F714" t="s">
-        <v>76</v>
+        <v>526</v>
       </c>
       <c r="G714"/>
       <c r="H714">
-        <v>33053710</v>
+        <v>31076427</v>
       </c>
       <c r="I714" t="s">
-        <v>2335</v>
+        <v>818</v>
       </c>
       <c r="J714" t="s">
         <v>17</v>
       </c>
       <c r="K714" t="s">
-        <v>2336</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="715" spans="1:11">
       <c r="A715">
-        <v>20635</v>
+        <v>13489</v>
       </c>
       <c r="B715" t="s">
-        <v>2337</v>
+        <v>2326</v>
       </c>
       <c r="C715"/>
       <c r="D715"/>
       <c r="E715" t="s">
-        <v>404</v>
+        <v>197</v>
       </c>
       <c r="F715" t="s">
-        <v>329</v>
+        <v>180</v>
       </c>
       <c r="G715"/>
       <c r="H715">
-        <v>33784842</v>
+        <v>32974869</v>
       </c>
       <c r="I715" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
       <c r="J715" t="s">
         <v>17</v>
       </c>
       <c r="K715" t="s">
-        <v>2338</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="716" spans="1:11">
       <c r="A716">
-        <v>13477</v>
+        <v>20643</v>
       </c>
       <c r="B716" t="s">
-        <v>2339</v>
+        <v>2328</v>
       </c>
       <c r="C716"/>
-      <c r="D716"/>
+      <c r="D716" t="s">
+        <v>1681</v>
+      </c>
       <c r="E716"/>
       <c r="F716"/>
-      <c r="G716" t="s">
-[...5 lines deleted...]
-      <c r="I716"/>
+      <c r="G716"/>
+      <c r="H716">
+        <v>32192942</v>
+      </c>
+      <c r="I716" t="s">
+        <v>140</v>
+      </c>
       <c r="J716" t="s">
         <v>17</v>
       </c>
       <c r="K716" t="s">
-        <v>2341</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="717" spans="1:11">
       <c r="A717">
-        <v>20638</v>
+        <v>20644</v>
       </c>
       <c r="B717" t="s">
-        <v>2342</v>
-[...6 lines deleted...]
-      </c>
+        <v>2330</v>
+      </c>
+      <c r="C717"/>
+      <c r="D717"/>
       <c r="E717" t="s">
-        <v>943</v>
+        <v>2331</v>
       </c>
       <c r="F717" t="s">
-        <v>339</v>
+        <v>2332</v>
       </c>
       <c r="G717"/>
-      <c r="H717" t="s">
-        <v>2343</v>
+      <c r="H717">
+        <v>35109909</v>
       </c>
       <c r="I717" t="s">
-        <v>62</v>
+        <v>2333</v>
       </c>
       <c r="J717" t="s">
         <v>17</v>
       </c>
       <c r="K717" t="s">
-        <v>2344</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="718" spans="1:11">
       <c r="A718">
-        <v>20649</v>
+        <v>20656</v>
       </c>
       <c r="B718" t="s">
-        <v>2345</v>
-[...1 lines deleted...]
-      <c r="C718"/>
+        <v>2335</v>
+      </c>
+      <c r="C718" t="s">
+        <v>158</v>
+      </c>
       <c r="D718" t="s">
-        <v>2346</v>
-[...2 lines deleted...]
-      <c r="F718"/>
+        <v>13</v>
+      </c>
+      <c r="E718" t="s">
+        <v>91</v>
+      </c>
+      <c r="F718" t="s">
+        <v>92</v>
+      </c>
       <c r="G718"/>
       <c r="H718">
-        <v>32775004</v>
+        <v>12188451</v>
       </c>
       <c r="I718" t="s">
-        <v>160</v>
+        <v>62</v>
       </c>
       <c r="J718" t="s">
         <v>17</v>
       </c>
       <c r="K718" t="s">
-        <v>2347</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="719" spans="1:11">
       <c r="A719">
-        <v>20672</v>
+        <v>20659</v>
       </c>
       <c r="B719" t="s">
-        <v>2348</v>
+        <v>2337</v>
       </c>
       <c r="C719" t="s">
-        <v>383</v>
+        <v>2338</v>
       </c>
       <c r="D719"/>
       <c r="E719"/>
-      <c r="F719" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F719"/>
       <c r="G719"/>
       <c r="H719">
-        <v>31076427</v>
+        <v>32273149</v>
       </c>
       <c r="I719" t="s">
-        <v>827</v>
+        <v>2339</v>
       </c>
       <c r="J719" t="s">
         <v>17</v>
       </c>
       <c r="K719" t="s">
-        <v>2349</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="720" spans="1:11">
       <c r="A720">
-        <v>13489</v>
+        <v>20660</v>
       </c>
       <c r="B720" t="s">
-        <v>2350</v>
+        <v>2341</v>
       </c>
       <c r="C720"/>
-      <c r="D720"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D720" t="s">
+        <v>657</v>
+      </c>
+      <c r="E720"/>
       <c r="F720" t="s">
-        <v>180</v>
+        <v>526</v>
       </c>
       <c r="G720"/>
       <c r="H720">
-        <v>32974869</v>
+        <v>36189573</v>
       </c>
       <c r="I720" t="s">
-        <v>62</v>
+        <v>2342</v>
       </c>
       <c r="J720" t="s">
         <v>17</v>
       </c>
       <c r="K720" t="s">
-        <v>2351</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="721" spans="1:11">
       <c r="A721">
-        <v>20643</v>
+        <v>4388</v>
       </c>
       <c r="B721" t="s">
-        <v>2352</v>
-[...1 lines deleted...]
-      <c r="C721"/>
+        <v>2344</v>
+      </c>
+      <c r="C721" t="s">
+        <v>27</v>
+      </c>
       <c r="D721" t="s">
-        <v>1696</v>
+        <v>2345</v>
       </c>
       <c r="E721"/>
-      <c r="F721"/>
+      <c r="F721" t="s">
+        <v>2186</v>
+      </c>
       <c r="G721"/>
       <c r="H721">
-        <v>32192942</v>
+        <v>38143301</v>
       </c>
       <c r="I721" t="s">
-        <v>140</v>
+        <v>2346</v>
       </c>
       <c r="J721" t="s">
         <v>17</v>
       </c>
       <c r="K721" t="s">
-        <v>2353</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="722" spans="1:11">
       <c r="A722">
-        <v>20644</v>
+        <v>20675</v>
       </c>
       <c r="B722" t="s">
-        <v>2354</v>
+        <v>2348</v>
       </c>
       <c r="C722"/>
       <c r="D722"/>
       <c r="E722" t="s">
-        <v>2355</v>
+        <v>205</v>
       </c>
       <c r="F722" t="s">
-        <v>2356</v>
+        <v>61</v>
       </c>
       <c r="G722"/>
       <c r="H722">
-        <v>35109909</v>
+        <v>31425510</v>
       </c>
       <c r="I722" t="s">
-        <v>2357</v>
+        <v>2349</v>
       </c>
       <c r="J722" t="s">
         <v>17</v>
       </c>
       <c r="K722" t="s">
-        <v>2358</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="723" spans="1:11">
       <c r="A723">
-        <v>20656</v>
+        <v>7341</v>
       </c>
       <c r="B723" t="s">
-        <v>2359</v>
+        <v>2351</v>
       </c>
       <c r="C723" t="s">
-        <v>158</v>
+        <v>27</v>
       </c>
       <c r="D723" t="s">
-        <v>13</v>
-[...6 lines deleted...]
-      </c>
+        <v>2352</v>
+      </c>
+      <c r="E723"/>
+      <c r="F723"/>
       <c r="G723"/>
       <c r="H723">
-        <v>12188451</v>
+        <v>36586605</v>
       </c>
       <c r="I723" t="s">
-        <v>62</v>
+        <v>1660</v>
       </c>
       <c r="J723" t="s">
         <v>17</v>
       </c>
       <c r="K723" t="s">
-        <v>2360</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="724" spans="1:11">
       <c r="A724">
-        <v>20659</v>
+        <v>20685</v>
       </c>
       <c r="B724" t="s">
-        <v>2361</v>
-[...4 lines deleted...]
-      <c r="D724"/>
+        <v>2354</v>
+      </c>
+      <c r="C724"/>
+      <c r="D724" t="s">
+        <v>2355</v>
+      </c>
       <c r="E724"/>
       <c r="F724"/>
       <c r="G724"/>
       <c r="H724">
-        <v>32273149</v>
+        <v>33475911</v>
       </c>
       <c r="I724" t="s">
-        <v>2363</v>
+        <v>16</v>
       </c>
       <c r="J724" t="s">
         <v>17</v>
       </c>
       <c r="K724" t="s">
-        <v>2364</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="725" spans="1:11">
       <c r="A725">
-        <v>20660</v>
+        <v>20694</v>
       </c>
       <c r="B725" t="s">
-        <v>2365</v>
+        <v>2357</v>
       </c>
       <c r="C725"/>
-      <c r="D725" t="s">
-[...2 lines deleted...]
-      <c r="E725"/>
+      <c r="D725"/>
+      <c r="E725" t="s">
+        <v>838</v>
+      </c>
       <c r="F725" t="s">
-        <v>533</v>
+        <v>339</v>
       </c>
       <c r="G725"/>
       <c r="H725">
-        <v>36189573</v>
+        <v>39414798</v>
       </c>
       <c r="I725" t="s">
-        <v>2366</v>
+        <v>2358</v>
       </c>
       <c r="J725" t="s">
         <v>17</v>
       </c>
       <c r="K725" t="s">
-        <v>2367</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="726" spans="1:11">
       <c r="A726">
-        <v>4388</v>
+        <v>20695</v>
       </c>
       <c r="B726" t="s">
-        <v>2368</v>
-[...10 lines deleted...]
-      </c>
+        <v>2360</v>
+      </c>
+      <c r="C726"/>
+      <c r="D726"/>
+      <c r="E726" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F726"/>
       <c r="G726"/>
       <c r="H726">
-        <v>38143301</v>
+        <v>36855921</v>
       </c>
       <c r="I726" t="s">
-        <v>2370</v>
+        <v>2362</v>
       </c>
       <c r="J726" t="s">
         <v>17</v>
       </c>
       <c r="K726" t="s">
-        <v>2371</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="727" spans="1:11">
       <c r="A727">
-        <v>20675</v>
+        <v>402</v>
       </c>
       <c r="B727" t="s">
-        <v>2372</v>
-[...1 lines deleted...]
-      <c r="C727"/>
+        <v>2364</v>
+      </c>
+      <c r="C727" t="s">
+        <v>994</v>
+      </c>
       <c r="D727"/>
-      <c r="E727" t="s">
-[...5 lines deleted...]
-      <c r="G727"/>
+      <c r="E727"/>
+      <c r="F727"/>
+      <c r="G727" t="s">
+        <v>748</v>
+      </c>
       <c r="H727">
-        <v>31425510</v>
+        <v>31228610</v>
       </c>
       <c r="I727" t="s">
-        <v>2373</v>
+        <v>630</v>
       </c>
       <c r="J727" t="s">
         <v>17</v>
       </c>
       <c r="K727" t="s">
-        <v>2374</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="728" spans="1:11">
       <c r="A728">
-        <v>7341</v>
+        <v>6376</v>
       </c>
       <c r="B728" t="s">
-        <v>2375</v>
+        <v>2366</v>
       </c>
       <c r="C728" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>2367</v>
+      </c>
+      <c r="D728"/>
       <c r="E728"/>
-      <c r="F728"/>
-[...2 lines deleted...]
-        <v>36586605</v>
+      <c r="F728" t="s">
+        <v>101</v>
+      </c>
+      <c r="G728" t="s">
+        <v>562</v>
+      </c>
+      <c r="H728" t="s">
+        <v>2368</v>
       </c>
       <c r="I728" t="s">
-        <v>1675</v>
+        <v>140</v>
       </c>
       <c r="J728" t="s">
         <v>17</v>
       </c>
       <c r="K728" t="s">
-        <v>2377</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="729" spans="1:11">
       <c r="A729">
-        <v>20685</v>
+        <v>13498</v>
       </c>
       <c r="B729" t="s">
-        <v>2378</v>
-[...1 lines deleted...]
-      <c r="C729"/>
+        <v>2370</v>
+      </c>
+      <c r="C729" t="s">
+        <v>243</v>
+      </c>
       <c r="D729" t="s">
-        <v>2379</v>
-[...2 lines deleted...]
-      <c r="F729"/>
+        <v>137</v>
+      </c>
+      <c r="E729" t="s">
+        <v>477</v>
+      </c>
+      <c r="F729" t="s">
+        <v>44</v>
+      </c>
       <c r="G729"/>
       <c r="H729">
-        <v>33475911</v>
+        <v>6982798</v>
       </c>
       <c r="I729" t="s">
-        <v>16</v>
+        <v>1758</v>
       </c>
       <c r="J729" t="s">
         <v>17</v>
       </c>
       <c r="K729" t="s">
-        <v>2380</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="730" spans="1:11">
       <c r="A730">
-        <v>20694</v>
+        <v>20711</v>
       </c>
       <c r="B730" t="s">
-        <v>2381</v>
+        <v>2372</v>
       </c>
       <c r="C730"/>
       <c r="D730"/>
       <c r="E730" t="s">
-        <v>847</v>
+        <v>324</v>
       </c>
       <c r="F730" t="s">
-        <v>339</v>
+        <v>29</v>
       </c>
       <c r="G730"/>
       <c r="H730">
-        <v>39414798</v>
+        <v>42185826</v>
       </c>
       <c r="I730" t="s">
-        <v>2382</v>
+        <v>160</v>
       </c>
       <c r="J730" t="s">
         <v>17</v>
       </c>
       <c r="K730" t="s">
-        <v>2383</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="731" spans="1:11">
       <c r="A731">
-        <v>20695</v>
+        <v>20715</v>
       </c>
       <c r="B731" t="s">
-        <v>2384</v>
-[...2 lines deleted...]
-      <c r="D731"/>
+        <v>2374</v>
+      </c>
+      <c r="C731" t="s">
+        <v>12</v>
+      </c>
+      <c r="D731" t="s">
+        <v>13</v>
+      </c>
       <c r="E731" t="s">
-        <v>2385</v>
-[...1 lines deleted...]
-      <c r="F731"/>
+        <v>1256</v>
+      </c>
+      <c r="F731" t="s">
+        <v>1176</v>
+      </c>
       <c r="G731"/>
       <c r="H731">
-        <v>36855921</v>
+        <v>32581273</v>
       </c>
       <c r="I731" t="s">
-        <v>2386</v>
+        <v>1937</v>
       </c>
       <c r="J731" t="s">
         <v>17</v>
       </c>
       <c r="K731" t="s">
-        <v>2387</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="732" spans="1:11">
       <c r="A732">
-        <v>402</v>
+        <v>20717</v>
       </c>
       <c r="B732" t="s">
-        <v>2388</v>
-[...3 lines deleted...]
-      </c>
+        <v>2376</v>
+      </c>
+      <c r="C732"/>
       <c r="D732"/>
-      <c r="E732"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E732" t="s">
+        <v>148</v>
+      </c>
+      <c r="F732" t="s">
+        <v>149</v>
+      </c>
+      <c r="G732"/>
       <c r="H732">
-        <v>31228610</v>
+        <v>19131816</v>
       </c>
       <c r="I732" t="s">
-        <v>638</v>
+        <v>150</v>
       </c>
       <c r="J732" t="s">
         <v>17</v>
       </c>
       <c r="K732" t="s">
-        <v>2389</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="733" spans="1:11">
       <c r="A733">
-        <v>6376</v>
+        <v>20723</v>
       </c>
       <c r="B733" t="s">
-        <v>2390</v>
-[...4 lines deleted...]
-      <c r="D733"/>
+        <v>2378</v>
+      </c>
+      <c r="C733"/>
+      <c r="D733" t="s">
+        <v>2379</v>
+      </c>
       <c r="E733"/>
       <c r="F733" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>2392</v>
+        <v>293</v>
+      </c>
+      <c r="G733"/>
+      <c r="H733">
+        <v>11116242</v>
       </c>
       <c r="I733" t="s">
-        <v>140</v>
+        <v>1030</v>
       </c>
       <c r="J733" t="s">
         <v>17</v>
       </c>
       <c r="K733" t="s">
-        <v>2393</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="734" spans="1:11">
       <c r="A734">
-        <v>13498</v>
+        <v>20734</v>
       </c>
       <c r="B734" t="s">
-        <v>2394</v>
-[...6 lines deleted...]
-      </c>
+        <v>2381</v>
+      </c>
+      <c r="C734"/>
+      <c r="D734"/>
       <c r="E734" t="s">
-        <v>483</v>
+        <v>718</v>
       </c>
       <c r="F734" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="G734"/>
       <c r="H734">
-        <v>6982798</v>
+        <v>39269130</v>
       </c>
       <c r="I734" t="s">
-        <v>1774</v>
+        <v>1342</v>
       </c>
       <c r="J734" t="s">
         <v>17</v>
       </c>
       <c r="K734" t="s">
-        <v>2395</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="735" spans="1:11">
       <c r="A735">
-        <v>20711</v>
+        <v>20736</v>
       </c>
       <c r="B735" t="s">
-        <v>2396</v>
-[...1 lines deleted...]
-      <c r="C735"/>
+        <v>2383</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2384</v>
+      </c>
       <c r="D735"/>
-      <c r="E735" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E735"/>
+      <c r="F735"/>
       <c r="G735"/>
       <c r="H735">
-        <v>42185826</v>
+        <v>33786427</v>
       </c>
       <c r="I735" t="s">
-        <v>160</v>
+        <v>16</v>
       </c>
       <c r="J735" t="s">
         <v>17</v>
       </c>
       <c r="K735" t="s">
-        <v>2397</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="736" spans="1:11">
       <c r="A736">
-        <v>20715</v>
+        <v>13511</v>
       </c>
       <c r="B736" t="s">
-        <v>2398</v>
-[...13 lines deleted...]
-      <c r="G736"/>
+        <v>2386</v>
+      </c>
+      <c r="C736"/>
+      <c r="D736"/>
+      <c r="E736"/>
+      <c r="F736"/>
+      <c r="G736" t="s">
+        <v>2387</v>
+      </c>
       <c r="H736">
-        <v>32581273</v>
+        <v>33435389</v>
       </c>
       <c r="I736" t="s">
-        <v>1954</v>
+        <v>2388</v>
       </c>
       <c r="J736" t="s">
         <v>17</v>
       </c>
       <c r="K736" t="s">
-        <v>2399</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="737" spans="1:11">
       <c r="A737">
-        <v>20717</v>
+        <v>6963</v>
       </c>
       <c r="B737" t="s">
-        <v>2400</v>
+        <v>2390</v>
       </c>
       <c r="C737"/>
-      <c r="D737"/>
-[...5 lines deleted...]
-      </c>
+      <c r="D737" t="s">
+        <v>1922</v>
+      </c>
+      <c r="E737"/>
+      <c r="F737"/>
       <c r="G737"/>
       <c r="H737">
-        <v>19131816</v>
+        <v>34224132</v>
       </c>
       <c r="I737" t="s">
-        <v>150</v>
+        <v>2391</v>
       </c>
       <c r="J737" t="s">
         <v>17</v>
       </c>
       <c r="K737" t="s">
-        <v>2401</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="738" spans="1:11">
       <c r="A738">
-        <v>20723</v>
+        <v>20743</v>
       </c>
       <c r="B738" t="s">
-        <v>2402</v>
-[...4 lines deleted...]
-      </c>
+        <v>2393</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D738"/>
       <c r="E738"/>
-      <c r="F738" t="s">
-[...2 lines deleted...]
-      <c r="G738"/>
+      <c r="F738"/>
+      <c r="G738" t="s">
+        <v>2395</v>
+      </c>
       <c r="H738">
-        <v>11116242</v>
+        <v>33587297</v>
       </c>
       <c r="I738" t="s">
-        <v>1039</v>
+        <v>16</v>
       </c>
       <c r="J738" t="s">
         <v>17</v>
       </c>
       <c r="K738" t="s">
-        <v>2404</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="739" spans="1:11">
       <c r="A739">
-        <v>20734</v>
+        <v>4394</v>
       </c>
       <c r="B739" t="s">
-        <v>2405</v>
-[...5 lines deleted...]
-      </c>
+        <v>2397</v>
+      </c>
+      <c r="C739" t="s">
+        <v>85</v>
+      </c>
+      <c r="D739" t="s">
+        <v>532</v>
+      </c>
+      <c r="E739"/>
       <c r="F739" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G739"/>
       <c r="H739">
-        <v>39269130</v>
+        <v>42031300</v>
       </c>
       <c r="I739" t="s">
-        <v>1352</v>
+        <v>62</v>
       </c>
       <c r="J739" t="s">
         <v>17</v>
       </c>
       <c r="K739" t="s">
-        <v>2406</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="740" spans="1:11">
       <c r="A740">
-        <v>20736</v>
+        <v>20745</v>
       </c>
       <c r="B740" t="s">
-        <v>2407</v>
+        <v>2399</v>
       </c>
       <c r="C740" t="s">
-        <v>2408</v>
-[...3 lines deleted...]
-      <c r="F740"/>
+        <v>377</v>
+      </c>
+      <c r="D740" t="s">
+        <v>137</v>
+      </c>
+      <c r="E740" t="s">
+        <v>143</v>
+      </c>
+      <c r="F740" t="s">
+        <v>29</v>
+      </c>
       <c r="G740"/>
       <c r="H740">
-        <v>33786427</v>
+        <v>36357252</v>
       </c>
       <c r="I740" t="s">
-        <v>16</v>
+        <v>181</v>
       </c>
       <c r="J740" t="s">
         <v>17</v>
       </c>
       <c r="K740" t="s">
-        <v>2409</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="741" spans="1:11">
       <c r="A741">
-        <v>13511</v>
+        <v>20746</v>
       </c>
       <c r="B741" t="s">
-        <v>2410</v>
-[...1 lines deleted...]
-      <c r="C741"/>
+        <v>2401</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2402</v>
+      </c>
       <c r="D741"/>
       <c r="E741"/>
       <c r="F741"/>
-      <c r="G741" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G741"/>
       <c r="H741">
-        <v>33435389</v>
+        <v>42145292</v>
       </c>
       <c r="I741" t="s">
-        <v>2412</v>
+        <v>77</v>
       </c>
       <c r="J741" t="s">
         <v>17</v>
       </c>
       <c r="K741" t="s">
-        <v>2413</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="742" spans="1:11">
       <c r="A742">
-        <v>6963</v>
+        <v>4615</v>
       </c>
       <c r="B742" t="s">
-        <v>2414</v>
-[...1 lines deleted...]
-      <c r="C742"/>
+        <v>2404</v>
+      </c>
+      <c r="C742" t="s">
+        <v>20</v>
+      </c>
       <c r="D742" t="s">
-        <v>1939</v>
+        <v>2405</v>
       </c>
       <c r="E742"/>
-      <c r="F742"/>
-[...2 lines deleted...]
-        <v>34224132</v>
+      <c r="F742" t="s">
+        <v>118</v>
+      </c>
+      <c r="G742" t="s">
+        <v>2406</v>
+      </c>
+      <c r="H742" t="s">
+        <v>2407</v>
       </c>
       <c r="I742" t="s">
-        <v>2415</v>
+        <v>1050</v>
       </c>
       <c r="J742" t="s">
         <v>17</v>
       </c>
       <c r="K742" t="s">
-        <v>2416</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="743" spans="1:11">
       <c r="A743">
-        <v>20743</v>
+        <v>8469</v>
       </c>
       <c r="B743" t="s">
-        <v>2417</v>
+        <v>2409</v>
       </c>
       <c r="C743" t="s">
-        <v>2418</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="D743" t="s">
+        <v>90</v>
+      </c>
+      <c r="E743" t="s">
+        <v>429</v>
+      </c>
+      <c r="F743" t="s">
+        <v>76</v>
+      </c>
+      <c r="G743"/>
       <c r="H743">
-        <v>33587297</v>
+        <v>39424148</v>
       </c>
       <c r="I743" t="s">
-        <v>16</v>
+        <v>588</v>
       </c>
       <c r="J743" t="s">
         <v>17</v>
       </c>
       <c r="K743" t="s">
-        <v>2420</v>
+        <v>2410</v>
       </c>
     </row>
     <row r="744" spans="1:11">
       <c r="A744">
-        <v>4394</v>
+        <v>9932</v>
       </c>
       <c r="B744" t="s">
-        <v>2421</v>
+        <v>2411</v>
       </c>
       <c r="C744" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="D744"/>
       <c r="E744"/>
-      <c r="F744" t="s">
-[...4 lines deleted...]
-        <v>42031300</v>
+      <c r="F744"/>
+      <c r="G744" t="s">
+        <v>154</v>
+      </c>
+      <c r="H744" t="s">
+        <v>2412</v>
       </c>
       <c r="I744" t="s">
-        <v>62</v>
+        <v>546</v>
       </c>
       <c r="J744" t="s">
         <v>17</v>
       </c>
       <c r="K744" t="s">
-        <v>2422</v>
+        <v>2413</v>
       </c>
     </row>
     <row r="745" spans="1:11">
       <c r="A745">
-        <v>20745</v>
+        <v>13521</v>
       </c>
       <c r="B745" t="s">
-        <v>2423</v>
-[...6 lines deleted...]
-      </c>
+        <v>2414</v>
+      </c>
+      <c r="C745"/>
+      <c r="D745"/>
       <c r="E745" t="s">
-        <v>143</v>
+        <v>473</v>
       </c>
       <c r="F745" t="s">
-        <v>29</v>
+        <v>180</v>
       </c>
       <c r="G745"/>
       <c r="H745">
-        <v>36357252</v>
+        <v>42124237</v>
       </c>
       <c r="I745" t="s">
-        <v>181</v>
+        <v>62</v>
       </c>
       <c r="J745" t="s">
         <v>17</v>
       </c>
       <c r="K745" t="s">
-        <v>2424</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="746" spans="1:11">
       <c r="A746">
-        <v>20746</v>
+        <v>20759</v>
       </c>
       <c r="B746" t="s">
-        <v>2425</v>
+        <v>2416</v>
       </c>
       <c r="C746" t="s">
-        <v>2426</v>
-[...3 lines deleted...]
-      <c r="F746"/>
+        <v>65</v>
+      </c>
+      <c r="D746" t="s">
+        <v>13</v>
+      </c>
+      <c r="E746" t="s">
+        <v>143</v>
+      </c>
+      <c r="F746" t="s">
+        <v>29</v>
+      </c>
       <c r="G746"/>
       <c r="H746">
-        <v>42145292</v>
+        <v>37095507</v>
       </c>
       <c r="I746" t="s">
-        <v>77</v>
+        <v>2417</v>
       </c>
       <c r="J746" t="s">
         <v>17</v>
       </c>
       <c r="K746" t="s">
-        <v>2427</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="747" spans="1:11">
       <c r="A747">
-        <v>4615</v>
+        <v>20761</v>
       </c>
       <c r="B747" t="s">
-        <v>2428</v>
+        <v>2419</v>
       </c>
       <c r="C747" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>2420</v>
+      </c>
+      <c r="D747"/>
       <c r="E747"/>
       <c r="F747" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>2431</v>
+        <v>87</v>
+      </c>
+      <c r="G747"/>
+      <c r="H747">
+        <v>34409532</v>
       </c>
       <c r="I747" t="s">
-        <v>1059</v>
+        <v>2421</v>
       </c>
       <c r="J747" t="s">
         <v>17</v>
       </c>
       <c r="K747" t="s">
-        <v>2432</v>
+        <v>2422</v>
       </c>
     </row>
     <row r="748" spans="1:11">
       <c r="A748">
-        <v>8469</v>
+        <v>20771</v>
       </c>
       <c r="B748" t="s">
-        <v>2433</v>
-[...3 lines deleted...]
-      </c>
+        <v>2423</v>
+      </c>
+      <c r="C748"/>
       <c r="D748" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>2424</v>
+      </c>
+      <c r="E748"/>
+      <c r="F748"/>
       <c r="G748"/>
       <c r="H748">
-        <v>39424148</v>
+        <v>32912922</v>
       </c>
       <c r="I748" t="s">
-        <v>595</v>
+        <v>160</v>
       </c>
       <c r="J748" t="s">
         <v>17</v>
       </c>
       <c r="K748" t="s">
-        <v>2434</v>
+        <v>2425</v>
       </c>
     </row>
     <row r="749" spans="1:11">
       <c r="A749">
-        <v>9932</v>
+        <v>20780</v>
       </c>
       <c r="B749" t="s">
-        <v>2435</v>
-[...3 lines deleted...]
-      </c>
+        <v>2426</v>
+      </c>
+      <c r="C749"/>
       <c r="D749"/>
-      <c r="E749"/>
-[...5 lines deleted...]
-        <v>2436</v>
+      <c r="E749" t="s">
+        <v>255</v>
+      </c>
+      <c r="F749" t="s">
+        <v>15</v>
+      </c>
+      <c r="G749"/>
+      <c r="H749">
+        <v>35536841</v>
       </c>
       <c r="I749" t="s">
-        <v>553</v>
+        <v>2427</v>
       </c>
       <c r="J749" t="s">
         <v>17</v>
       </c>
       <c r="K749" t="s">
-        <v>2437</v>
+        <v>2428</v>
       </c>
     </row>
     <row r="750" spans="1:11">
       <c r="A750">
-        <v>13521</v>
+        <v>20781</v>
       </c>
       <c r="B750" t="s">
-        <v>2438</v>
+        <v>2429</v>
       </c>
       <c r="C750"/>
-      <c r="D750"/>
-[...5 lines deleted...]
-      </c>
+      <c r="D750" t="s">
+        <v>2112</v>
+      </c>
+      <c r="E750"/>
+      <c r="F750"/>
       <c r="G750"/>
       <c r="H750">
-        <v>42124237</v>
+        <v>33056267</v>
       </c>
       <c r="I750" t="s">
-        <v>62</v>
+        <v>2430</v>
       </c>
       <c r="J750" t="s">
         <v>17</v>
       </c>
       <c r="K750" t="s">
-        <v>2439</v>
+        <v>2431</v>
       </c>
     </row>
     <row r="751" spans="1:11">
       <c r="A751">
-        <v>20759</v>
+        <v>20787</v>
       </c>
       <c r="B751" t="s">
-        <v>2440</v>
+        <v>2432</v>
       </c>
       <c r="C751" t="s">
-        <v>65</v>
-[...10 lines deleted...]
-      <c r="G751"/>
+        <v>2433</v>
+      </c>
+      <c r="D751"/>
+      <c r="E751"/>
+      <c r="F751"/>
+      <c r="G751" t="s">
+        <v>2434</v>
+      </c>
       <c r="H751">
-        <v>37095507</v>
+        <v>32833933</v>
       </c>
       <c r="I751" t="s">
-        <v>2441</v>
+        <v>77</v>
       </c>
       <c r="J751" t="s">
         <v>17</v>
       </c>
       <c r="K751" t="s">
-        <v>2442</v>
+        <v>2435</v>
       </c>
     </row>
     <row r="752" spans="1:11">
       <c r="A752">
-        <v>20761</v>
+        <v>5959</v>
       </c>
       <c r="B752" t="s">
-        <v>2443</v>
+        <v>2436</v>
       </c>
       <c r="C752" t="s">
-        <v>2444</v>
-[...2 lines deleted...]
-      <c r="E752"/>
+        <v>85</v>
+      </c>
+      <c r="D752" t="s">
+        <v>90</v>
+      </c>
+      <c r="E752" t="s">
+        <v>444</v>
+      </c>
       <c r="F752" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="G752"/>
       <c r="H752">
-        <v>34409532</v>
+        <v>35043551</v>
       </c>
       <c r="I752" t="s">
-        <v>2445</v>
+        <v>1169</v>
       </c>
       <c r="J752" t="s">
         <v>17</v>
       </c>
       <c r="K752" t="s">
-        <v>2446</v>
+        <v>2437</v>
       </c>
     </row>
     <row r="753" spans="1:11">
       <c r="A753">
-        <v>20771</v>
+        <v>20800</v>
       </c>
       <c r="B753" t="s">
-        <v>2447</v>
+        <v>2438</v>
       </c>
       <c r="C753"/>
       <c r="D753" t="s">
-        <v>2448</v>
+        <v>2439</v>
       </c>
       <c r="E753"/>
-      <c r="F753"/>
+      <c r="F753" t="s">
+        <v>210</v>
+      </c>
       <c r="G753"/>
       <c r="H753">
-        <v>32912922</v>
+        <v>37032667</v>
       </c>
       <c r="I753" t="s">
-        <v>160</v>
+        <v>1630</v>
       </c>
       <c r="J753" t="s">
         <v>17</v>
       </c>
       <c r="K753" t="s">
-        <v>2449</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="754" spans="1:11">
       <c r="A754">
-        <v>20780</v>
+        <v>20803</v>
       </c>
       <c r="B754" t="s">
-        <v>2450</v>
+        <v>2441</v>
       </c>
       <c r="C754"/>
       <c r="D754"/>
       <c r="E754" t="s">
-        <v>255</v>
+        <v>244</v>
       </c>
       <c r="F754" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="G754"/>
       <c r="H754">
-        <v>35536841</v>
+        <v>32422802</v>
       </c>
       <c r="I754" t="s">
-        <v>2451</v>
+        <v>140</v>
       </c>
       <c r="J754" t="s">
         <v>17</v>
       </c>
       <c r="K754" t="s">
-        <v>2452</v>
+        <v>2442</v>
       </c>
     </row>
     <row r="755" spans="1:11">
       <c r="A755">
-        <v>20781</v>
+        <v>20804</v>
       </c>
       <c r="B755" t="s">
-        <v>2453</v>
+        <v>2443</v>
       </c>
       <c r="C755"/>
       <c r="D755" t="s">
-        <v>2129</v>
+        <v>2444</v>
       </c>
       <c r="E755"/>
       <c r="F755"/>
       <c r="G755"/>
       <c r="H755">
-        <v>33056267</v>
+        <v>36078041</v>
       </c>
       <c r="I755" t="s">
-        <v>2454</v>
+        <v>2445</v>
       </c>
       <c r="J755" t="s">
         <v>17</v>
       </c>
       <c r="K755" t="s">
-        <v>2455</v>
+        <v>2446</v>
       </c>
     </row>
     <row r="756" spans="1:11">
       <c r="A756">
-        <v>20787</v>
+        <v>20808</v>
       </c>
       <c r="B756" t="s">
-        <v>2456</v>
-[...3 lines deleted...]
-      </c>
+        <v>2447</v>
+      </c>
+      <c r="C756"/>
       <c r="D756"/>
-      <c r="E756"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E756" t="s">
+        <v>324</v>
+      </c>
+      <c r="F756" t="s">
+        <v>29</v>
+      </c>
+      <c r="G756"/>
       <c r="H756">
-        <v>32833933</v>
+        <v>36709910</v>
       </c>
       <c r="I756" t="s">
-        <v>77</v>
+        <v>497</v>
       </c>
       <c r="J756" t="s">
         <v>17</v>
       </c>
       <c r="K756" t="s">
-        <v>2459</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="757" spans="1:11">
       <c r="A757">
-        <v>5959</v>
+        <v>4726</v>
       </c>
       <c r="B757" t="s">
-        <v>2460</v>
-[...3 lines deleted...]
-      </c>
+        <v>2449</v>
+      </c>
+      <c r="C757"/>
       <c r="D757" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>2450</v>
+      </c>
+      <c r="E757"/>
       <c r="F757" t="s">
-        <v>92</v>
+        <v>118</v>
       </c>
       <c r="G757"/>
       <c r="H757">
-        <v>35043551</v>
+        <v>36319667</v>
       </c>
       <c r="I757" t="s">
-        <v>1178</v>
+        <v>497</v>
       </c>
       <c r="J757" t="s">
         <v>17</v>
       </c>
       <c r="K757" t="s">
-        <v>2461</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="758" spans="1:11">
       <c r="A758">
-        <v>20800</v>
+        <v>13535</v>
       </c>
       <c r="B758" t="s">
-        <v>2462</v>
+        <v>2452</v>
       </c>
       <c r="C758"/>
       <c r="D758" t="s">
-        <v>2463</v>
+        <v>2453</v>
       </c>
       <c r="E758"/>
-      <c r="F758" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F758"/>
       <c r="G758"/>
-      <c r="H758">
-        <v>37032667</v>
+      <c r="H758" t="s">
+        <v>2454</v>
       </c>
       <c r="I758" t="s">
-        <v>1645</v>
+        <v>140</v>
       </c>
       <c r="J758" t="s">
         <v>17</v>
       </c>
       <c r="K758" t="s">
-        <v>2464</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="759" spans="1:11">
       <c r="A759">
-        <v>20803</v>
+        <v>20826</v>
       </c>
       <c r="B759" t="s">
-        <v>2465</v>
-[...2 lines deleted...]
-      <c r="D759"/>
+        <v>2456</v>
+      </c>
+      <c r="C759" t="s">
+        <v>65</v>
+      </c>
+      <c r="D759" t="s">
+        <v>13</v>
+      </c>
       <c r="E759" t="s">
-        <v>244</v>
+        <v>111</v>
       </c>
       <c r="F759" t="s">
-        <v>67</v>
+        <v>112</v>
       </c>
       <c r="G759"/>
       <c r="H759">
-        <v>32422802</v>
+        <v>36918803</v>
       </c>
       <c r="I759" t="s">
-        <v>140</v>
+        <v>275</v>
       </c>
       <c r="J759" t="s">
         <v>17</v>
       </c>
       <c r="K759" t="s">
-        <v>2466</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="760" spans="1:11">
       <c r="A760">
-        <v>20804</v>
+        <v>20839</v>
       </c>
       <c r="B760" t="s">
-        <v>2467</v>
-[...1 lines deleted...]
-      <c r="C760"/>
+        <v>2458</v>
+      </c>
+      <c r="C760" t="s">
+        <v>85</v>
+      </c>
       <c r="D760" t="s">
-        <v>2468</v>
+        <v>1646</v>
       </c>
       <c r="E760"/>
       <c r="F760"/>
       <c r="G760"/>
       <c r="H760">
-        <v>36078041</v>
+        <v>20248459</v>
       </c>
       <c r="I760" t="s">
-        <v>2469</v>
+        <v>40</v>
       </c>
       <c r="J760" t="s">
         <v>17</v>
       </c>
       <c r="K760" t="s">
-        <v>2470</v>
+        <v>2459</v>
       </c>
     </row>
     <row r="761" spans="1:11">
       <c r="A761">
-        <v>20808</v>
+        <v>20840</v>
       </c>
       <c r="B761" t="s">
-        <v>2471</v>
+        <v>2460</v>
       </c>
       <c r="C761"/>
       <c r="D761"/>
       <c r="E761" t="s">
-        <v>324</v>
+        <v>43</v>
       </c>
       <c r="F761" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="G761"/>
       <c r="H761">
-        <v>36709910</v>
+        <v>34739043</v>
       </c>
       <c r="I761" t="s">
-        <v>503</v>
+        <v>2461</v>
       </c>
       <c r="J761" t="s">
         <v>17</v>
       </c>
       <c r="K761" t="s">
-        <v>2472</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="762" spans="1:11">
       <c r="A762">
-        <v>4726</v>
+        <v>20844</v>
       </c>
       <c r="B762" t="s">
-        <v>2473</v>
+        <v>2463</v>
       </c>
       <c r="C762"/>
       <c r="D762" t="s">
-        <v>1521</v>
+        <v>2464</v>
       </c>
       <c r="E762"/>
-      <c r="F762" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F762"/>
       <c r="G762"/>
       <c r="H762">
-        <v>36319667</v>
+        <v>35869076</v>
       </c>
       <c r="I762" t="s">
-        <v>503</v>
+        <v>2465</v>
       </c>
       <c r="J762" t="s">
         <v>17</v>
       </c>
       <c r="K762" t="s">
-        <v>2474</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="763" spans="1:11">
       <c r="A763">
-        <v>13535</v>
+        <v>20847</v>
       </c>
       <c r="B763" t="s">
-        <v>2475</v>
-[...4 lines deleted...]
-      </c>
+        <v>2467</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2468</v>
+      </c>
+      <c r="D763"/>
       <c r="E763"/>
       <c r="F763"/>
       <c r="G763"/>
-      <c r="H763" t="s">
-        <v>2477</v>
+      <c r="H763">
+        <v>36791402</v>
       </c>
       <c r="I763" t="s">
-        <v>140</v>
+        <v>497</v>
       </c>
       <c r="J763" t="s">
         <v>17</v>
       </c>
       <c r="K763" t="s">
-        <v>2478</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="764" spans="1:11">
       <c r="A764">
-        <v>20826</v>
+        <v>20849</v>
       </c>
       <c r="B764" t="s">
-        <v>2479</v>
-[...6 lines deleted...]
-      </c>
+        <v>2470</v>
+      </c>
+      <c r="C764"/>
+      <c r="D764"/>
       <c r="E764" t="s">
-        <v>111</v>
+        <v>2471</v>
       </c>
       <c r="F764" t="s">
-        <v>112</v>
+        <v>1851</v>
       </c>
       <c r="G764"/>
       <c r="H764">
-        <v>36918803</v>
+        <v>33467072</v>
       </c>
       <c r="I764" t="s">
-        <v>275</v>
+        <v>16</v>
       </c>
       <c r="J764" t="s">
         <v>17</v>
       </c>
       <c r="K764" t="s">
-        <v>2480</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="765" spans="1:11">
       <c r="A765">
-        <v>20839</v>
+        <v>13548</v>
       </c>
       <c r="B765" t="s">
-        <v>2481</v>
+        <v>2473</v>
       </c>
       <c r="C765" t="s">
-        <v>85</v>
+        <v>646</v>
       </c>
       <c r="D765" t="s">
-        <v>1661</v>
+        <v>2474</v>
       </c>
       <c r="E765"/>
-      <c r="F765"/>
+      <c r="F765" t="s">
+        <v>76</v>
+      </c>
       <c r="G765"/>
-      <c r="H765">
-        <v>20248459</v>
+      <c r="H765" t="s">
+        <v>2475</v>
       </c>
       <c r="I765" t="s">
-        <v>40</v>
+        <v>2476</v>
       </c>
       <c r="J765" t="s">
         <v>17</v>
       </c>
       <c r="K765" t="s">
-        <v>2482</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="766" spans="1:11">
       <c r="A766">
-        <v>20840</v>
+        <v>13550</v>
       </c>
       <c r="B766" t="s">
-        <v>2483</v>
-[...1 lines deleted...]
-      <c r="C766"/>
+        <v>2478</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2479</v>
+      </c>
       <c r="D766"/>
-      <c r="E766" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E766"/>
+      <c r="F766"/>
       <c r="G766"/>
       <c r="H766">
-        <v>34739043</v>
+        <v>34626024</v>
       </c>
       <c r="I766" t="s">
-        <v>2484</v>
+        <v>2480</v>
       </c>
       <c r="J766" t="s">
         <v>17</v>
       </c>
       <c r="K766" t="s">
-        <v>2485</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="767" spans="1:11">
       <c r="A767">
-        <v>20844</v>
+        <v>20854</v>
       </c>
       <c r="B767" t="s">
-        <v>2486</v>
-[...1 lines deleted...]
-      <c r="C767"/>
+        <v>2482</v>
+      </c>
+      <c r="C767" t="s">
+        <v>12</v>
+      </c>
       <c r="D767" t="s">
-        <v>2487</v>
-[...2 lines deleted...]
-      <c r="F767"/>
+        <v>13</v>
+      </c>
+      <c r="E767" t="s">
+        <v>138</v>
+      </c>
+      <c r="F767" t="s">
+        <v>139</v>
+      </c>
       <c r="G767"/>
       <c r="H767">
-        <v>35869076</v>
+        <v>32960934</v>
       </c>
       <c r="I767" t="s">
-        <v>2488</v>
+        <v>62</v>
       </c>
       <c r="J767" t="s">
         <v>17</v>
       </c>
       <c r="K767" t="s">
-        <v>2489</v>
+        <v>2483</v>
       </c>
     </row>
     <row r="768" spans="1:11">
       <c r="A768">
-        <v>20847</v>
+        <v>20855</v>
       </c>
       <c r="B768" t="s">
-        <v>2490</v>
-[...3 lines deleted...]
-      </c>
+        <v>2484</v>
+      </c>
+      <c r="C768"/>
       <c r="D768"/>
-      <c r="E768"/>
-      <c r="F768"/>
+      <c r="E768" t="s">
+        <v>409</v>
+      </c>
+      <c r="F768" t="s">
+        <v>410</v>
+      </c>
       <c r="G768"/>
       <c r="H768">
-        <v>36791402</v>
+        <v>33662755</v>
       </c>
       <c r="I768" t="s">
-        <v>503</v>
+        <v>2485</v>
       </c>
       <c r="J768" t="s">
         <v>17</v>
       </c>
       <c r="K768" t="s">
-        <v>2492</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="769" spans="1:11">
       <c r="A769">
-        <v>20849</v>
+        <v>20856</v>
       </c>
       <c r="B769" t="s">
-        <v>2493</v>
+        <v>2487</v>
       </c>
       <c r="C769"/>
       <c r="D769"/>
       <c r="E769" t="s">
-        <v>2494</v>
+        <v>718</v>
       </c>
       <c r="F769" t="s">
-        <v>1868</v>
+        <v>15</v>
       </c>
       <c r="G769"/>
       <c r="H769">
-        <v>33467072</v>
+        <v>18162960</v>
       </c>
       <c r="I769" t="s">
-        <v>16</v>
+        <v>2488</v>
       </c>
       <c r="J769" t="s">
         <v>17</v>
       </c>
       <c r="K769" t="s">
-        <v>2495</v>
+        <v>2489</v>
       </c>
     </row>
     <row r="770" spans="1:11">
       <c r="A770">
-        <v>13548</v>
+        <v>4461</v>
       </c>
       <c r="B770" t="s">
-        <v>2496</v>
+        <v>2490</v>
       </c>
       <c r="C770" t="s">
-        <v>654</v>
+        <v>85</v>
       </c>
       <c r="D770" t="s">
-        <v>2497</v>
+        <v>532</v>
       </c>
       <c r="E770"/>
       <c r="F770" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="G770"/>
-      <c r="H770" t="s">
-        <v>2498</v>
+      <c r="H770">
+        <v>34192269</v>
       </c>
       <c r="I770" t="s">
-        <v>2499</v>
+        <v>2491</v>
       </c>
       <c r="J770" t="s">
         <v>17</v>
       </c>
       <c r="K770" t="s">
-        <v>2500</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="771" spans="1:11">
       <c r="A771">
-        <v>13550</v>
+        <v>996</v>
       </c>
       <c r="B771" t="s">
-        <v>2501</v>
+        <v>2493</v>
       </c>
       <c r="C771" t="s">
-        <v>2502</v>
-[...3 lines deleted...]
-      <c r="F771"/>
+        <v>27</v>
+      </c>
+      <c r="D771" t="s">
+        <v>90</v>
+      </c>
+      <c r="E771" t="s">
+        <v>394</v>
+      </c>
+      <c r="F771" t="s">
+        <v>395</v>
+      </c>
       <c r="G771"/>
       <c r="H771">
-        <v>34626024</v>
+        <v>14048034</v>
       </c>
       <c r="I771" t="s">
-        <v>2503</v>
+        <v>2494</v>
       </c>
       <c r="J771" t="s">
         <v>17</v>
       </c>
       <c r="K771" t="s">
-        <v>2504</v>
+        <v>2495</v>
       </c>
     </row>
     <row r="772" spans="1:11">
       <c r="A772">
-        <v>20854</v>
+        <v>20867</v>
       </c>
       <c r="B772" t="s">
-        <v>2505</v>
+        <v>2496</v>
       </c>
       <c r="C772" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
       <c r="D772" t="s">
         <v>13</v>
       </c>
       <c r="E772" t="s">
-        <v>138</v>
+        <v>201</v>
       </c>
       <c r="F772" t="s">
         <v>139</v>
       </c>
       <c r="G772"/>
       <c r="H772">
-        <v>32960934</v>
+        <v>35844189</v>
       </c>
       <c r="I772" t="s">
-        <v>62</v>
+        <v>2497</v>
       </c>
       <c r="J772" t="s">
         <v>17</v>
       </c>
       <c r="K772" t="s">
-        <v>2506</v>
+        <v>2498</v>
       </c>
     </row>
     <row r="773" spans="1:11">
       <c r="A773">
-        <v>20855</v>
+        <v>20884</v>
       </c>
       <c r="B773" t="s">
-        <v>2507</v>
+        <v>2499</v>
       </c>
       <c r="C773"/>
       <c r="D773"/>
       <c r="E773" t="s">
-        <v>415</v>
+        <v>244</v>
       </c>
       <c r="F773" t="s">
-        <v>416</v>
+        <v>67</v>
       </c>
       <c r="G773"/>
       <c r="H773">
-        <v>33662755</v>
+        <v>13143868</v>
       </c>
       <c r="I773" t="s">
-        <v>2508</v>
+        <v>2500</v>
       </c>
       <c r="J773" t="s">
         <v>17</v>
       </c>
       <c r="K773" t="s">
-        <v>2509</v>
+        <v>2501</v>
       </c>
     </row>
     <row r="774" spans="1:11">
       <c r="A774">
-        <v>20856</v>
+        <v>20891</v>
       </c>
       <c r="B774" t="s">
-        <v>2510</v>
+        <v>2502</v>
       </c>
       <c r="C774"/>
       <c r="D774"/>
       <c r="E774" t="s">
-        <v>727</v>
+        <v>718</v>
       </c>
       <c r="F774" t="s">
         <v>15</v>
       </c>
       <c r="G774"/>
       <c r="H774">
-        <v>18162960</v>
+        <v>39033031</v>
       </c>
       <c r="I774" t="s">
-        <v>2511</v>
+        <v>588</v>
       </c>
       <c r="J774" t="s">
         <v>17</v>
       </c>
       <c r="K774" t="s">
-        <v>2512</v>
+        <v>2503</v>
       </c>
     </row>
     <row r="775" spans="1:11">
       <c r="A775">
-        <v>4461</v>
+        <v>13568</v>
       </c>
       <c r="B775" t="s">
-        <v>2513</v>
+        <v>2504</v>
       </c>
       <c r="C775" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>994</v>
+      </c>
+      <c r="D775"/>
       <c r="E775"/>
-      <c r="F775" t="s">
-[...2 lines deleted...]
-      <c r="G775"/>
+      <c r="F775"/>
+      <c r="G775" t="s">
+        <v>748</v>
+      </c>
       <c r="H775">
-        <v>34192269</v>
+        <v>39853705</v>
       </c>
       <c r="I775" t="s">
-        <v>2514</v>
+        <v>2505</v>
       </c>
       <c r="J775" t="s">
         <v>17</v>
       </c>
       <c r="K775" t="s">
-        <v>2515</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="776" spans="1:11">
       <c r="A776">
-        <v>996</v>
+        <v>6399</v>
       </c>
       <c r="B776" t="s">
-        <v>2516</v>
+        <v>2507</v>
       </c>
       <c r="C776" t="s">
-        <v>27</v>
+        <v>116</v>
       </c>
       <c r="D776" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="E776"/>
       <c r="F776" t="s">
-        <v>343</v>
-[...1 lines deleted...]
-      <c r="G776"/>
+        <v>101</v>
+      </c>
+      <c r="G776" t="s">
+        <v>2227</v>
+      </c>
       <c r="H776">
-        <v>14048034</v>
+        <v>33594448</v>
       </c>
       <c r="I776" t="s">
-        <v>2517</v>
+        <v>16</v>
       </c>
       <c r="J776" t="s">
         <v>17</v>
       </c>
       <c r="K776" t="s">
-        <v>2518</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="777" spans="1:11">
       <c r="A777">
-        <v>20867</v>
+        <v>4830</v>
       </c>
       <c r="B777" t="s">
-        <v>2519</v>
+        <v>2509</v>
       </c>
       <c r="C777" t="s">
-        <v>65</v>
+        <v>282</v>
       </c>
       <c r="D777" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="E777" t="s">
-        <v>201</v>
+        <v>1063</v>
       </c>
       <c r="F777" t="s">
-        <v>139</v>
+        <v>541</v>
       </c>
       <c r="G777"/>
       <c r="H777">
-        <v>35844189</v>
+        <v>37641562</v>
       </c>
       <c r="I777" t="s">
-        <v>2520</v>
+        <v>235</v>
       </c>
       <c r="J777" t="s">
         <v>17</v>
       </c>
       <c r="K777" t="s">
-        <v>2521</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="778" spans="1:11">
       <c r="A778">
-        <v>20884</v>
+        <v>13572</v>
       </c>
       <c r="B778" t="s">
-        <v>2522</v>
+        <v>2511</v>
       </c>
       <c r="C778"/>
       <c r="D778"/>
-      <c r="E778" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E778"/>
       <c r="F778" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="G778"/>
+        <v>2512</v>
+      </c>
+      <c r="G778" t="s">
+        <v>1270</v>
+      </c>
       <c r="H778">
-        <v>13143868</v>
+        <v>31018522</v>
       </c>
       <c r="I778" t="s">
-        <v>2523</v>
+        <v>1542</v>
       </c>
       <c r="J778" t="s">
         <v>17</v>
       </c>
       <c r="K778" t="s">
-        <v>2524</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="779" spans="1:11">
       <c r="A779">
-        <v>20891</v>
+        <v>10193</v>
       </c>
       <c r="B779" t="s">
-        <v>2525</v>
+        <v>2514</v>
       </c>
       <c r="C779"/>
-      <c r="D779"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D779" t="s">
+        <v>842</v>
+      </c>
+      <c r="E779"/>
       <c r="F779" t="s">
-        <v>15</v>
+        <v>210</v>
       </c>
       <c r="G779"/>
       <c r="H779">
-        <v>39033031</v>
+        <v>42104797</v>
       </c>
       <c r="I779" t="s">
-        <v>595</v>
+        <v>2515</v>
       </c>
       <c r="J779" t="s">
         <v>17</v>
       </c>
       <c r="K779" t="s">
-        <v>2526</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="780" spans="1:11">
       <c r="A780">
-        <v>13568</v>
+        <v>20915</v>
       </c>
       <c r="B780" t="s">
-        <v>2527</v>
+        <v>2517</v>
       </c>
       <c r="C780" t="s">
-        <v>1003</v>
-[...6 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="D780" t="s">
+        <v>137</v>
+      </c>
+      <c r="E780" t="s">
+        <v>14</v>
+      </c>
+      <c r="F780" t="s">
+        <v>15</v>
+      </c>
+      <c r="G780"/>
       <c r="H780">
-        <v>39853705</v>
+        <v>33407316</v>
       </c>
       <c r="I780" t="s">
-        <v>2528</v>
+        <v>2518</v>
       </c>
       <c r="J780" t="s">
         <v>17</v>
       </c>
       <c r="K780" t="s">
-        <v>2529</v>
+        <v>2519</v>
       </c>
     </row>
     <row r="781" spans="1:11">
       <c r="A781">
-        <v>6399</v>
+        <v>20916</v>
       </c>
       <c r="B781" t="s">
-        <v>2530</v>
+        <v>2520</v>
       </c>
       <c r="C781" t="s">
-        <v>116</v>
-[...4 lines deleted...]
-      <c r="E781"/>
+        <v>2521</v>
+      </c>
+      <c r="D781"/>
+      <c r="E781" t="s">
+        <v>328</v>
+      </c>
       <c r="F781" t="s">
-        <v>101</v>
+        <v>329</v>
       </c>
       <c r="G781" t="s">
-        <v>2251</v>
+        <v>102</v>
       </c>
       <c r="H781">
-        <v>33594448</v>
+        <v>33130671</v>
       </c>
       <c r="I781" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="J781" t="s">
         <v>17</v>
       </c>
       <c r="K781" t="s">
-        <v>2531</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="782" spans="1:11">
       <c r="A782">
-        <v>4830</v>
+        <v>20920</v>
       </c>
       <c r="B782" t="s">
-        <v>2532</v>
-[...6 lines deleted...]
-      </c>
+        <v>2523</v>
+      </c>
+      <c r="C782"/>
+      <c r="D782"/>
       <c r="E782" t="s">
-        <v>1072</v>
+        <v>60</v>
       </c>
       <c r="F782" t="s">
-        <v>548</v>
+        <v>61</v>
       </c>
       <c r="G782"/>
       <c r="H782">
-        <v>37641562</v>
+        <v>36831233</v>
       </c>
       <c r="I782" t="s">
-        <v>398</v>
+        <v>497</v>
       </c>
       <c r="J782" t="s">
         <v>17</v>
       </c>
       <c r="K782" t="s">
-        <v>2533</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="783" spans="1:11">
       <c r="A783">
-        <v>13572</v>
+        <v>20925</v>
       </c>
       <c r="B783" t="s">
-        <v>2534</v>
+        <v>2525</v>
       </c>
       <c r="C783"/>
       <c r="D783"/>
-      <c r="E783"/>
+      <c r="E783" t="s">
+        <v>512</v>
+      </c>
       <c r="F783" t="s">
-        <v>2535</v>
-[...3 lines deleted...]
-      </c>
+        <v>298</v>
+      </c>
+      <c r="G783"/>
       <c r="H783">
-        <v>31018522</v>
+        <v>39412194</v>
       </c>
       <c r="I783" t="s">
-        <v>1557</v>
+        <v>2526</v>
       </c>
       <c r="J783" t="s">
         <v>17</v>
       </c>
       <c r="K783" t="s">
-        <v>2536</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="784" spans="1:11">
       <c r="A784">
-        <v>10193</v>
+        <v>20927</v>
       </c>
       <c r="B784" t="s">
-        <v>2537</v>
-[...1 lines deleted...]
-      <c r="C784"/>
+        <v>2528</v>
+      </c>
+      <c r="C784" t="s">
+        <v>65</v>
+      </c>
       <c r="D784" t="s">
-        <v>851</v>
-[...1 lines deleted...]
-      <c r="E784"/>
+        <v>13</v>
+      </c>
+      <c r="E784" t="s">
+        <v>838</v>
+      </c>
       <c r="F784" t="s">
-        <v>210</v>
+        <v>339</v>
       </c>
       <c r="G784"/>
       <c r="H784">
-        <v>42104797</v>
+        <v>42039333</v>
       </c>
       <c r="I784" t="s">
-        <v>2538</v>
+        <v>40</v>
       </c>
       <c r="J784" t="s">
         <v>17</v>
       </c>
       <c r="K784" t="s">
-        <v>2539</v>
+        <v>2529</v>
       </c>
     </row>
     <row r="785" spans="1:11">
       <c r="A785">
-        <v>20915</v>
+        <v>20930</v>
       </c>
       <c r="B785" t="s">
-        <v>2540</v>
+        <v>2530</v>
       </c>
       <c r="C785" t="s">
-        <v>147</v>
+        <v>282</v>
       </c>
       <c r="D785" t="s">
         <v>137</v>
       </c>
       <c r="E785" t="s">
-        <v>14</v>
+        <v>345</v>
       </c>
       <c r="F785" t="s">
-        <v>15</v>
+        <v>189</v>
       </c>
       <c r="G785"/>
       <c r="H785">
-        <v>33407316</v>
+        <v>33377517</v>
       </c>
       <c r="I785" t="s">
-        <v>2541</v>
+        <v>2531</v>
       </c>
       <c r="J785" t="s">
         <v>17</v>
       </c>
       <c r="K785" t="s">
-        <v>2542</v>
+        <v>2532</v>
       </c>
     </row>
     <row r="786" spans="1:11">
       <c r="A786">
-        <v>20916</v>
+        <v>20931</v>
       </c>
       <c r="B786" t="s">
-        <v>2543</v>
-[...3 lines deleted...]
-      </c>
+        <v>2533</v>
+      </c>
+      <c r="C786"/>
       <c r="D786"/>
       <c r="E786" t="s">
-        <v>328</v>
+        <v>238</v>
       </c>
       <c r="F786" t="s">
-        <v>329</v>
-[...3 lines deleted...]
-      </c>
+        <v>239</v>
+      </c>
+      <c r="G786"/>
       <c r="H786">
-        <v>33130671</v>
+        <v>39562543</v>
       </c>
       <c r="I786" t="s">
-        <v>1317</v>
+        <v>1342</v>
       </c>
       <c r="J786" t="s">
         <v>17</v>
       </c>
       <c r="K786" t="s">
-        <v>2545</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="787" spans="1:11">
       <c r="A787">
-        <v>20920</v>
+        <v>20939</v>
       </c>
       <c r="B787" t="s">
-        <v>2546</v>
+        <v>2535</v>
       </c>
       <c r="C787"/>
       <c r="D787"/>
       <c r="E787" t="s">
-        <v>60</v>
+        <v>238</v>
       </c>
       <c r="F787" t="s">
-        <v>61</v>
+        <v>239</v>
       </c>
       <c r="G787"/>
       <c r="H787">
-        <v>36831233</v>
+        <v>39477773</v>
       </c>
       <c r="I787" t="s">
-        <v>503</v>
+        <v>299</v>
       </c>
       <c r="J787" t="s">
         <v>17</v>
       </c>
       <c r="K787" t="s">
-        <v>2547</v>
+        <v>2536</v>
       </c>
     </row>
     <row r="788" spans="1:11">
       <c r="A788">
-        <v>20925</v>
+        <v>20941</v>
       </c>
       <c r="B788" t="s">
-        <v>2548</v>
+        <v>2537</v>
       </c>
       <c r="C788"/>
       <c r="D788"/>
       <c r="E788" t="s">
-        <v>518</v>
+        <v>421</v>
       </c>
       <c r="F788" t="s">
-        <v>298</v>
+        <v>422</v>
       </c>
       <c r="G788"/>
       <c r="H788">
-        <v>39412194</v>
+        <v>33591228</v>
       </c>
       <c r="I788" t="s">
-        <v>2549</v>
+        <v>16</v>
       </c>
       <c r="J788" t="s">
         <v>17</v>
       </c>
       <c r="K788" t="s">
-        <v>2550</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="789" spans="1:11">
       <c r="A789">
-        <v>20927</v>
+        <v>20948</v>
       </c>
       <c r="B789" t="s">
-        <v>2551</v>
-[...3 lines deleted...]
-      </c>
+        <v>2539</v>
+      </c>
+      <c r="C789"/>
       <c r="D789" t="s">
-        <v>13</v>
-[...6 lines deleted...]
-      </c>
+        <v>2540</v>
+      </c>
+      <c r="E789"/>
+      <c r="F789"/>
       <c r="G789"/>
       <c r="H789">
-        <v>42039333</v>
+        <v>33590524</v>
       </c>
       <c r="I789" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="J789" t="s">
         <v>17</v>
       </c>
       <c r="K789" t="s">
-        <v>2552</v>
+        <v>2541</v>
       </c>
     </row>
     <row r="790" spans="1:11">
       <c r="A790">
-        <v>20930</v>
+        <v>20951</v>
       </c>
       <c r="B790" t="s">
-        <v>2553</v>
+        <v>2542</v>
       </c>
       <c r="C790" t="s">
-        <v>282</v>
-[...3 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="D790"/>
       <c r="E790" t="s">
-        <v>351</v>
+        <v>2543</v>
       </c>
       <c r="F790" t="s">
-        <v>189</v>
+        <v>1176</v>
       </c>
       <c r="G790"/>
       <c r="H790">
-        <v>33377517</v>
+        <v>13000910</v>
       </c>
       <c r="I790" t="s">
-        <v>2554</v>
+        <v>68</v>
       </c>
       <c r="J790" t="s">
         <v>17</v>
       </c>
       <c r="K790" t="s">
-        <v>2555</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="791" spans="1:11">
       <c r="A791">
-        <v>20931</v>
+        <v>20966</v>
       </c>
       <c r="B791" t="s">
-        <v>2556</v>
+        <v>2545</v>
       </c>
       <c r="C791"/>
       <c r="D791"/>
       <c r="E791" t="s">
-        <v>238</v>
+        <v>345</v>
       </c>
       <c r="F791" t="s">
-        <v>239</v>
+        <v>189</v>
       </c>
       <c r="G791"/>
       <c r="H791">
-        <v>39562543</v>
+        <v>31449007</v>
       </c>
       <c r="I791" t="s">
-        <v>1352</v>
+        <v>2135</v>
       </c>
       <c r="J791" t="s">
         <v>17</v>
       </c>
       <c r="K791" t="s">
-        <v>2557</v>
+        <v>2546</v>
       </c>
     </row>
     <row r="792" spans="1:11">
       <c r="A792">
-        <v>20939</v>
+        <v>20969</v>
       </c>
       <c r="B792" t="s">
-        <v>2558</v>
-[...8 lines deleted...]
-      </c>
+        <v>2547</v>
+      </c>
+      <c r="C792" t="s">
+        <v>85</v>
+      </c>
+      <c r="D792" t="s">
+        <v>126</v>
+      </c>
+      <c r="E792"/>
+      <c r="F792"/>
       <c r="G792"/>
       <c r="H792">
-        <v>39477773</v>
+        <v>42035502</v>
       </c>
       <c r="I792" t="s">
-        <v>299</v>
+        <v>2548</v>
       </c>
       <c r="J792" t="s">
         <v>17</v>
       </c>
       <c r="K792" t="s">
-        <v>2559</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="793" spans="1:11">
       <c r="A793">
-        <v>20941</v>
+        <v>958</v>
       </c>
       <c r="B793" t="s">
-        <v>2560</v>
+        <v>2550</v>
       </c>
       <c r="C793"/>
-      <c r="D793"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D793" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E793"/>
       <c r="F793" t="s">
-        <v>428</v>
+        <v>395</v>
       </c>
       <c r="G793"/>
       <c r="H793">
-        <v>33591228</v>
+        <v>32883205</v>
       </c>
       <c r="I793" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="J793" t="s">
         <v>17</v>
       </c>
       <c r="K793" t="s">
-        <v>2561</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="794" spans="1:11">
       <c r="A794">
-        <v>20948</v>
+        <v>1185</v>
       </c>
       <c r="B794" t="s">
-        <v>2562</v>
-[...4 lines deleted...]
-      </c>
+        <v>2552</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D794"/>
       <c r="E794"/>
       <c r="F794"/>
-      <c r="G794"/>
+      <c r="G794" t="s">
+        <v>2554</v>
+      </c>
       <c r="H794">
-        <v>33590524</v>
+        <v>13048158</v>
       </c>
       <c r="I794" t="s">
-        <v>16</v>
+        <v>2555</v>
       </c>
       <c r="J794" t="s">
         <v>17</v>
       </c>
       <c r="K794" t="s">
-        <v>2564</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="795" spans="1:11">
       <c r="A795">
-        <v>20951</v>
+        <v>20979</v>
       </c>
       <c r="B795" t="s">
-        <v>2565</v>
+        <v>2557</v>
       </c>
       <c r="C795" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="D795"/>
+        <v>136</v>
+      </c>
+      <c r="D795" t="s">
+        <v>137</v>
+      </c>
       <c r="E795" t="s">
-        <v>2566</v>
+        <v>278</v>
       </c>
       <c r="F795" t="s">
-        <v>1185</v>
+        <v>149</v>
       </c>
       <c r="G795"/>
       <c r="H795">
-        <v>13000910</v>
+        <v>42187349</v>
       </c>
       <c r="I795" t="s">
-        <v>68</v>
+        <v>1022</v>
       </c>
       <c r="J795" t="s">
         <v>17</v>
       </c>
       <c r="K795" t="s">
-        <v>2567</v>
+        <v>2558</v>
       </c>
     </row>
     <row r="796" spans="1:11">
       <c r="A796">
-        <v>20966</v>
+        <v>20987</v>
       </c>
       <c r="B796" t="s">
-        <v>2568</v>
-[...2 lines deleted...]
-      <c r="D796"/>
+        <v>2559</v>
+      </c>
+      <c r="C796" t="s">
+        <v>305</v>
+      </c>
+      <c r="D796" t="s">
+        <v>90</v>
+      </c>
       <c r="E796" t="s">
-        <v>351</v>
+        <v>209</v>
       </c>
       <c r="F796" t="s">
-        <v>189</v>
+        <v>210</v>
       </c>
       <c r="G796"/>
       <c r="H796">
-        <v>31449007</v>
+        <v>32168295</v>
       </c>
       <c r="I796" t="s">
-        <v>2152</v>
+        <v>2560</v>
       </c>
       <c r="J796" t="s">
         <v>17</v>
       </c>
       <c r="K796" t="s">
-        <v>2569</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="797" spans="1:11">
       <c r="A797">
-        <v>20969</v>
+        <v>1036</v>
       </c>
       <c r="B797" t="s">
-        <v>2570</v>
-[...3 lines deleted...]
-      </c>
+        <v>2562</v>
+      </c>
+      <c r="C797"/>
       <c r="D797" t="s">
-        <v>126</v>
+        <v>1522</v>
       </c>
       <c r="E797"/>
-      <c r="F797"/>
+      <c r="F797" t="s">
+        <v>395</v>
+      </c>
       <c r="G797"/>
       <c r="H797">
-        <v>42035502</v>
+        <v>6947877</v>
       </c>
       <c r="I797" t="s">
-        <v>2571</v>
+        <v>2563</v>
       </c>
       <c r="J797" t="s">
         <v>17</v>
       </c>
       <c r="K797" t="s">
-        <v>2572</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="798" spans="1:11">
       <c r="A798">
-        <v>958</v>
+        <v>21001</v>
       </c>
       <c r="B798" t="s">
-        <v>2573</v>
+        <v>2565</v>
       </c>
       <c r="C798"/>
-      <c r="D798" t="s">
-[...2 lines deleted...]
-      <c r="E798"/>
+      <c r="D798"/>
+      <c r="E798" t="s">
+        <v>2471</v>
+      </c>
       <c r="F798" t="s">
-        <v>343</v>
+        <v>1851</v>
       </c>
       <c r="G798"/>
       <c r="H798">
-        <v>32883205</v>
+        <v>42118117</v>
       </c>
       <c r="I798" t="s">
-        <v>40</v>
+        <v>1937</v>
       </c>
       <c r="J798" t="s">
         <v>17</v>
       </c>
       <c r="K798" t="s">
-        <v>2574</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="799" spans="1:11">
       <c r="A799">
-        <v>1185</v>
+        <v>21013</v>
       </c>
       <c r="B799" t="s">
-        <v>2575</v>
-[...4 lines deleted...]
-      <c r="D799"/>
+        <v>2567</v>
+      </c>
+      <c r="C799"/>
+      <c r="D799" t="s">
+        <v>2568</v>
+      </c>
       <c r="E799"/>
       <c r="F799"/>
-      <c r="G799" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G799"/>
       <c r="H799">
-        <v>13048158</v>
+        <v>35001987</v>
       </c>
       <c r="I799" t="s">
-        <v>2578</v>
+        <v>891</v>
       </c>
       <c r="J799" t="s">
         <v>17</v>
       </c>
       <c r="K799" t="s">
-        <v>2579</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="800" spans="1:11">
       <c r="A800">
-        <v>20979</v>
+        <v>21017</v>
       </c>
       <c r="B800" t="s">
-        <v>2580</v>
+        <v>2570</v>
       </c>
       <c r="C800" t="s">
-        <v>136</v>
-[...9 lines deleted...]
-      </c>
+        <v>2571</v>
+      </c>
+      <c r="D800"/>
+      <c r="E800"/>
+      <c r="F800"/>
       <c r="G800"/>
       <c r="H800">
-        <v>42187349</v>
+        <v>38651688</v>
       </c>
       <c r="I800" t="s">
-        <v>1031</v>
+        <v>2572</v>
       </c>
       <c r="J800" t="s">
         <v>17</v>
       </c>
       <c r="K800" t="s">
-        <v>2581</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="801" spans="1:11">
       <c r="A801">
-        <v>20987</v>
+        <v>13593</v>
       </c>
       <c r="B801" t="s">
-        <v>2582</v>
-[...3 lines deleted...]
-      </c>
+        <v>2574</v>
+      </c>
+      <c r="C801"/>
       <c r="D801" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>1522</v>
+      </c>
+      <c r="E801"/>
       <c r="F801" t="s">
-        <v>210</v>
+        <v>395</v>
       </c>
       <c r="G801"/>
       <c r="H801">
-        <v>32168295</v>
+        <v>38385814</v>
       </c>
       <c r="I801" t="s">
-        <v>2583</v>
+        <v>2575</v>
       </c>
       <c r="J801" t="s">
         <v>17</v>
       </c>
       <c r="K801" t="s">
-        <v>2584</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="802" spans="1:11">
       <c r="A802">
-        <v>1036</v>
+        <v>21021</v>
       </c>
       <c r="B802" t="s">
-        <v>2585</v>
-[...1 lines deleted...]
-      <c r="C802"/>
+        <v>2577</v>
+      </c>
+      <c r="C802" t="s">
+        <v>544</v>
+      </c>
       <c r="D802" t="s">
-        <v>342</v>
-[...1 lines deleted...]
-      <c r="E802"/>
+        <v>13</v>
+      </c>
+      <c r="E802" t="s">
+        <v>209</v>
+      </c>
       <c r="F802" t="s">
-        <v>343</v>
+        <v>210</v>
       </c>
       <c r="G802"/>
       <c r="H802">
-        <v>6947877</v>
+        <v>36777600</v>
       </c>
       <c r="I802" t="s">
-        <v>2586</v>
+        <v>275</v>
       </c>
       <c r="J802" t="s">
         <v>17</v>
       </c>
       <c r="K802" t="s">
-        <v>2587</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="803" spans="1:11">
       <c r="A803">
-        <v>21001</v>
+        <v>21027</v>
       </c>
       <c r="B803" t="s">
-        <v>2588</v>
-[...2 lines deleted...]
-      <c r="D803"/>
+        <v>2579</v>
+      </c>
+      <c r="C803" t="s">
+        <v>65</v>
+      </c>
+      <c r="D803" t="s">
+        <v>13</v>
+      </c>
       <c r="E803" t="s">
-        <v>2494</v>
+        <v>718</v>
       </c>
       <c r="F803" t="s">
-        <v>1868</v>
+        <v>15</v>
       </c>
       <c r="G803"/>
       <c r="H803">
-        <v>42118117</v>
+        <v>39116268</v>
       </c>
       <c r="I803" t="s">
-        <v>1954</v>
+        <v>1244</v>
       </c>
       <c r="J803" t="s">
         <v>17</v>
       </c>
       <c r="K803" t="s">
-        <v>2589</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="804" spans="1:11">
       <c r="A804">
-        <v>21013</v>
+        <v>21031</v>
       </c>
       <c r="B804" t="s">
-        <v>2590</v>
-[...4 lines deleted...]
-      </c>
+        <v>2581</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D804"/>
       <c r="E804"/>
       <c r="F804"/>
       <c r="G804"/>
       <c r="H804">
-        <v>35001987</v>
+        <v>33736870</v>
       </c>
       <c r="I804" t="s">
-        <v>900</v>
+        <v>1073</v>
       </c>
       <c r="J804" t="s">
         <v>17</v>
       </c>
       <c r="K804" t="s">
-        <v>2592</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="805" spans="1:11">
       <c r="A805">
-        <v>21017</v>
+        <v>21043</v>
       </c>
       <c r="B805" t="s">
-        <v>2593</v>
+        <v>2584</v>
       </c>
       <c r="C805" t="s">
-        <v>2594</v>
+        <v>337</v>
       </c>
       <c r="D805"/>
       <c r="E805"/>
-      <c r="F805"/>
+      <c r="F805" t="s">
+        <v>1851</v>
+      </c>
       <c r="G805"/>
-      <c r="H805">
-        <v>38651688</v>
+      <c r="H805" t="s">
+        <v>2585</v>
       </c>
       <c r="I805" t="s">
-        <v>2595</v>
+        <v>1342</v>
       </c>
       <c r="J805" t="s">
         <v>17</v>
       </c>
       <c r="K805" t="s">
-        <v>2596</v>
+        <v>2586</v>
       </c>
     </row>
     <row r="806" spans="1:11">
       <c r="A806">
-        <v>21018</v>
+        <v>21052</v>
       </c>
       <c r="B806" t="s">
-        <v>2597</v>
+        <v>2587</v>
       </c>
       <c r="C806"/>
       <c r="D806"/>
       <c r="E806" t="s">
-        <v>695</v>
-[...1 lines deleted...]
-      <c r="F806"/>
+        <v>360</v>
+      </c>
+      <c r="F806" t="s">
+        <v>633</v>
+      </c>
       <c r="G806"/>
       <c r="H806">
-        <v>31398488</v>
+        <v>31366148</v>
       </c>
       <c r="I806" t="s">
-        <v>2598</v>
+        <v>667</v>
       </c>
       <c r="J806" t="s">
         <v>17</v>
       </c>
       <c r="K806" t="s">
-        <v>2599</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="807" spans="1:11">
       <c r="A807">
-        <v>13593</v>
+        <v>21056</v>
       </c>
       <c r="B807" t="s">
-        <v>2600</v>
+        <v>2589</v>
       </c>
       <c r="C807"/>
-      <c r="D807" t="s">
-[...2 lines deleted...]
-      <c r="E807"/>
+      <c r="D807"/>
+      <c r="E807" t="s">
+        <v>1144</v>
+      </c>
       <c r="F807" t="s">
-        <v>343</v>
+        <v>570</v>
       </c>
       <c r="G807"/>
       <c r="H807">
-        <v>38385814</v>
+        <v>33373984</v>
       </c>
       <c r="I807" t="s">
-        <v>2601</v>
+        <v>68</v>
       </c>
       <c r="J807" t="s">
         <v>17</v>
       </c>
       <c r="K807" t="s">
-        <v>2602</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="808" spans="1:11">
       <c r="A808">
-        <v>21021</v>
+        <v>21058</v>
       </c>
       <c r="B808" t="s">
-        <v>2603</v>
+        <v>2591</v>
       </c>
       <c r="C808" t="s">
-        <v>551</v>
-[...9 lines deleted...]
-      </c>
+        <v>2592</v>
+      </c>
+      <c r="D808"/>
+      <c r="E808"/>
+      <c r="F808"/>
       <c r="G808"/>
       <c r="H808">
-        <v>36777600</v>
+        <v>42034124</v>
       </c>
       <c r="I808" t="s">
-        <v>275</v>
+        <v>160</v>
       </c>
       <c r="J808" t="s">
         <v>17</v>
       </c>
       <c r="K808" t="s">
-        <v>2604</v>
+        <v>2593</v>
       </c>
     </row>
     <row r="809" spans="1:11">
       <c r="A809">
-        <v>21027</v>
+        <v>21060</v>
       </c>
       <c r="B809" t="s">
-        <v>2605</v>
-[...6 lines deleted...]
-      </c>
+        <v>2594</v>
+      </c>
+      <c r="C809"/>
+      <c r="D809"/>
       <c r="E809" t="s">
-        <v>727</v>
+        <v>255</v>
       </c>
       <c r="F809" t="s">
         <v>15</v>
       </c>
       <c r="G809"/>
       <c r="H809">
-        <v>39116268</v>
+        <v>33411940</v>
       </c>
       <c r="I809" t="s">
-        <v>2606</v>
+        <v>2595</v>
       </c>
       <c r="J809" t="s">
         <v>17</v>
       </c>
       <c r="K809" t="s">
-        <v>2607</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="810" spans="1:11">
       <c r="A810">
-        <v>21031</v>
+        <v>21062</v>
       </c>
       <c r="B810" t="s">
-        <v>2608</v>
+        <v>2597</v>
       </c>
       <c r="C810" t="s">
-        <v>2609</v>
-[...3 lines deleted...]
-      <c r="F810"/>
+        <v>305</v>
+      </c>
+      <c r="D810" t="s">
+        <v>13</v>
+      </c>
+      <c r="E810" t="s">
+        <v>394</v>
+      </c>
+      <c r="F810" t="s">
+        <v>395</v>
+      </c>
       <c r="G810"/>
       <c r="H810">
-        <v>33736870</v>
+        <v>38616392</v>
       </c>
       <c r="I810" t="s">
-        <v>1082</v>
+        <v>302</v>
       </c>
       <c r="J810" t="s">
         <v>17</v>
       </c>
       <c r="K810" t="s">
-        <v>2610</v>
+        <v>2598</v>
       </c>
     </row>
     <row r="811" spans="1:11">
       <c r="A811">
-        <v>21043</v>
+        <v>21065</v>
       </c>
       <c r="B811" t="s">
-        <v>2611</v>
+        <v>2599</v>
       </c>
       <c r="C811" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-      <c r="E811"/>
+        <v>27</v>
+      </c>
+      <c r="D811" t="s">
+        <v>90</v>
+      </c>
+      <c r="E811" t="s">
+        <v>934</v>
+      </c>
       <c r="F811" t="s">
-        <v>1868</v>
+        <v>339</v>
       </c>
       <c r="G811"/>
-      <c r="H811" t="s">
-        <v>2612</v>
+      <c r="H811">
+        <v>17052810</v>
       </c>
       <c r="I811" t="s">
-        <v>1352</v>
+        <v>2600</v>
       </c>
       <c r="J811" t="s">
         <v>17</v>
       </c>
       <c r="K811" t="s">
-        <v>2613</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="812" spans="1:11">
       <c r="A812">
-        <v>21052</v>
+        <v>21073</v>
       </c>
       <c r="B812" t="s">
-        <v>2614</v>
+        <v>2602</v>
       </c>
       <c r="C812"/>
       <c r="D812"/>
       <c r="E812" t="s">
-        <v>366</v>
+        <v>477</v>
       </c>
       <c r="F812" t="s">
-        <v>641</v>
+        <v>44</v>
       </c>
       <c r="G812"/>
       <c r="H812">
-        <v>31366148</v>
+        <v>33180806</v>
       </c>
       <c r="I812" t="s">
-        <v>675</v>
+        <v>2603</v>
       </c>
       <c r="J812" t="s">
         <v>17</v>
       </c>
       <c r="K812" t="s">
-        <v>2615</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="813" spans="1:11">
       <c r="A813">
-        <v>21056</v>
+        <v>21075</v>
       </c>
       <c r="B813" t="s">
-        <v>2616</v>
-[...1 lines deleted...]
-      <c r="C813"/>
+        <v>2605</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2606</v>
+      </c>
       <c r="D813"/>
-      <c r="E813" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E813"/>
+      <c r="F813"/>
       <c r="G813"/>
       <c r="H813">
-        <v>33373984</v>
+        <v>35767278</v>
       </c>
       <c r="I813" t="s">
-        <v>529</v>
+        <v>2607</v>
       </c>
       <c r="J813" t="s">
         <v>17</v>
       </c>
       <c r="K813" t="s">
-        <v>2617</v>
+        <v>2608</v>
       </c>
     </row>
     <row r="814" spans="1:11">
       <c r="A814">
-        <v>21058</v>
+        <v>21077</v>
       </c>
       <c r="B814" t="s">
-        <v>2618</v>
+        <v>2609</v>
       </c>
       <c r="C814" t="s">
-        <v>2619</v>
-[...3 lines deleted...]
-      <c r="F814"/>
+        <v>12</v>
+      </c>
+      <c r="D814" t="s">
+        <v>13</v>
+      </c>
+      <c r="E814" t="s">
+        <v>457</v>
+      </c>
+      <c r="F814" t="s">
+        <v>189</v>
+      </c>
       <c r="G814"/>
       <c r="H814">
-        <v>42034124</v>
+        <v>39696768</v>
       </c>
       <c r="I814" t="s">
-        <v>160</v>
+        <v>2610</v>
       </c>
       <c r="J814" t="s">
         <v>17</v>
       </c>
       <c r="K814" t="s">
-        <v>2620</v>
+        <v>2611</v>
       </c>
     </row>
     <row r="815" spans="1:11">
       <c r="A815">
-        <v>21060</v>
+        <v>13613</v>
       </c>
       <c r="B815" t="s">
-        <v>2621</v>
-[...2 lines deleted...]
-      <c r="D815"/>
+        <v>2612</v>
+      </c>
+      <c r="C815" t="s">
+        <v>85</v>
+      </c>
+      <c r="D815" t="s">
+        <v>90</v>
+      </c>
       <c r="E815" t="s">
-        <v>255</v>
+        <v>429</v>
       </c>
       <c r="F815" t="s">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="G815"/>
       <c r="H815">
-        <v>33411940</v>
+        <v>38662914</v>
       </c>
       <c r="I815" t="s">
-        <v>2622</v>
+        <v>1563</v>
       </c>
       <c r="J815" t="s">
         <v>17</v>
       </c>
       <c r="K815" t="s">
-        <v>2623</v>
+        <v>2613</v>
       </c>
     </row>
     <row r="816" spans="1:11">
       <c r="A816">
-        <v>21062</v>
+        <v>13616</v>
       </c>
       <c r="B816" t="s">
-        <v>2624</v>
+        <v>2614</v>
       </c>
       <c r="C816" t="s">
-        <v>305</v>
+        <v>12</v>
       </c>
       <c r="D816" t="s">
         <v>13</v>
       </c>
       <c r="E816" t="s">
-        <v>401</v>
+        <v>429</v>
       </c>
       <c r="F816" t="s">
-        <v>343</v>
+        <v>76</v>
       </c>
       <c r="G816"/>
       <c r="H816">
-        <v>38616392</v>
+        <v>34854914</v>
       </c>
       <c r="I816" t="s">
-        <v>302</v>
+        <v>2615</v>
       </c>
       <c r="J816" t="s">
         <v>17</v>
       </c>
       <c r="K816" t="s">
-        <v>2625</v>
+        <v>2616</v>
       </c>
     </row>
     <row r="817" spans="1:11">
       <c r="A817">
-        <v>21065</v>
+        <v>7199</v>
       </c>
       <c r="B817" t="s">
-        <v>2626</v>
+        <v>2617</v>
       </c>
       <c r="C817" t="s">
-        <v>27</v>
-[...10 lines deleted...]
-      <c r="G817"/>
+        <v>2618</v>
+      </c>
+      <c r="D817"/>
+      <c r="E817"/>
+      <c r="F817"/>
+      <c r="G817" t="s">
+        <v>2619</v>
+      </c>
       <c r="H817">
-        <v>17052810</v>
+        <v>13130690</v>
       </c>
       <c r="I817" t="s">
-        <v>2627</v>
+        <v>2620</v>
       </c>
       <c r="J817" t="s">
         <v>17</v>
       </c>
       <c r="K817" t="s">
-        <v>2628</v>
+        <v>2621</v>
       </c>
     </row>
     <row r="818" spans="1:11">
       <c r="A818">
-        <v>21073</v>
+        <v>21088</v>
       </c>
       <c r="B818" t="s">
-        <v>2629</v>
-[...2 lines deleted...]
-      <c r="D818"/>
+        <v>2622</v>
+      </c>
+      <c r="C818" t="s">
+        <v>12</v>
+      </c>
+      <c r="D818" t="s">
+        <v>13</v>
+      </c>
       <c r="E818" t="s">
-        <v>483</v>
+        <v>14</v>
       </c>
       <c r="F818" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="G818"/>
       <c r="H818">
-        <v>33180806</v>
+        <v>39723431</v>
       </c>
       <c r="I818" t="s">
-        <v>2630</v>
+        <v>1342</v>
       </c>
       <c r="J818" t="s">
         <v>17</v>
       </c>
       <c r="K818" t="s">
-        <v>2631</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="819" spans="1:11">
       <c r="A819">
-        <v>21075</v>
+        <v>21089</v>
       </c>
       <c r="B819" t="s">
-        <v>2632</v>
-[...4 lines deleted...]
-      <c r="D819"/>
+        <v>2624</v>
+      </c>
+      <c r="C819"/>
+      <c r="D819" t="s">
+        <v>2625</v>
+      </c>
       <c r="E819"/>
       <c r="F819"/>
       <c r="G819"/>
       <c r="H819">
-        <v>35767278</v>
+        <v>38217262</v>
       </c>
       <c r="I819" t="s">
-        <v>2634</v>
+        <v>2626</v>
       </c>
       <c r="J819" t="s">
         <v>17</v>
       </c>
       <c r="K819" t="s">
-        <v>2635</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="820" spans="1:11">
       <c r="A820">
-        <v>21077</v>
+        <v>21097</v>
       </c>
       <c r="B820" t="s">
-        <v>2636</v>
+        <v>2628</v>
       </c>
       <c r="C820" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="D820" t="s">
-        <v>13</v>
+        <v>90</v>
       </c>
       <c r="E820" t="s">
-        <v>463</v>
+        <v>14</v>
       </c>
       <c r="F820" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="G820"/>
       <c r="H820">
-        <v>39696768</v>
+        <v>39712910</v>
       </c>
       <c r="I820" t="s">
-        <v>2637</v>
+        <v>546</v>
       </c>
       <c r="J820" t="s">
         <v>17</v>
       </c>
       <c r="K820" t="s">
-        <v>2638</v>
+        <v>2629</v>
       </c>
     </row>
     <row r="821" spans="1:11">
       <c r="A821">
-        <v>13613</v>
+        <v>21099</v>
       </c>
       <c r="B821" t="s">
-        <v>2639</v>
+        <v>2630</v>
       </c>
       <c r="C821" t="s">
-        <v>85</v>
+        <v>27</v>
       </c>
       <c r="D821" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="E821"/>
+      <c r="F821"/>
       <c r="G821"/>
       <c r="H821">
-        <v>38662914</v>
+        <v>6941720</v>
       </c>
       <c r="I821" t="s">
-        <v>1578</v>
+        <v>2631</v>
       </c>
       <c r="J821" t="s">
         <v>17</v>
       </c>
       <c r="K821" t="s">
-        <v>2640</v>
+        <v>2632</v>
       </c>
     </row>
     <row r="822" spans="1:11">
       <c r="A822">
-        <v>13616</v>
+        <v>21100</v>
       </c>
       <c r="B822" t="s">
-        <v>2641</v>
-[...3 lines deleted...]
-      </c>
+        <v>2633</v>
+      </c>
+      <c r="C822"/>
       <c r="D822" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>2634</v>
+      </c>
+      <c r="E822"/>
       <c r="F822" t="s">
-        <v>76</v>
+        <v>189</v>
       </c>
       <c r="G822"/>
       <c r="H822">
-        <v>34854914</v>
+        <v>6263519</v>
       </c>
       <c r="I822" t="s">
-        <v>2642</v>
+        <v>708</v>
       </c>
       <c r="J822" t="s">
         <v>17</v>
       </c>
       <c r="K822" t="s">
-        <v>2643</v>
+        <v>2635</v>
       </c>
     </row>
     <row r="823" spans="1:11">
       <c r="A823">
-        <v>7199</v>
+        <v>4465</v>
       </c>
       <c r="B823" t="s">
-        <v>2644</v>
+        <v>2636</v>
       </c>
       <c r="C823" t="s">
-        <v>2645</v>
-[...1 lines deleted...]
-      <c r="D823"/>
+        <v>116</v>
+      </c>
+      <c r="D823" t="s">
+        <v>1441</v>
+      </c>
       <c r="E823"/>
-      <c r="F823"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F823" t="s">
+        <v>22</v>
+      </c>
+      <c r="G823"/>
       <c r="H823">
-        <v>13130690</v>
+        <v>31117062</v>
       </c>
       <c r="I823" t="s">
-        <v>2647</v>
+        <v>2637</v>
       </c>
       <c r="J823" t="s">
         <v>17</v>
       </c>
       <c r="K823" t="s">
-        <v>2648</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="824" spans="1:11">
       <c r="A824">
-        <v>21088</v>
+        <v>21112</v>
       </c>
       <c r="B824" t="s">
-        <v>2649</v>
+        <v>2639</v>
       </c>
       <c r="C824" t="s">
-        <v>12</v>
-[...9 lines deleted...]
-      </c>
+        <v>2640</v>
+      </c>
+      <c r="D824"/>
+      <c r="E824"/>
+      <c r="F824"/>
       <c r="G824"/>
       <c r="H824">
-        <v>39723431</v>
+        <v>33144118</v>
       </c>
       <c r="I824" t="s">
-        <v>1352</v>
+        <v>68</v>
       </c>
       <c r="J824" t="s">
         <v>17</v>
       </c>
       <c r="K824" t="s">
-        <v>2650</v>
+        <v>2641</v>
       </c>
     </row>
     <row r="825" spans="1:11">
       <c r="A825">
-        <v>21089</v>
+        <v>21120</v>
       </c>
       <c r="B825" t="s">
-        <v>2651</v>
+        <v>2642</v>
       </c>
       <c r="C825"/>
-      <c r="D825" t="s">
-[...3 lines deleted...]
-      <c r="F825"/>
+      <c r="D825"/>
+      <c r="E825" t="s">
+        <v>421</v>
+      </c>
+      <c r="F825" t="s">
+        <v>422</v>
+      </c>
       <c r="G825"/>
       <c r="H825">
-        <v>38217262</v>
+        <v>33439308</v>
       </c>
       <c r="I825" t="s">
-        <v>2653</v>
+        <v>155</v>
       </c>
       <c r="J825" t="s">
         <v>17</v>
       </c>
       <c r="K825" t="s">
-        <v>2654</v>
+        <v>2643</v>
       </c>
     </row>
     <row r="826" spans="1:11">
       <c r="A826">
-        <v>21097</v>
+        <v>21121</v>
       </c>
       <c r="B826" t="s">
-        <v>2655</v>
+        <v>2644</v>
       </c>
       <c r="C826" t="s">
-        <v>27</v>
+        <v>65</v>
       </c>
       <c r="D826" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="E826" t="s">
-        <v>14</v>
+        <v>949</v>
       </c>
       <c r="F826" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="G826"/>
       <c r="H826">
-        <v>39712910</v>
+        <v>36579401</v>
       </c>
       <c r="I826" t="s">
-        <v>553</v>
+        <v>1660</v>
       </c>
       <c r="J826" t="s">
         <v>17</v>
       </c>
       <c r="K826" t="s">
-        <v>2656</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="827" spans="1:11">
       <c r="A827">
-        <v>21099</v>
+        <v>4681</v>
       </c>
       <c r="B827" t="s">
-        <v>2657</v>
+        <v>2646</v>
       </c>
       <c r="C827" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>2647</v>
+      </c>
+      <c r="D827"/>
       <c r="E827"/>
       <c r="F827"/>
       <c r="G827"/>
       <c r="H827">
-        <v>6941720</v>
+        <v>35727269</v>
       </c>
       <c r="I827" t="s">
-        <v>2658</v>
+        <v>2648</v>
       </c>
       <c r="J827" t="s">
         <v>17</v>
       </c>
       <c r="K827" t="s">
-        <v>2659</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="828" spans="1:11">
       <c r="A828">
-        <v>21100</v>
+        <v>21128</v>
       </c>
       <c r="B828" t="s">
-        <v>2660</v>
-[...1 lines deleted...]
-      <c r="C828"/>
+        <v>2650</v>
+      </c>
+      <c r="C828" t="s">
+        <v>544</v>
+      </c>
       <c r="D828" t="s">
-        <v>2661</v>
-[...1 lines deleted...]
-      <c r="E828"/>
+        <v>137</v>
+      </c>
+      <c r="E828" t="s">
+        <v>159</v>
+      </c>
       <c r="F828" t="s">
-        <v>189</v>
+        <v>92</v>
       </c>
       <c r="G828"/>
       <c r="H828">
-        <v>6263519</v>
+        <v>39419468</v>
       </c>
       <c r="I828" t="s">
-        <v>717</v>
+        <v>588</v>
       </c>
       <c r="J828" t="s">
         <v>17</v>
       </c>
       <c r="K828" t="s">
-        <v>2662</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="829" spans="1:11">
       <c r="A829">
-        <v>4465</v>
+        <v>21129</v>
       </c>
       <c r="B829" t="s">
-        <v>2663</v>
-[...7 lines deleted...]
-      <c r="E829"/>
+        <v>2652</v>
+      </c>
+      <c r="C829"/>
+      <c r="D829"/>
+      <c r="E829" t="s">
+        <v>398</v>
+      </c>
       <c r="F829" t="s">
-        <v>22</v>
+        <v>329</v>
       </c>
       <c r="G829"/>
       <c r="H829">
-        <v>31117062</v>
+        <v>12035583</v>
       </c>
       <c r="I829" t="s">
-        <v>2664</v>
+        <v>45</v>
       </c>
       <c r="J829" t="s">
         <v>17</v>
       </c>
       <c r="K829" t="s">
-        <v>2665</v>
+        <v>2653</v>
       </c>
     </row>
     <row r="830" spans="1:11">
       <c r="A830">
-        <v>21112</v>
+        <v>21130</v>
       </c>
       <c r="B830" t="s">
-        <v>2666</v>
-[...4 lines deleted...]
-      <c r="D830"/>
+        <v>2654</v>
+      </c>
+      <c r="C830"/>
+      <c r="D830" t="s">
+        <v>2655</v>
+      </c>
       <c r="E830"/>
       <c r="F830"/>
       <c r="G830"/>
       <c r="H830">
-        <v>33144118</v>
+        <v>32805901</v>
       </c>
       <c r="I830" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="J830" t="s">
         <v>17</v>
       </c>
       <c r="K830" t="s">
-        <v>2668</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="831" spans="1:11">
       <c r="A831">
-        <v>21120</v>
+        <v>4455</v>
       </c>
       <c r="B831" t="s">
-        <v>2669</v>
-[...5 lines deleted...]
-      </c>
+        <v>2657</v>
+      </c>
+      <c r="C831" t="s">
+        <v>85</v>
+      </c>
+      <c r="D831" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E831"/>
       <c r="F831" t="s">
-        <v>428</v>
+        <v>22</v>
       </c>
       <c r="G831"/>
       <c r="H831">
-        <v>33439308</v>
+        <v>32257251</v>
       </c>
       <c r="I831" t="s">
-        <v>2670</v>
+        <v>160</v>
       </c>
       <c r="J831" t="s">
         <v>17</v>
       </c>
       <c r="K831" t="s">
-        <v>2671</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="832" spans="1:11">
       <c r="A832">
-        <v>21121</v>
+        <v>770</v>
       </c>
       <c r="B832" t="s">
-        <v>2672</v>
-[...6 lines deleted...]
-      </c>
+        <v>2659</v>
+      </c>
+      <c r="C832"/>
+      <c r="D832"/>
       <c r="E832" t="s">
-        <v>958</v>
+        <v>1150</v>
       </c>
       <c r="F832" t="s">
-        <v>29</v>
+        <v>395</v>
       </c>
       <c r="G832"/>
-      <c r="H832">
-        <v>36579401</v>
+      <c r="H832" t="s">
+        <v>2660</v>
       </c>
       <c r="I832" t="s">
-        <v>1675</v>
+        <v>715</v>
       </c>
       <c r="J832" t="s">
         <v>17</v>
       </c>
       <c r="K832" t="s">
-        <v>2673</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="833" spans="1:11">
       <c r="A833">
-        <v>4681</v>
+        <v>21150</v>
       </c>
       <c r="B833" t="s">
-        <v>2674</v>
-[...4 lines deleted...]
-      <c r="D833"/>
+        <v>2662</v>
+      </c>
+      <c r="C833"/>
+      <c r="D833" t="s">
+        <v>2663</v>
+      </c>
       <c r="E833"/>
       <c r="F833"/>
       <c r="G833"/>
       <c r="H833">
-        <v>35727269</v>
+        <v>34817340</v>
       </c>
       <c r="I833" t="s">
-        <v>2676</v>
+        <v>2664</v>
       </c>
       <c r="J833" t="s">
         <v>17</v>
       </c>
       <c r="K833" t="s">
-        <v>2677</v>
+        <v>2665</v>
       </c>
     </row>
     <row r="834" spans="1:11">
       <c r="A834">
-        <v>21128</v>
+        <v>21152</v>
       </c>
       <c r="B834" t="s">
-        <v>2678</v>
+        <v>2666</v>
       </c>
       <c r="C834" t="s">
-        <v>551</v>
+        <v>65</v>
       </c>
       <c r="D834" t="s">
-        <v>137</v>
+        <v>13</v>
       </c>
       <c r="E834" t="s">
-        <v>159</v>
+        <v>1063</v>
       </c>
       <c r="F834" t="s">
-        <v>92</v>
+        <v>541</v>
       </c>
       <c r="G834"/>
       <c r="H834">
-        <v>39419468</v>
+        <v>36649228</v>
       </c>
       <c r="I834" t="s">
-        <v>595</v>
+        <v>497</v>
       </c>
       <c r="J834" t="s">
         <v>17</v>
       </c>
       <c r="K834" t="s">
-        <v>2679</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="835" spans="1:11">
       <c r="A835">
-        <v>21129</v>
+        <v>21154</v>
       </c>
       <c r="B835" t="s">
-        <v>2680</v>
-[...2 lines deleted...]
-      <c r="D835"/>
+        <v>2668</v>
+      </c>
+      <c r="C835" t="s">
+        <v>85</v>
+      </c>
+      <c r="D835" t="s">
+        <v>90</v>
+      </c>
       <c r="E835" t="s">
-        <v>404</v>
+        <v>60</v>
       </c>
       <c r="F835" t="s">
-        <v>329</v>
+        <v>61</v>
       </c>
       <c r="G835"/>
       <c r="H835">
-        <v>12035583</v>
+        <v>6981529</v>
       </c>
       <c r="I835" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="J835" t="s">
         <v>17</v>
       </c>
       <c r="K835" t="s">
-        <v>2681</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="836" spans="1:11">
       <c r="A836">
-        <v>21130</v>
+        <v>8288</v>
       </c>
       <c r="B836" t="s">
-        <v>2682</v>
-[...1 lines deleted...]
-      <c r="C836"/>
+        <v>2670</v>
+      </c>
+      <c r="C836" t="s">
+        <v>85</v>
+      </c>
       <c r="D836" t="s">
-        <v>2683</v>
-[...2 lines deleted...]
-      <c r="F836"/>
+        <v>90</v>
+      </c>
+      <c r="E836" t="s">
+        <v>138</v>
+      </c>
+      <c r="F836" t="s">
+        <v>139</v>
+      </c>
       <c r="G836"/>
       <c r="H836">
-        <v>32805901</v>
+        <v>12120561</v>
       </c>
       <c r="I836" t="s">
         <v>62</v>
       </c>
       <c r="J836" t="s">
         <v>17</v>
       </c>
       <c r="K836" t="s">
-        <v>2684</v>
+        <v>2671</v>
       </c>
     </row>
     <row r="837" spans="1:11">
       <c r="A837">
-        <v>4455</v>
+        <v>21159</v>
       </c>
       <c r="B837" t="s">
-        <v>2685</v>
+        <v>2672</v>
       </c>
       <c r="C837" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>2673</v>
+      </c>
+      <c r="D837"/>
       <c r="E837"/>
-      <c r="F837" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F837"/>
       <c r="G837"/>
       <c r="H837">
-        <v>32257251</v>
+        <v>39247123</v>
       </c>
       <c r="I837" t="s">
-        <v>160</v>
+        <v>546</v>
       </c>
       <c r="J837" t="s">
         <v>17</v>
       </c>
       <c r="K837" t="s">
-        <v>2686</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="838" spans="1:11">
       <c r="A838">
-        <v>770</v>
+        <v>21161</v>
       </c>
       <c r="B838" t="s">
-        <v>2687</v>
-[...1 lines deleted...]
-      <c r="C838"/>
+        <v>2675</v>
+      </c>
+      <c r="C838" t="s">
+        <v>721</v>
+      </c>
       <c r="D838"/>
-      <c r="E838" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E838"/>
+      <c r="F838"/>
       <c r="G838"/>
-      <c r="H838" t="s">
-        <v>2688</v>
+      <c r="H838">
+        <v>34014264</v>
       </c>
       <c r="I838" t="s">
-        <v>724</v>
+        <v>1467</v>
       </c>
       <c r="J838" t="s">
         <v>17</v>
       </c>
       <c r="K838" t="s">
-        <v>2689</v>
+        <v>2676</v>
       </c>
     </row>
     <row r="839" spans="1:11">
       <c r="A839">
-        <v>21150</v>
+        <v>13641</v>
       </c>
       <c r="B839" t="s">
-        <v>2690</v>
+        <v>2677</v>
       </c>
       <c r="C839"/>
-      <c r="D839" t="s">
-[...3 lines deleted...]
-      <c r="F839"/>
+      <c r="D839"/>
+      <c r="E839" t="s">
+        <v>197</v>
+      </c>
+      <c r="F839" t="s">
+        <v>180</v>
+      </c>
       <c r="G839"/>
       <c r="H839">
-        <v>34817340</v>
+        <v>32518706</v>
       </c>
       <c r="I839" t="s">
-        <v>2692</v>
+        <v>140</v>
       </c>
       <c r="J839" t="s">
         <v>17</v>
       </c>
       <c r="K839" t="s">
-        <v>2693</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="840" spans="1:11">
       <c r="A840">
-        <v>21152</v>
+        <v>21163</v>
       </c>
       <c r="B840" t="s">
-        <v>2694</v>
-[...6 lines deleted...]
-      </c>
+        <v>2679</v>
+      </c>
+      <c r="C840"/>
+      <c r="D840"/>
       <c r="E840" t="s">
-        <v>1072</v>
+        <v>60</v>
       </c>
       <c r="F840" t="s">
-        <v>548</v>
+        <v>61</v>
       </c>
       <c r="G840"/>
       <c r="H840">
-        <v>36649228</v>
+        <v>32683241</v>
       </c>
       <c r="I840" t="s">
-        <v>503</v>
+        <v>62</v>
       </c>
       <c r="J840" t="s">
         <v>17</v>
       </c>
       <c r="K840" t="s">
-        <v>2695</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="841" spans="1:11">
       <c r="A841">
-        <v>21154</v>
+        <v>21167</v>
       </c>
       <c r="B841" t="s">
-        <v>2696</v>
-[...6 lines deleted...]
-      </c>
+        <v>2681</v>
+      </c>
+      <c r="C841"/>
+      <c r="D841"/>
       <c r="E841" t="s">
-        <v>60</v>
+        <v>2682</v>
       </c>
       <c r="F841" t="s">
-        <v>61</v>
+        <v>2512</v>
       </c>
       <c r="G841"/>
       <c r="H841">
-        <v>6981529</v>
+        <v>33584961</v>
       </c>
       <c r="I841" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="J841" t="s">
         <v>17</v>
       </c>
       <c r="K841" t="s">
-        <v>2697</v>
+        <v>2683</v>
       </c>
     </row>
     <row r="842" spans="1:11">
       <c r="A842">
-        <v>8288</v>
+        <v>13644</v>
       </c>
       <c r="B842" t="s">
-        <v>2698</v>
+        <v>2684</v>
       </c>
       <c r="C842" t="s">
-        <v>85</v>
+        <v>12</v>
       </c>
       <c r="D842" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="E842" t="s">
-        <v>138</v>
+        <v>429</v>
       </c>
       <c r="F842" t="s">
-        <v>139</v>
+        <v>76</v>
       </c>
       <c r="G842"/>
       <c r="H842">
-        <v>12120561</v>
+        <v>38663261</v>
       </c>
       <c r="I842" t="s">
-        <v>62</v>
+        <v>2685</v>
       </c>
       <c r="J842" t="s">
         <v>17</v>
       </c>
       <c r="K842" t="s">
-        <v>2699</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="843" spans="1:11">
       <c r="A843">
-        <v>21159</v>
+        <v>21169</v>
       </c>
       <c r="B843" t="s">
-        <v>2700</v>
-[...3 lines deleted...]
-      </c>
+        <v>2687</v>
+      </c>
+      <c r="C843"/>
       <c r="D843"/>
-      <c r="E843"/>
-      <c r="F843"/>
+      <c r="E843" t="s">
+        <v>255</v>
+      </c>
+      <c r="F843" t="s">
+        <v>15</v>
+      </c>
       <c r="G843"/>
       <c r="H843">
-        <v>39247123</v>
+        <v>32235711</v>
       </c>
       <c r="I843" t="s">
-        <v>553</v>
+        <v>1703</v>
       </c>
       <c r="J843" t="s">
         <v>17</v>
       </c>
       <c r="K843" t="s">
-        <v>2702</v>
+        <v>2688</v>
       </c>
     </row>
     <row r="844" spans="1:11">
       <c r="A844">
-        <v>21161</v>
+        <v>21171</v>
       </c>
       <c r="B844" t="s">
-        <v>2703</v>
-[...4 lines deleted...]
-      <c r="D844"/>
+        <v>2689</v>
+      </c>
+      <c r="C844"/>
+      <c r="D844" t="s">
+        <v>2690</v>
+      </c>
       <c r="E844"/>
-      <c r="F844"/>
+      <c r="F844" t="s">
+        <v>368</v>
+      </c>
       <c r="G844"/>
       <c r="H844">
-        <v>34014264</v>
+        <v>34345706</v>
       </c>
       <c r="I844" t="s">
-        <v>1480</v>
+        <v>2691</v>
       </c>
       <c r="J844" t="s">
         <v>17</v>
       </c>
       <c r="K844" t="s">
-        <v>2704</v>
+        <v>2692</v>
       </c>
     </row>
     <row r="845" spans="1:11">
       <c r="A845">
-        <v>13641</v>
+        <v>21172</v>
       </c>
       <c r="B845" t="s">
-        <v>2705</v>
+        <v>2693</v>
       </c>
       <c r="C845"/>
       <c r="D845"/>
       <c r="E845" t="s">
-        <v>197</v>
+        <v>760</v>
       </c>
       <c r="F845" t="s">
-        <v>180</v>
+        <v>44</v>
       </c>
       <c r="G845"/>
       <c r="H845">
-        <v>32518706</v>
+        <v>42130793</v>
       </c>
       <c r="I845" t="s">
-        <v>140</v>
+        <v>2694</v>
       </c>
       <c r="J845" t="s">
         <v>17</v>
       </c>
       <c r="K845" t="s">
-        <v>2706</v>
+        <v>2695</v>
       </c>
     </row>
     <row r="846" spans="1:11">
       <c r="A846">
-        <v>21163</v>
+        <v>471</v>
       </c>
       <c r="B846" t="s">
-        <v>2707</v>
+        <v>2696</v>
       </c>
       <c r="C846"/>
       <c r="D846"/>
       <c r="E846" t="s">
-        <v>60</v>
+        <v>2697</v>
       </c>
       <c r="F846" t="s">
-        <v>61</v>
+        <v>1851</v>
       </c>
       <c r="G846"/>
       <c r="H846">
-        <v>32683241</v>
+        <v>32901670</v>
       </c>
       <c r="I846" t="s">
-        <v>62</v>
+        <v>45</v>
       </c>
       <c r="J846" t="s">
         <v>17</v>
       </c>
       <c r="K846" t="s">
-        <v>2708</v>
+        <v>2698</v>
       </c>
     </row>
     <row r="847" spans="1:11">
       <c r="A847">
-        <v>21167</v>
+        <v>21180</v>
       </c>
       <c r="B847" t="s">
-        <v>2709</v>
+        <v>2699</v>
       </c>
       <c r="C847"/>
       <c r="D847"/>
       <c r="E847" t="s">
-        <v>2710</v>
+        <v>540</v>
       </c>
       <c r="F847" t="s">
-        <v>2535</v>
+        <v>541</v>
       </c>
       <c r="G847"/>
-      <c r="H847">
-        <v>33584961</v>
+      <c r="H847" t="s">
+        <v>2700</v>
       </c>
       <c r="I847" t="s">
-        <v>16</v>
+        <v>316</v>
       </c>
       <c r="J847" t="s">
         <v>17</v>
       </c>
       <c r="K847" t="s">
-        <v>2711</v>
+        <v>2701</v>
       </c>
     </row>
     <row r="848" spans="1:11">
       <c r="A848">
-        <v>13644</v>
+        <v>245</v>
       </c>
       <c r="B848" t="s">
-        <v>2712</v>
-[...6 lines deleted...]
-      </c>
+        <v>2702</v>
+      </c>
+      <c r="C848"/>
+      <c r="D848"/>
       <c r="E848" t="s">
-        <v>435</v>
+        <v>148</v>
       </c>
       <c r="F848" t="s">
-        <v>76</v>
+        <v>149</v>
       </c>
       <c r="G848"/>
       <c r="H848">
-        <v>38663261</v>
+        <v>31305544</v>
       </c>
       <c r="I848" t="s">
-        <v>2713</v>
+        <v>1030</v>
       </c>
       <c r="J848" t="s">
         <v>17</v>
       </c>
       <c r="K848" t="s">
-        <v>2714</v>
+        <v>2703</v>
       </c>
     </row>
     <row r="849" spans="1:11">
       <c r="A849">
-        <v>21169</v>
+        <v>21185</v>
       </c>
       <c r="B849" t="s">
-        <v>2715</v>
+        <v>2704</v>
       </c>
       <c r="C849"/>
       <c r="D849"/>
       <c r="E849" t="s">
-        <v>255</v>
+        <v>1232</v>
       </c>
       <c r="F849" t="s">
-        <v>15</v>
+        <v>410</v>
       </c>
       <c r="G849"/>
       <c r="H849">
-        <v>32235711</v>
+        <v>35391662</v>
       </c>
       <c r="I849" t="s">
-        <v>1762</v>
+        <v>2705</v>
       </c>
       <c r="J849" t="s">
         <v>17</v>
       </c>
       <c r="K849" t="s">
-        <v>2716</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="850" spans="1:11">
       <c r="A850">
-        <v>21171</v>
+        <v>21186</v>
       </c>
       <c r="B850" t="s">
-        <v>2717</v>
+        <v>2707</v>
       </c>
       <c r="C850"/>
       <c r="D850" t="s">
-        <v>2718</v>
+        <v>2708</v>
       </c>
       <c r="E850"/>
-      <c r="F850" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F850"/>
       <c r="G850"/>
       <c r="H850">
-        <v>34345706</v>
+        <v>32308619</v>
       </c>
       <c r="I850" t="s">
-        <v>2719</v>
+        <v>1908</v>
       </c>
       <c r="J850" t="s">
         <v>17</v>
       </c>
       <c r="K850" t="s">
-        <v>2720</v>
+        <v>2709</v>
       </c>
     </row>
     <row r="851" spans="1:11">
       <c r="A851">
-        <v>21172</v>
+        <v>21187</v>
       </c>
       <c r="B851" t="s">
-        <v>2721</v>
+        <v>2710</v>
       </c>
       <c r="C851"/>
       <c r="D851"/>
       <c r="E851" t="s">
-        <v>769</v>
+        <v>880</v>
       </c>
       <c r="F851" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="G851"/>
       <c r="H851">
-        <v>42130793</v>
+        <v>19048583</v>
       </c>
       <c r="I851" t="s">
-        <v>2722</v>
+        <v>546</v>
       </c>
       <c r="J851" t="s">
         <v>17</v>
       </c>
       <c r="K851" t="s">
-        <v>2723</v>
+        <v>2711</v>
       </c>
     </row>
     <row r="852" spans="1:11">
       <c r="A852">
-        <v>471</v>
+        <v>21188</v>
       </c>
       <c r="B852" t="s">
-        <v>2724</v>
+        <v>2712</v>
       </c>
       <c r="C852"/>
       <c r="D852"/>
       <c r="E852" t="s">
-        <v>2725</v>
+        <v>540</v>
       </c>
       <c r="F852" t="s">
-        <v>1868</v>
+        <v>541</v>
       </c>
       <c r="G852"/>
       <c r="H852">
-        <v>32901670</v>
+        <v>34328738</v>
       </c>
       <c r="I852" t="s">
-        <v>45</v>
+        <v>2713</v>
       </c>
       <c r="J852" t="s">
         <v>17</v>
       </c>
       <c r="K852" t="s">
-        <v>2726</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="853" spans="1:11">
       <c r="A853">
-        <v>21180</v>
+        <v>21189</v>
       </c>
       <c r="B853" t="s">
-        <v>2727</v>
+        <v>2715</v>
       </c>
       <c r="C853"/>
-      <c r="D853"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D853" t="s">
+        <v>214</v>
+      </c>
+      <c r="E853"/>
       <c r="F853" t="s">
-        <v>548</v>
+        <v>15</v>
       </c>
       <c r="G853"/>
-      <c r="H853" t="s">
-        <v>2728</v>
+      <c r="H853">
+        <v>39714613</v>
       </c>
       <c r="I853" t="s">
-        <v>316</v>
+        <v>2716</v>
       </c>
       <c r="J853" t="s">
         <v>17</v>
       </c>
       <c r="K853" t="s">
-        <v>2729</v>
+        <v>2717</v>
       </c>
     </row>
     <row r="854" spans="1:11">
       <c r="A854">
-        <v>245</v>
+        <v>14429</v>
       </c>
       <c r="B854" t="s">
-        <v>2730</v>
-[...2 lines deleted...]
-      <c r="D854"/>
+        <v>2718</v>
+      </c>
+      <c r="C854" t="s">
+        <v>116</v>
+      </c>
+      <c r="D854" t="s">
+        <v>90</v>
+      </c>
       <c r="E854" t="s">
-        <v>148</v>
+        <v>429</v>
       </c>
       <c r="F854" t="s">
-        <v>149</v>
+        <v>76</v>
       </c>
       <c r="G854"/>
       <c r="H854">
-        <v>31305544</v>
+        <v>42112398</v>
       </c>
       <c r="I854" t="s">
-        <v>1039</v>
+        <v>266</v>
       </c>
       <c r="J854" t="s">
         <v>17</v>
       </c>
       <c r="K854" t="s">
-        <v>2731</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="855" spans="1:11">
       <c r="A855">
-        <v>21185</v>
+        <v>21191</v>
       </c>
       <c r="B855" t="s">
-        <v>2732</v>
-[...1 lines deleted...]
-      <c r="C855"/>
+        <v>2720</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2721</v>
+      </c>
       <c r="D855"/>
-      <c r="E855" t="s">
-[...5 lines deleted...]
-      <c r="G855"/>
+      <c r="E855"/>
+      <c r="F855"/>
+      <c r="G855" t="s">
+        <v>107</v>
+      </c>
       <c r="H855">
-        <v>35391662</v>
+        <v>39858330</v>
       </c>
       <c r="I855" t="s">
-        <v>2733</v>
+        <v>2505</v>
       </c>
       <c r="J855" t="s">
         <v>17</v>
       </c>
       <c r="K855" t="s">
-        <v>2734</v>
+        <v>2722</v>
       </c>
     </row>
     <row r="856" spans="1:11">
       <c r="A856">
-        <v>21186</v>
+        <v>21194</v>
       </c>
       <c r="B856" t="s">
-        <v>2735</v>
+        <v>2723</v>
       </c>
       <c r="C856"/>
-      <c r="D856" t="s">
-[...3 lines deleted...]
-      <c r="F856"/>
+      <c r="D856"/>
+      <c r="E856" t="s">
+        <v>297</v>
+      </c>
+      <c r="F856" t="s">
+        <v>298</v>
+      </c>
       <c r="G856"/>
       <c r="H856">
-        <v>32308619</v>
+        <v>31462305</v>
       </c>
       <c r="I856" t="s">
-        <v>1925</v>
+        <v>715</v>
       </c>
       <c r="J856" t="s">
         <v>17</v>
       </c>
       <c r="K856" t="s">
-        <v>2737</v>
+        <v>2724</v>
       </c>
     </row>
     <row r="857" spans="1:11">
       <c r="A857">
-        <v>21187</v>
+        <v>21195</v>
       </c>
       <c r="B857" t="s">
-        <v>2738</v>
+        <v>2725</v>
       </c>
       <c r="C857"/>
       <c r="D857"/>
       <c r="E857" t="s">
-        <v>889</v>
+        <v>297</v>
       </c>
       <c r="F857" t="s">
-        <v>61</v>
+        <v>298</v>
       </c>
       <c r="G857"/>
       <c r="H857">
-        <v>19048583</v>
+        <v>33881902</v>
       </c>
       <c r="I857" t="s">
-        <v>553</v>
+        <v>1992</v>
       </c>
       <c r="J857" t="s">
         <v>17</v>
       </c>
       <c r="K857" t="s">
-        <v>2739</v>
+        <v>2726</v>
       </c>
     </row>
     <row r="858" spans="1:11">
       <c r="A858">
-        <v>21188</v>
+        <v>8122</v>
       </c>
       <c r="B858" t="s">
-        <v>2740</v>
-[...2 lines deleted...]
-      <c r="D858"/>
+        <v>2727</v>
+      </c>
+      <c r="C858" t="s">
+        <v>305</v>
+      </c>
+      <c r="D858" t="s">
+        <v>90</v>
+      </c>
       <c r="E858" t="s">
-        <v>547</v>
+        <v>138</v>
       </c>
       <c r="F858" t="s">
-        <v>548</v>
+        <v>139</v>
       </c>
       <c r="G858"/>
       <c r="H858">
-        <v>34328738</v>
+        <v>37736005</v>
       </c>
       <c r="I858" t="s">
-        <v>2741</v>
+        <v>2728</v>
       </c>
       <c r="J858" t="s">
         <v>17</v>
       </c>
       <c r="K858" t="s">
-        <v>2742</v>
+        <v>2729</v>
       </c>
     </row>
     <row r="859" spans="1:11">
       <c r="A859">
-        <v>21189</v>
+        <v>21206</v>
       </c>
       <c r="B859" t="s">
-        <v>2743</v>
+        <v>2730</v>
       </c>
       <c r="C859"/>
       <c r="D859" t="s">
-        <v>214</v>
+        <v>884</v>
       </c>
       <c r="E859"/>
       <c r="F859" t="s">
-        <v>15</v>
+        <v>87</v>
       </c>
       <c r="G859"/>
       <c r="H859">
-        <v>39714613</v>
+        <v>31234598</v>
       </c>
       <c r="I859" t="s">
-        <v>2744</v>
+        <v>715</v>
       </c>
       <c r="J859" t="s">
         <v>17</v>
       </c>
       <c r="K859" t="s">
-        <v>2745</v>
+        <v>2731</v>
       </c>
     </row>
     <row r="860" spans="1:11">
       <c r="A860">
-        <v>14429</v>
+        <v>4686</v>
       </c>
       <c r="B860" t="s">
-        <v>2746</v>
-[...3 lines deleted...]
-      </c>
+        <v>2732</v>
+      </c>
+      <c r="C860"/>
       <c r="D860" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>1766</v>
+      </c>
+      <c r="E860"/>
       <c r="F860" t="s">
-        <v>76</v>
+        <v>118</v>
       </c>
       <c r="G860"/>
       <c r="H860">
-        <v>42112398</v>
+        <v>32346415</v>
       </c>
       <c r="I860" t="s">
-        <v>2747</v>
+        <v>40</v>
       </c>
       <c r="J860" t="s">
         <v>17</v>
       </c>
       <c r="K860" t="s">
-        <v>2748</v>
+        <v>2733</v>
       </c>
     </row>
     <row r="861" spans="1:11">
       <c r="A861">
-        <v>21191</v>
+        <v>21217</v>
       </c>
       <c r="B861" t="s">
-        <v>2749</v>
-[...3 lines deleted...]
-      </c>
+        <v>2734</v>
+      </c>
+      <c r="C861"/>
       <c r="D861"/>
-      <c r="E861"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E861" t="s">
+        <v>205</v>
+      </c>
+      <c r="F861" t="s">
+        <v>61</v>
+      </c>
+      <c r="G861"/>
       <c r="H861">
-        <v>39858330</v>
+        <v>32956624</v>
       </c>
       <c r="I861" t="s">
-        <v>2751</v>
+        <v>164</v>
       </c>
       <c r="J861" t="s">
         <v>17</v>
       </c>
       <c r="K861" t="s">
-        <v>2752</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="862" spans="1:11">
       <c r="A862">
-        <v>21194</v>
+        <v>21218</v>
       </c>
       <c r="B862" t="s">
-        <v>2753</v>
+        <v>2736</v>
       </c>
       <c r="C862"/>
       <c r="D862"/>
       <c r="E862" t="s">
-        <v>297</v>
+        <v>865</v>
       </c>
       <c r="F862" t="s">
-        <v>298</v>
+        <v>329</v>
       </c>
       <c r="G862"/>
       <c r="H862">
-        <v>31462305</v>
+        <v>39337218</v>
       </c>
       <c r="I862" t="s">
-        <v>724</v>
+        <v>2737</v>
       </c>
       <c r="J862" t="s">
         <v>17</v>
       </c>
       <c r="K862" t="s">
-        <v>2754</v>
+        <v>2738</v>
       </c>
     </row>
     <row r="863" spans="1:11">
       <c r="A863">
-        <v>21195</v>
+        <v>21220</v>
       </c>
       <c r="B863" t="s">
-        <v>2755</v>
-[...1 lines deleted...]
-      <c r="C863"/>
+        <v>2739</v>
+      </c>
+      <c r="C863" t="s">
+        <v>417</v>
+      </c>
       <c r="D863"/>
-      <c r="E863" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E863"/>
+      <c r="F863"/>
       <c r="G863"/>
       <c r="H863">
-        <v>33881902</v>
+        <v>38504545</v>
       </c>
       <c r="I863" t="s">
-        <v>2009</v>
+        <v>2740</v>
       </c>
       <c r="J863" t="s">
         <v>17</v>
       </c>
       <c r="K863" t="s">
-        <v>2756</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="864" spans="1:11">
       <c r="A864">
-        <v>8122</v>
+        <v>21221</v>
       </c>
       <c r="B864" t="s">
-        <v>2757</v>
+        <v>2742</v>
       </c>
       <c r="C864" t="s">
-        <v>305</v>
+        <v>243</v>
       </c>
       <c r="D864" t="s">
-        <v>90</v>
+        <v>137</v>
       </c>
       <c r="E864" t="s">
         <v>138</v>
       </c>
       <c r="F864" t="s">
         <v>139</v>
       </c>
       <c r="G864"/>
       <c r="H864">
-        <v>37736005</v>
+        <v>18002358</v>
       </c>
       <c r="I864" t="s">
-        <v>2758</v>
+        <v>2743</v>
       </c>
       <c r="J864" t="s">
         <v>17</v>
       </c>
       <c r="K864" t="s">
-        <v>2759</v>
+        <v>2744</v>
       </c>
     </row>
     <row r="865" spans="1:11">
       <c r="A865">
-        <v>21206</v>
+        <v>21222</v>
       </c>
       <c r="B865" t="s">
-        <v>2760</v>
+        <v>2745</v>
       </c>
       <c r="C865"/>
-      <c r="D865" t="s">
-[...2 lines deleted...]
-      <c r="E865"/>
+      <c r="D865"/>
+      <c r="E865" t="s">
+        <v>718</v>
+      </c>
       <c r="F865" t="s">
-        <v>87</v>
+        <v>15</v>
       </c>
       <c r="G865"/>
       <c r="H865">
-        <v>31234598</v>
+        <v>38232845</v>
       </c>
       <c r="I865" t="s">
-        <v>724</v>
+        <v>1004</v>
       </c>
       <c r="J865" t="s">
         <v>17</v>
       </c>
       <c r="K865" t="s">
-        <v>2761</v>
+        <v>2746</v>
       </c>
     </row>
     <row r="866" spans="1:11">
       <c r="A866">
-        <v>4686</v>
+        <v>21223</v>
       </c>
       <c r="B866" t="s">
-        <v>2762</v>
+        <v>2747</v>
       </c>
       <c r="C866"/>
-      <c r="D866" t="s">
-[...2 lines deleted...]
-      <c r="E866"/>
+      <c r="D866"/>
+      <c r="E866" t="s">
+        <v>1775</v>
+      </c>
       <c r="F866" t="s">
-        <v>118</v>
+        <v>782</v>
       </c>
       <c r="G866"/>
       <c r="H866">
-        <v>32346415</v>
+        <v>34838835</v>
       </c>
       <c r="I866" t="s">
-        <v>40</v>
+        <v>2748</v>
       </c>
       <c r="J866" t="s">
         <v>17</v>
       </c>
       <c r="K866" t="s">
-        <v>2763</v>
+        <v>2749</v>
       </c>
     </row>
     <row r="867" spans="1:11">
       <c r="A867">
-        <v>21217</v>
+        <v>21227</v>
       </c>
       <c r="B867" t="s">
-        <v>2764</v>
-[...1 lines deleted...]
-      <c r="C867"/>
+        <v>2750</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2751</v>
+      </c>
       <c r="D867"/>
-      <c r="E867" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E867"/>
       <c r="F867" t="s">
         <v>61</v>
       </c>
       <c r="G867"/>
       <c r="H867">
-        <v>32956624</v>
+        <v>32113809</v>
       </c>
       <c r="I867" t="s">
-        <v>164</v>
+        <v>2752</v>
       </c>
       <c r="J867" t="s">
         <v>17</v>
       </c>
       <c r="K867" t="s">
-        <v>2765</v>
+        <v>2753</v>
       </c>
     </row>
     <row r="868" spans="1:11">
       <c r="A868">
-        <v>21218</v>
+        <v>21228</v>
       </c>
       <c r="B868" t="s">
-        <v>2766</v>
-[...1 lines deleted...]
-      <c r="C868"/>
+        <v>2754</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2755</v>
+      </c>
       <c r="D868"/>
-      <c r="E868" t="s">
-[...5 lines deleted...]
-      <c r="G868"/>
+      <c r="E868"/>
+      <c r="F868"/>
+      <c r="G868" t="s">
+        <v>2756</v>
+      </c>
       <c r="H868">
-        <v>39337218</v>
+        <v>32441775</v>
       </c>
       <c r="I868" t="s">
-        <v>2767</v>
+        <v>62</v>
       </c>
       <c r="J868" t="s">
         <v>17</v>
       </c>
       <c r="K868" t="s">
-        <v>2768</v>
+        <v>2757</v>
       </c>
     </row>
     <row r="869" spans="1:11">
       <c r="A869">
-        <v>21220</v>
+        <v>21233</v>
       </c>
       <c r="B869" t="s">
-        <v>2769</v>
+        <v>2758</v>
       </c>
       <c r="C869" t="s">
-        <v>423</v>
-[...3 lines deleted...]
-      <c r="F869"/>
+        <v>12</v>
+      </c>
+      <c r="D869" t="s">
+        <v>13</v>
+      </c>
+      <c r="E869" t="s">
+        <v>111</v>
+      </c>
+      <c r="F869" t="s">
+        <v>112</v>
+      </c>
       <c r="G869"/>
       <c r="H869">
-        <v>38504545</v>
+        <v>32987381</v>
       </c>
       <c r="I869" t="s">
-        <v>2770</v>
+        <v>62</v>
       </c>
       <c r="J869" t="s">
         <v>17</v>
       </c>
       <c r="K869" t="s">
-        <v>2771</v>
+        <v>2759</v>
       </c>
     </row>
     <row r="870" spans="1:11">
       <c r="A870">
-        <v>21221</v>
+        <v>21235</v>
       </c>
       <c r="B870" t="s">
-        <v>2772</v>
-[...3 lines deleted...]
-      </c>
+        <v>2760</v>
+      </c>
+      <c r="C870"/>
       <c r="D870" t="s">
-        <v>137</v>
-[...6 lines deleted...]
-      </c>
+        <v>2761</v>
+      </c>
+      <c r="E870"/>
+      <c r="F870"/>
       <c r="G870"/>
       <c r="H870">
-        <v>18002358</v>
+        <v>32899898</v>
       </c>
       <c r="I870" t="s">
-        <v>2773</v>
+        <v>62</v>
       </c>
       <c r="J870" t="s">
         <v>17</v>
       </c>
       <c r="K870" t="s">
-        <v>2774</v>
+        <v>2762</v>
       </c>
     </row>
     <row r="871" spans="1:11">
       <c r="A871">
-        <v>21222</v>
+        <v>21246</v>
       </c>
       <c r="B871" t="s">
-        <v>2775</v>
+        <v>2763</v>
       </c>
       <c r="C871"/>
       <c r="D871"/>
       <c r="E871" t="s">
-        <v>727</v>
+        <v>255</v>
       </c>
       <c r="F871" t="s">
         <v>15</v>
       </c>
       <c r="G871"/>
       <c r="H871">
-        <v>38232845</v>
+        <v>36227439</v>
       </c>
       <c r="I871" t="s">
-        <v>2776</v>
+        <v>2764</v>
       </c>
       <c r="J871" t="s">
         <v>17</v>
       </c>
       <c r="K871" t="s">
-        <v>2777</v>
+        <v>2765</v>
       </c>
     </row>
     <row r="872" spans="1:11">
       <c r="A872">
-        <v>21223</v>
+        <v>21261</v>
       </c>
       <c r="B872" t="s">
-        <v>2778</v>
-[...1 lines deleted...]
-      <c r="C872"/>
+        <v>2766</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2767</v>
+      </c>
       <c r="D872"/>
-      <c r="E872" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E872"/>
+      <c r="F872"/>
       <c r="G872"/>
       <c r="H872">
-        <v>34838835</v>
+        <v>32033152</v>
       </c>
       <c r="I872" t="s">
-        <v>2779</v>
+        <v>1738</v>
       </c>
       <c r="J872" t="s">
         <v>17</v>
       </c>
       <c r="K872" t="s">
-        <v>2780</v>
+        <v>2768</v>
       </c>
     </row>
     <row r="873" spans="1:11">
       <c r="A873">
-        <v>21227</v>
+        <v>21262</v>
       </c>
       <c r="B873" t="s">
-        <v>2781</v>
-[...3 lines deleted...]
-      </c>
+        <v>2769</v>
+      </c>
+      <c r="C873"/>
       <c r="D873"/>
-      <c r="E873"/>
+      <c r="E873" t="s">
+        <v>364</v>
+      </c>
       <c r="F873" t="s">
-        <v>61</v>
+        <v>298</v>
       </c>
       <c r="G873"/>
       <c r="H873">
-        <v>32113809</v>
+        <v>39088240</v>
       </c>
       <c r="I873" t="s">
-        <v>2783</v>
+        <v>2770</v>
       </c>
       <c r="J873" t="s">
         <v>17</v>
       </c>
       <c r="K873" t="s">
-        <v>2784</v>
+        <v>2771</v>
       </c>
     </row>
     <row r="874" spans="1:11">
       <c r="A874">
-        <v>21228</v>
+        <v>21263</v>
       </c>
       <c r="B874" t="s">
-        <v>2785</v>
+        <v>2772</v>
       </c>
       <c r="C874" t="s">
-        <v>2786</v>
+        <v>2773</v>
       </c>
       <c r="D874"/>
       <c r="E874"/>
       <c r="F874"/>
-      <c r="G874" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G874"/>
       <c r="H874">
-        <v>32441775</v>
+        <v>32919175</v>
       </c>
       <c r="I874" t="s">
-        <v>62</v>
+        <v>897</v>
       </c>
       <c r="J874" t="s">
         <v>17</v>
       </c>
       <c r="K874" t="s">
-        <v>2788</v>
+        <v>2774</v>
       </c>
     </row>
     <row r="875" spans="1:11">
       <c r="A875">
-        <v>21233</v>
+        <v>8176</v>
       </c>
       <c r="B875" t="s">
-        <v>2789</v>
+        <v>2775</v>
       </c>
       <c r="C875" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="D875" t="s">
         <v>13</v>
       </c>
       <c r="E875" t="s">
-        <v>111</v>
+        <v>838</v>
       </c>
       <c r="F875" t="s">
-        <v>112</v>
+        <v>339</v>
       </c>
       <c r="G875"/>
       <c r="H875">
-        <v>32987381</v>
+        <v>35608472</v>
       </c>
       <c r="I875" t="s">
-        <v>62</v>
+        <v>681</v>
       </c>
       <c r="J875" t="s">
         <v>17</v>
       </c>
       <c r="K875" t="s">
-        <v>2790</v>
+        <v>2776</v>
       </c>
     </row>
     <row r="876" spans="1:11">
       <c r="A876">
-        <v>21235</v>
+        <v>8177</v>
       </c>
       <c r="B876" t="s">
-        <v>2791</v>
-[...1 lines deleted...]
-      <c r="C876"/>
+        <v>2777</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2778</v>
+      </c>
       <c r="D876" t="s">
-        <v>2792</v>
+        <v>2779</v>
       </c>
       <c r="E876"/>
-      <c r="F876"/>
+      <c r="F876" t="s">
+        <v>339</v>
+      </c>
       <c r="G876"/>
       <c r="H876">
-        <v>32899898</v>
+        <v>35289155</v>
       </c>
       <c r="I876" t="s">
-        <v>62</v>
+        <v>681</v>
       </c>
       <c r="J876" t="s">
         <v>17</v>
       </c>
       <c r="K876" t="s">
-        <v>2793</v>
+        <v>2780</v>
       </c>
     </row>
     <row r="877" spans="1:11">
       <c r="A877">
-        <v>21246</v>
+        <v>21274</v>
       </c>
       <c r="B877" t="s">
-        <v>2794</v>
-[...2 lines deleted...]
-      <c r="D877"/>
+        <v>2781</v>
+      </c>
+      <c r="C877" t="s">
+        <v>85</v>
+      </c>
+      <c r="D877" t="s">
+        <v>90</v>
+      </c>
       <c r="E877" t="s">
-        <v>255</v>
+        <v>545</v>
       </c>
       <c r="F877" t="s">
-        <v>15</v>
+        <v>339</v>
       </c>
       <c r="G877"/>
       <c r="H877">
-        <v>36227439</v>
+        <v>12167683</v>
       </c>
       <c r="I877" t="s">
-        <v>2795</v>
+        <v>1738</v>
       </c>
       <c r="J877" t="s">
         <v>17</v>
       </c>
       <c r="K877" t="s">
-        <v>2796</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="878" spans="1:11">
       <c r="A878">
-        <v>21261</v>
+        <v>14459</v>
       </c>
       <c r="B878" t="s">
-        <v>2797</v>
+        <v>2783</v>
       </c>
       <c r="C878" t="s">
-        <v>2798</v>
-[...3 lines deleted...]
-      <c r="F878"/>
+        <v>147</v>
+      </c>
+      <c r="D878" t="s">
+        <v>137</v>
+      </c>
+      <c r="E878" t="s">
+        <v>75</v>
+      </c>
+      <c r="F878" t="s">
+        <v>76</v>
+      </c>
       <c r="G878"/>
       <c r="H878">
-        <v>32033152</v>
+        <v>38116110</v>
       </c>
       <c r="I878" t="s">
-        <v>1753</v>
+        <v>2784</v>
       </c>
       <c r="J878" t="s">
         <v>17</v>
       </c>
       <c r="K878" t="s">
-        <v>2799</v>
+        <v>2785</v>
       </c>
     </row>
     <row r="879" spans="1:11">
       <c r="A879">
-        <v>21262</v>
+        <v>4696</v>
       </c>
       <c r="B879" t="s">
-        <v>2800</v>
+        <v>2786</v>
       </c>
       <c r="C879"/>
-      <c r="D879"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D879" t="s">
+        <v>2450</v>
+      </c>
+      <c r="E879"/>
       <c r="F879" t="s">
-        <v>298</v>
+        <v>118</v>
       </c>
       <c r="G879"/>
       <c r="H879">
-        <v>39088240</v>
+        <v>39587575</v>
       </c>
       <c r="I879" t="s">
-        <v>2801</v>
+        <v>1342</v>
       </c>
       <c r="J879" t="s">
         <v>17</v>
       </c>
       <c r="K879" t="s">
-        <v>2802</v>
+        <v>2787</v>
       </c>
     </row>
     <row r="880" spans="1:11">
       <c r="A880">
-        <v>21263</v>
+        <v>14468</v>
       </c>
       <c r="B880" t="s">
-        <v>2803</v>
+        <v>2788</v>
       </c>
       <c r="C880" t="s">
-        <v>2804</v>
-[...3 lines deleted...]
-      <c r="F880"/>
+        <v>147</v>
+      </c>
+      <c r="D880" t="s">
+        <v>137</v>
+      </c>
+      <c r="E880" t="s">
+        <v>197</v>
+      </c>
+      <c r="F880" t="s">
+        <v>180</v>
+      </c>
       <c r="G880"/>
       <c r="H880">
-        <v>32919175</v>
+        <v>36771942</v>
       </c>
       <c r="I880" t="s">
-        <v>906</v>
+        <v>275</v>
       </c>
       <c r="J880" t="s">
         <v>17</v>
       </c>
       <c r="K880" t="s">
-        <v>2805</v>
+        <v>2789</v>
       </c>
     </row>
     <row r="881" spans="1:11">
       <c r="A881">
-        <v>8176</v>
+        <v>21283</v>
       </c>
       <c r="B881" t="s">
-        <v>2806</v>
+        <v>2790</v>
       </c>
       <c r="C881" t="s">
-        <v>158</v>
-[...3 lines deleted...]
-      </c>
+        <v>282</v>
+      </c>
+      <c r="D881"/>
       <c r="E881" t="s">
-        <v>847</v>
+        <v>2791</v>
       </c>
       <c r="F881" t="s">
-        <v>339</v>
+        <v>307</v>
       </c>
       <c r="G881"/>
       <c r="H881">
-        <v>35608472</v>
+        <v>37160871</v>
       </c>
       <c r="I881" t="s">
-        <v>689</v>
+        <v>2792</v>
       </c>
       <c r="J881" t="s">
         <v>17</v>
       </c>
       <c r="K881" t="s">
-        <v>2807</v>
+        <v>2793</v>
       </c>
     </row>
     <row r="882" spans="1:11">
       <c r="A882">
-        <v>8177</v>
+        <v>21289</v>
       </c>
       <c r="B882" t="s">
-        <v>2808</v>
-[...7 lines deleted...]
-      <c r="E882"/>
+        <v>2794</v>
+      </c>
+      <c r="C882"/>
+      <c r="D882"/>
+      <c r="E882" t="s">
+        <v>306</v>
+      </c>
       <c r="F882" t="s">
-        <v>339</v>
+        <v>307</v>
       </c>
       <c r="G882"/>
       <c r="H882">
-        <v>35289155</v>
+        <v>34876341</v>
       </c>
       <c r="I882" t="s">
-        <v>689</v>
+        <v>2795</v>
       </c>
       <c r="J882" t="s">
         <v>17</v>
       </c>
       <c r="K882" t="s">
-        <v>2811</v>
+        <v>2796</v>
       </c>
     </row>
     <row r="883" spans="1:11">
       <c r="A883">
-        <v>21274</v>
+        <v>21291</v>
       </c>
       <c r="B883" t="s">
-        <v>2812</v>
-[...6 lines deleted...]
-      </c>
+        <v>2797</v>
+      </c>
+      <c r="C883"/>
+      <c r="D883"/>
       <c r="E883" t="s">
-        <v>552</v>
+        <v>849</v>
       </c>
       <c r="F883" t="s">
-        <v>339</v>
+        <v>633</v>
       </c>
       <c r="G883"/>
       <c r="H883">
-        <v>12167683</v>
+        <v>32576891</v>
       </c>
       <c r="I883" t="s">
-        <v>1753</v>
+        <v>2798</v>
       </c>
       <c r="J883" t="s">
         <v>17</v>
       </c>
       <c r="K883" t="s">
-        <v>2813</v>
+        <v>2799</v>
       </c>
     </row>
     <row r="884" spans="1:11">
       <c r="A884">
-        <v>14459</v>
+        <v>21302</v>
       </c>
       <c r="B884" t="s">
-        <v>2814</v>
+        <v>2800</v>
       </c>
       <c r="C884" t="s">
-        <v>147</v>
+        <v>136</v>
       </c>
       <c r="D884" t="s">
         <v>137</v>
       </c>
       <c r="E884" t="s">
-        <v>75</v>
+        <v>14</v>
       </c>
       <c r="F884" t="s">
-        <v>76</v>
+        <v>15</v>
       </c>
       <c r="G884"/>
       <c r="H884">
-        <v>38116110</v>
+        <v>16081771</v>
       </c>
       <c r="I884" t="s">
-        <v>2815</v>
+        <v>497</v>
       </c>
       <c r="J884" t="s">
         <v>17</v>
       </c>
       <c r="K884" t="s">
-        <v>2816</v>
+        <v>2801</v>
       </c>
     </row>
     <row r="885" spans="1:11">
       <c r="A885">
-        <v>4696</v>
+        <v>400</v>
       </c>
       <c r="B885" t="s">
-        <v>2817</v>
-[...1 lines deleted...]
-      <c r="C885"/>
+        <v>2802</v>
+      </c>
+      <c r="C885" t="s">
+        <v>116</v>
+      </c>
       <c r="D885" t="s">
-        <v>1521</v>
-[...1 lines deleted...]
-      <c r="E885"/>
+        <v>90</v>
+      </c>
+      <c r="E885" t="s">
+        <v>338</v>
+      </c>
       <c r="F885" t="s">
-        <v>118</v>
+        <v>339</v>
       </c>
       <c r="G885"/>
       <c r="H885">
-        <v>39587575</v>
+        <v>33668188</v>
       </c>
       <c r="I885" t="s">
-        <v>1352</v>
+        <v>999</v>
       </c>
       <c r="J885" t="s">
         <v>17</v>
       </c>
       <c r="K885" t="s">
-        <v>2818</v>
+        <v>2803</v>
       </c>
     </row>
     <row r="886" spans="1:11">
       <c r="A886">
-        <v>14468</v>
+        <v>21304</v>
       </c>
       <c r="B886" t="s">
-        <v>2819</v>
+        <v>2804</v>
       </c>
       <c r="C886" t="s">
-        <v>147</v>
+        <v>158</v>
       </c>
       <c r="D886" t="s">
-        <v>137</v>
+        <v>13</v>
       </c>
       <c r="E886" t="s">
-        <v>197</v>
+        <v>66</v>
       </c>
       <c r="F886" t="s">
-        <v>180</v>
+        <v>67</v>
       </c>
       <c r="G886"/>
       <c r="H886">
-        <v>36771942</v>
+        <v>42131732</v>
       </c>
       <c r="I886" t="s">
-        <v>275</v>
+        <v>1130</v>
       </c>
       <c r="J886" t="s">
         <v>17</v>
       </c>
       <c r="K886" t="s">
-        <v>2820</v>
+        <v>2805</v>
       </c>
     </row>
     <row r="887" spans="1:11">
       <c r="A887">
-        <v>21283</v>
+        <v>21305</v>
       </c>
       <c r="B887" t="s">
-        <v>2821</v>
-[...3 lines deleted...]
-      </c>
+        <v>2806</v>
+      </c>
+      <c r="C887"/>
       <c r="D887"/>
       <c r="E887" t="s">
-        <v>2822</v>
+        <v>367</v>
       </c>
       <c r="F887" t="s">
-        <v>307</v>
+        <v>368</v>
       </c>
       <c r="G887"/>
       <c r="H887">
-        <v>37160871</v>
+        <v>42141906</v>
       </c>
       <c r="I887" t="s">
-        <v>2823</v>
+        <v>490</v>
       </c>
       <c r="J887" t="s">
         <v>17</v>
       </c>
       <c r="K887" t="s">
-        <v>2824</v>
+        <v>2807</v>
       </c>
     </row>
     <row r="888" spans="1:11">
       <c r="A888">
-        <v>21289</v>
+        <v>1596</v>
       </c>
       <c r="B888" t="s">
-        <v>2825</v>
-[...1 lines deleted...]
-      <c r="C888"/>
+        <v>2808</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2809</v>
+      </c>
       <c r="D888"/>
-      <c r="E888" t="s">
-[...5 lines deleted...]
-      <c r="G888"/>
+      <c r="E888"/>
+      <c r="F888"/>
+      <c r="G888" t="s">
+        <v>2810</v>
+      </c>
       <c r="H888">
-        <v>34876341</v>
+        <v>13125074</v>
       </c>
       <c r="I888" t="s">
-        <v>2826</v>
+        <v>16</v>
       </c>
       <c r="J888" t="s">
         <v>17</v>
       </c>
       <c r="K888" t="s">
-        <v>2827</v>
+        <v>2811</v>
       </c>
     </row>
     <row r="889" spans="1:11">
       <c r="A889">
-        <v>21291</v>
+        <v>8420</v>
       </c>
       <c r="B889" t="s">
-        <v>2828</v>
-[...5 lines deleted...]
-      </c>
+        <v>2812</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2778</v>
+      </c>
+      <c r="D889" t="s">
+        <v>2779</v>
+      </c>
+      <c r="E889"/>
       <c r="F889" t="s">
-        <v>641</v>
+        <v>339</v>
       </c>
       <c r="G889"/>
       <c r="H889">
-        <v>32576891</v>
+        <v>35044648</v>
       </c>
       <c r="I889" t="s">
-        <v>2829</v>
+        <v>2813</v>
       </c>
       <c r="J889" t="s">
         <v>17</v>
       </c>
       <c r="K889" t="s">
-        <v>2830</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="890" spans="1:11">
       <c r="A890">
-        <v>21302</v>
+        <v>21320</v>
       </c>
       <c r="B890" t="s">
-        <v>2831</v>
+        <v>2815</v>
       </c>
       <c r="C890" t="s">
-        <v>136</v>
-[...9 lines deleted...]
-      </c>
+        <v>2816</v>
+      </c>
+      <c r="D890"/>
+      <c r="E890"/>
+      <c r="F890"/>
       <c r="G890"/>
       <c r="H890">
-        <v>16081771</v>
+        <v>38542009</v>
       </c>
       <c r="I890" t="s">
-        <v>503</v>
+        <v>2817</v>
       </c>
       <c r="J890" t="s">
         <v>17</v>
       </c>
       <c r="K890" t="s">
-        <v>2832</v>
+        <v>2818</v>
       </c>
     </row>
     <row r="891" spans="1:11">
       <c r="A891">
-        <v>400</v>
+        <v>21321</v>
       </c>
       <c r="B891" t="s">
-        <v>2833</v>
-[...6 lines deleted...]
-      </c>
+        <v>2819</v>
+      </c>
+      <c r="C891"/>
+      <c r="D891"/>
       <c r="E891" t="s">
-        <v>338</v>
+        <v>760</v>
       </c>
       <c r="F891" t="s">
-        <v>339</v>
+        <v>44</v>
       </c>
       <c r="G891"/>
       <c r="H891">
-        <v>33668188</v>
+        <v>6911934</v>
       </c>
       <c r="I891" t="s">
-        <v>1008</v>
+        <v>275</v>
       </c>
       <c r="J891" t="s">
         <v>17</v>
       </c>
       <c r="K891" t="s">
-        <v>2834</v>
+        <v>2820</v>
       </c>
     </row>
     <row r="892" spans="1:11">
       <c r="A892">
-        <v>21304</v>
+        <v>21323</v>
       </c>
       <c r="B892" t="s">
-        <v>2835</v>
+        <v>2821</v>
       </c>
       <c r="C892" t="s">
-        <v>158</v>
+        <v>136</v>
       </c>
       <c r="D892" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="E892" t="s">
-        <v>66</v>
+        <v>278</v>
       </c>
       <c r="F892" t="s">
-        <v>67</v>
+        <v>149</v>
       </c>
       <c r="G892"/>
       <c r="H892">
-        <v>42131732</v>
+        <v>31268278</v>
       </c>
       <c r="I892" t="s">
-        <v>1139</v>
+        <v>2822</v>
       </c>
       <c r="J892" t="s">
         <v>17</v>
       </c>
       <c r="K892" t="s">
-        <v>2836</v>
+        <v>2823</v>
       </c>
     </row>
     <row r="893" spans="1:11">
       <c r="A893">
-        <v>21305</v>
+        <v>21327</v>
       </c>
       <c r="B893" t="s">
-        <v>2837</v>
-[...2 lines deleted...]
-      <c r="D893"/>
+        <v>2824</v>
+      </c>
+      <c r="C893" t="s">
+        <v>65</v>
+      </c>
+      <c r="D893" t="s">
+        <v>13</v>
+      </c>
       <c r="E893" t="s">
-        <v>373</v>
+        <v>670</v>
       </c>
       <c r="F893" t="s">
-        <v>374</v>
+        <v>671</v>
       </c>
       <c r="G893"/>
       <c r="H893">
-        <v>42141906</v>
+        <v>33951307</v>
       </c>
       <c r="I893" t="s">
-        <v>496</v>
+        <v>16</v>
       </c>
       <c r="J893" t="s">
         <v>17</v>
       </c>
       <c r="K893" t="s">
-        <v>2838</v>
+        <v>2825</v>
       </c>
     </row>
     <row r="894" spans="1:11">
       <c r="A894">
-        <v>1596</v>
+        <v>21339</v>
       </c>
       <c r="B894" t="s">
-        <v>2839</v>
-[...3 lines deleted...]
-      </c>
+        <v>2826</v>
+      </c>
+      <c r="C894"/>
       <c r="D894"/>
-      <c r="E894"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E894" t="s">
+        <v>360</v>
+      </c>
+      <c r="F894" t="s">
+        <v>633</v>
+      </c>
+      <c r="G894"/>
       <c r="H894">
-        <v>13125074</v>
+        <v>34913567</v>
       </c>
       <c r="I894" t="s">
-        <v>16</v>
+        <v>2827</v>
       </c>
       <c r="J894" t="s">
         <v>17</v>
       </c>
       <c r="K894" t="s">
-        <v>2842</v>
+        <v>2828</v>
       </c>
     </row>
     <row r="895" spans="1:11">
       <c r="A895">
-        <v>8420</v>
+        <v>21348</v>
       </c>
       <c r="B895" t="s">
-        <v>2843</v>
+        <v>2829</v>
       </c>
       <c r="C895" t="s">
-        <v>2809</v>
-[...3 lines deleted...]
-      </c>
+        <v>2830</v>
+      </c>
+      <c r="D895"/>
       <c r="E895"/>
-      <c r="F895" t="s">
-[...2 lines deleted...]
-      <c r="G895"/>
+      <c r="F895"/>
+      <c r="G895" t="s">
+        <v>320</v>
+      </c>
       <c r="H895">
-        <v>35044648</v>
+        <v>11116435</v>
       </c>
       <c r="I895" t="s">
-        <v>1408</v>
+        <v>2135</v>
       </c>
       <c r="J895" t="s">
         <v>17</v>
       </c>
       <c r="K895" t="s">
-        <v>2844</v>
+        <v>2831</v>
       </c>
     </row>
     <row r="896" spans="1:11">
       <c r="A896">
-        <v>21320</v>
+        <v>21369</v>
       </c>
       <c r="B896" t="s">
-        <v>2845</v>
-[...3 lines deleted...]
-      </c>
+        <v>2832</v>
+      </c>
+      <c r="C896"/>
       <c r="D896"/>
-      <c r="E896"/>
-      <c r="F896"/>
+      <c r="E896" t="s">
+        <v>398</v>
+      </c>
+      <c r="F896" t="s">
+        <v>329</v>
+      </c>
       <c r="G896"/>
       <c r="H896">
-        <v>38542009</v>
+        <v>14005800</v>
       </c>
       <c r="I896" t="s">
-        <v>2847</v>
+        <v>2795</v>
       </c>
       <c r="J896" t="s">
         <v>17</v>
       </c>
       <c r="K896" t="s">
-        <v>2848</v>
+        <v>2833</v>
       </c>
     </row>
     <row r="897" spans="1:11">
       <c r="A897">
-        <v>21321</v>
+        <v>3467</v>
       </c>
       <c r="B897" t="s">
-        <v>2849</v>
-[...1 lines deleted...]
-      <c r="C897"/>
+        <v>2834</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2835</v>
+      </c>
       <c r="D897"/>
-      <c r="E897" t="s">
-[...5 lines deleted...]
-      <c r="G897"/>
+      <c r="E897"/>
+      <c r="F897"/>
+      <c r="G897" t="s">
+        <v>2836</v>
+      </c>
       <c r="H897">
-        <v>6911934</v>
+        <v>33082814</v>
       </c>
       <c r="I897" t="s">
-        <v>275</v>
+        <v>2837</v>
       </c>
       <c r="J897" t="s">
         <v>17</v>
       </c>
       <c r="K897" t="s">
-        <v>2850</v>
+        <v>2838</v>
       </c>
     </row>
     <row r="898" spans="1:11">
       <c r="A898">
-        <v>21323</v>
+        <v>14491</v>
       </c>
       <c r="B898" t="s">
-        <v>2851</v>
-[...6 lines deleted...]
-      </c>
+        <v>2839</v>
+      </c>
+      <c r="C898"/>
+      <c r="D898"/>
       <c r="E898" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="F898" t="s">
-        <v>149</v>
+        <v>180</v>
       </c>
       <c r="G898"/>
       <c r="H898">
-        <v>31268278</v>
+        <v>44005802</v>
       </c>
       <c r="I898" t="s">
-        <v>2852</v>
+        <v>2840</v>
       </c>
       <c r="J898" t="s">
         <v>17</v>
       </c>
       <c r="K898" t="s">
-        <v>2853</v>
+        <v>2841</v>
       </c>
     </row>
     <row r="899" spans="1:11">
       <c r="A899">
-        <v>21327</v>
+        <v>21388</v>
       </c>
       <c r="B899" t="s">
-        <v>2854</v>
-[...6 lines deleted...]
-      </c>
+        <v>2842</v>
+      </c>
+      <c r="C899"/>
+      <c r="D899"/>
       <c r="E899" t="s">
-        <v>678</v>
+        <v>60</v>
       </c>
       <c r="F899" t="s">
-        <v>679</v>
+        <v>61</v>
       </c>
       <c r="G899"/>
       <c r="H899">
-        <v>33951307</v>
+        <v>33812856</v>
       </c>
       <c r="I899" t="s">
         <v>16</v>
       </c>
       <c r="J899" t="s">
         <v>17</v>
       </c>
       <c r="K899" t="s">
-        <v>2855</v>
+        <v>2843</v>
       </c>
     </row>
     <row r="900" spans="1:11">
       <c r="A900">
-        <v>21339</v>
+        <v>2064</v>
       </c>
       <c r="B900" t="s">
-        <v>2856</v>
-[...1 lines deleted...]
-      <c r="C900"/>
+        <v>2844</v>
+      </c>
+      <c r="C900" t="s">
+        <v>1942</v>
+      </c>
       <c r="D900"/>
-      <c r="E900" t="s">
-[...7 lines deleted...]
-        <v>34913567</v>
+      <c r="E900"/>
+      <c r="F900"/>
+      <c r="G900" t="s">
+        <v>618</v>
+      </c>
+      <c r="H900" t="s">
+        <v>2845</v>
       </c>
       <c r="I900" t="s">
-        <v>2857</v>
+        <v>16</v>
       </c>
       <c r="J900" t="s">
         <v>17</v>
       </c>
       <c r="K900" t="s">
-        <v>2858</v>
+        <v>2846</v>
       </c>
     </row>
     <row r="901" spans="1:11">
       <c r="A901">
-        <v>21348</v>
+        <v>21393</v>
       </c>
       <c r="B901" t="s">
-        <v>2859</v>
+        <v>2847</v>
       </c>
       <c r="C901" t="s">
-        <v>2860</v>
-[...6 lines deleted...]
-      </c>
+        <v>243</v>
+      </c>
+      <c r="D901" t="s">
+        <v>137</v>
+      </c>
+      <c r="E901" t="s">
+        <v>188</v>
+      </c>
+      <c r="F901" t="s">
+        <v>189</v>
+      </c>
+      <c r="G901"/>
       <c r="H901">
-        <v>11116435</v>
+        <v>35024461</v>
       </c>
       <c r="I901" t="s">
-        <v>2152</v>
+        <v>681</v>
       </c>
       <c r="J901" t="s">
         <v>17</v>
       </c>
       <c r="K901" t="s">
-        <v>2861</v>
+        <v>2848</v>
       </c>
     </row>
     <row r="902" spans="1:11">
       <c r="A902">
-        <v>21369</v>
+        <v>21396</v>
       </c>
       <c r="B902" t="s">
-        <v>2862</v>
-[...2 lines deleted...]
-      <c r="D902"/>
+        <v>2849</v>
+      </c>
+      <c r="C902" t="s">
+        <v>243</v>
+      </c>
+      <c r="D902" t="s">
+        <v>137</v>
+      </c>
       <c r="E902" t="s">
-        <v>404</v>
+        <v>880</v>
       </c>
       <c r="F902" t="s">
-        <v>329</v>
+        <v>61</v>
       </c>
       <c r="G902"/>
       <c r="H902">
-        <v>14005800</v>
+        <v>33485359</v>
       </c>
       <c r="I902" t="s">
-        <v>2863</v>
+        <v>2850</v>
       </c>
       <c r="J902" t="s">
         <v>17</v>
       </c>
       <c r="K902" t="s">
-        <v>2864</v>
+        <v>2851</v>
       </c>
     </row>
     <row r="903" spans="1:11">
       <c r="A903">
-        <v>3467</v>
+        <v>14494</v>
       </c>
       <c r="B903" t="s">
-        <v>2865</v>
+        <v>2852</v>
       </c>
       <c r="C903" t="s">
-        <v>2866</v>
+        <v>2853</v>
       </c>
       <c r="D903"/>
-      <c r="E903"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E903" t="s">
+        <v>328</v>
+      </c>
+      <c r="F903" t="s">
+        <v>329</v>
+      </c>
+      <c r="G903"/>
       <c r="H903">
-        <v>33082814</v>
+        <v>19096641</v>
       </c>
       <c r="I903" t="s">
-        <v>2868</v>
+        <v>2854</v>
       </c>
       <c r="J903" t="s">
         <v>17</v>
       </c>
       <c r="K903" t="s">
-        <v>2869</v>
+        <v>2855</v>
       </c>
     </row>
     <row r="904" spans="1:11">
       <c r="A904">
-        <v>14491</v>
+        <v>21405</v>
       </c>
       <c r="B904" t="s">
-        <v>2870</v>
+        <v>2856</v>
       </c>
       <c r="C904"/>
       <c r="D904"/>
       <c r="E904" t="s">
-        <v>274</v>
+        <v>364</v>
       </c>
       <c r="F904" t="s">
-        <v>180</v>
+        <v>298</v>
       </c>
       <c r="G904"/>
       <c r="H904">
-        <v>44005802</v>
+        <v>38662784</v>
       </c>
       <c r="I904" t="s">
-        <v>2871</v>
+        <v>2857</v>
       </c>
       <c r="J904" t="s">
         <v>17</v>
       </c>
       <c r="K904" t="s">
-        <v>2872</v>
+        <v>2858</v>
       </c>
     </row>
     <row r="905" spans="1:11">
       <c r="A905">
-        <v>21388</v>
+        <v>21409</v>
       </c>
       <c r="B905" t="s">
-        <v>2873</v>
+        <v>2859</v>
       </c>
       <c r="C905"/>
-      <c r="D905"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D905" t="s">
+        <v>1479</v>
+      </c>
+      <c r="E905"/>
       <c r="F905" t="s">
-        <v>61</v>
+        <v>329</v>
       </c>
       <c r="G905"/>
       <c r="H905">
-        <v>33812856</v>
+        <v>11052420</v>
       </c>
       <c r="I905" t="s">
-        <v>16</v>
+        <v>2860</v>
       </c>
       <c r="J905" t="s">
         <v>17</v>
       </c>
       <c r="K905" t="s">
-        <v>2874</v>
+        <v>2861</v>
       </c>
     </row>
     <row r="906" spans="1:11">
       <c r="A906">
-        <v>2064</v>
+        <v>21410</v>
       </c>
       <c r="B906" t="s">
-        <v>2875</v>
-[...3 lines deleted...]
-      </c>
+        <v>2862</v>
+      </c>
+      <c r="C906"/>
       <c r="D906"/>
-      <c r="E906"/>
-[...5 lines deleted...]
-        <v>2876</v>
+      <c r="E906" t="s">
+        <v>345</v>
+      </c>
+      <c r="F906" t="s">
+        <v>189</v>
+      </c>
+      <c r="G906"/>
+      <c r="H906">
+        <v>32013971</v>
       </c>
       <c r="I906" t="s">
-        <v>16</v>
+        <v>140</v>
       </c>
       <c r="J906" t="s">
         <v>17</v>
       </c>
       <c r="K906" t="s">
-        <v>2877</v>
+        <v>2863</v>
       </c>
     </row>
     <row r="907" spans="1:11">
       <c r="A907">
-        <v>21393</v>
+        <v>4643</v>
       </c>
       <c r="B907" t="s">
-        <v>2878</v>
+        <v>2864</v>
       </c>
       <c r="C907" t="s">
-        <v>243</v>
-[...10 lines deleted...]
-      <c r="G907"/>
+        <v>2082</v>
+      </c>
+      <c r="D907"/>
+      <c r="E907"/>
+      <c r="F907"/>
+      <c r="G907" t="s">
+        <v>643</v>
+      </c>
       <c r="H907">
-        <v>35024461</v>
+        <v>12120200</v>
       </c>
       <c r="I907" t="s">
-        <v>689</v>
+        <v>140</v>
       </c>
       <c r="J907" t="s">
         <v>17</v>
       </c>
       <c r="K907" t="s">
-        <v>2879</v>
+        <v>2865</v>
       </c>
     </row>
     <row r="908" spans="1:11">
       <c r="A908">
-        <v>21396</v>
+        <v>7311</v>
       </c>
       <c r="B908" t="s">
-        <v>2880</v>
+        <v>2866</v>
       </c>
       <c r="C908" t="s">
-        <v>243</v>
+        <v>282</v>
       </c>
       <c r="D908" t="s">
         <v>137</v>
       </c>
       <c r="E908" t="s">
-        <v>889</v>
+        <v>288</v>
       </c>
       <c r="F908" t="s">
-        <v>61</v>
+        <v>139</v>
       </c>
       <c r="G908"/>
       <c r="H908">
-        <v>33485359</v>
+        <v>42134421</v>
       </c>
       <c r="I908" t="s">
-        <v>2881</v>
+        <v>62</v>
       </c>
       <c r="J908" t="s">
         <v>17</v>
       </c>
       <c r="K908" t="s">
-        <v>2882</v>
+        <v>2867</v>
       </c>
     </row>
     <row r="909" spans="1:11">
       <c r="A909">
-        <v>14494</v>
+        <v>21418</v>
       </c>
       <c r="B909" t="s">
-        <v>2883</v>
-[...3 lines deleted...]
-      </c>
+        <v>2868</v>
+      </c>
+      <c r="C909"/>
       <c r="D909"/>
       <c r="E909" t="s">
-        <v>328</v>
+        <v>949</v>
       </c>
       <c r="F909" t="s">
-        <v>329</v>
+        <v>29</v>
       </c>
       <c r="G909"/>
       <c r="H909">
-        <v>19096641</v>
+        <v>13176493</v>
       </c>
       <c r="I909" t="s">
-        <v>2885</v>
+        <v>16</v>
       </c>
       <c r="J909" t="s">
         <v>17</v>
       </c>
       <c r="K909" t="s">
-        <v>2886</v>
+        <v>2869</v>
       </c>
     </row>
     <row r="910" spans="1:11">
       <c r="A910">
-        <v>21405</v>
+        <v>9762</v>
       </c>
       <c r="B910" t="s">
-        <v>2887</v>
-[...2 lines deleted...]
-      <c r="D910"/>
+        <v>2870</v>
+      </c>
+      <c r="C910" t="s">
+        <v>85</v>
+      </c>
+      <c r="D910" t="s">
+        <v>90</v>
+      </c>
       <c r="E910" t="s">
-        <v>370</v>
+        <v>33</v>
       </c>
       <c r="F910" t="s">
-        <v>298</v>
+        <v>34</v>
       </c>
       <c r="G910"/>
       <c r="H910">
-        <v>38662784</v>
+        <v>36630598</v>
       </c>
       <c r="I910" t="s">
-        <v>2888</v>
+        <v>275</v>
       </c>
       <c r="J910" t="s">
         <v>17</v>
       </c>
       <c r="K910" t="s">
-        <v>2889</v>
+        <v>2871</v>
       </c>
     </row>
     <row r="911" spans="1:11">
       <c r="A911">
-        <v>21409</v>
+        <v>21427</v>
       </c>
       <c r="B911" t="s">
-        <v>2890</v>
+        <v>2872</v>
       </c>
       <c r="C911"/>
-      <c r="D911" t="s">
-[...2 lines deleted...]
-      <c r="E911"/>
+      <c r="D911"/>
+      <c r="E911" t="s">
+        <v>473</v>
+      </c>
       <c r="F911" t="s">
-        <v>329</v>
+        <v>180</v>
       </c>
       <c r="G911"/>
       <c r="H911">
-        <v>11052420</v>
+        <v>31412766</v>
       </c>
       <c r="I911" t="s">
-        <v>2891</v>
+        <v>2018</v>
       </c>
       <c r="J911" t="s">
         <v>17</v>
       </c>
       <c r="K911" t="s">
-        <v>2892</v>
+        <v>2873</v>
       </c>
     </row>
     <row r="912" spans="1:11">
       <c r="A912">
-        <v>21410</v>
+        <v>21438</v>
       </c>
       <c r="B912" t="s">
-        <v>2893</v>
+        <v>2874</v>
       </c>
       <c r="C912"/>
-      <c r="D912"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D912" t="s">
+        <v>214</v>
+      </c>
+      <c r="E912"/>
       <c r="F912" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="G912"/>
       <c r="H912">
-        <v>32013971</v>
+        <v>38383905</v>
       </c>
       <c r="I912" t="s">
-        <v>140</v>
+        <v>2875</v>
       </c>
       <c r="J912" t="s">
         <v>17</v>
       </c>
       <c r="K912" t="s">
-        <v>2894</v>
+        <v>2876</v>
       </c>
     </row>
     <row r="913" spans="1:11">
       <c r="A913">
-        <v>4643</v>
+        <v>4510</v>
       </c>
       <c r="B913" t="s">
-        <v>2895</v>
+        <v>2877</v>
       </c>
       <c r="C913" t="s">
-        <v>2099</v>
-[...1 lines deleted...]
-      <c r="D913"/>
+        <v>85</v>
+      </c>
+      <c r="D913" t="s">
+        <v>1441</v>
+      </c>
       <c r="E913"/>
-      <c r="F913"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F913" t="s">
+        <v>22</v>
+      </c>
+      <c r="G913"/>
       <c r="H913">
-        <v>12120200</v>
+        <v>6669323</v>
       </c>
       <c r="I913" t="s">
-        <v>140</v>
+        <v>2878</v>
       </c>
       <c r="J913" t="s">
         <v>17</v>
       </c>
       <c r="K913" t="s">
-        <v>2896</v>
+        <v>2879</v>
       </c>
     </row>
     <row r="914" spans="1:11">
       <c r="A914">
-        <v>7311</v>
+        <v>21449</v>
       </c>
       <c r="B914" t="s">
-        <v>2897</v>
+        <v>2880</v>
       </c>
       <c r="C914" t="s">
-        <v>282</v>
+        <v>243</v>
       </c>
       <c r="D914" t="s">
         <v>137</v>
       </c>
       <c r="E914" t="s">
-        <v>288</v>
+        <v>760</v>
       </c>
       <c r="F914" t="s">
-        <v>139</v>
+        <v>44</v>
       </c>
       <c r="G914"/>
       <c r="H914">
-        <v>42134421</v>
+        <v>33073507</v>
       </c>
       <c r="I914" t="s">
-        <v>62</v>
+        <v>2881</v>
       </c>
       <c r="J914" t="s">
         <v>17</v>
       </c>
       <c r="K914" t="s">
-        <v>2898</v>
+        <v>2882</v>
       </c>
     </row>
     <row r="915" spans="1:11">
       <c r="A915">
-        <v>8378</v>
+        <v>21450</v>
       </c>
       <c r="B915" t="s">
-        <v>2899</v>
+        <v>2883</v>
       </c>
       <c r="C915"/>
       <c r="D915"/>
       <c r="E915" t="s">
-        <v>255</v>
+        <v>792</v>
       </c>
       <c r="F915" t="s">
-        <v>15</v>
+        <v>149</v>
       </c>
       <c r="G915"/>
       <c r="H915">
-        <v>38296893</v>
+        <v>32060712</v>
       </c>
       <c r="I915" t="s">
-        <v>1578</v>
+        <v>160</v>
       </c>
       <c r="J915" t="s">
         <v>17</v>
       </c>
       <c r="K915" t="s">
-        <v>2900</v>
+        <v>2884</v>
       </c>
     </row>
     <row r="916" spans="1:11">
       <c r="A916">
-        <v>21418</v>
+        <v>14513</v>
       </c>
       <c r="B916" t="s">
-        <v>2901</v>
-[...2 lines deleted...]
-      <c r="D916"/>
+        <v>2885</v>
+      </c>
+      <c r="C916" t="s">
+        <v>136</v>
+      </c>
+      <c r="D916" t="s">
+        <v>137</v>
+      </c>
       <c r="E916" t="s">
-        <v>958</v>
+        <v>429</v>
       </c>
       <c r="F916" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="G916"/>
       <c r="H916">
-        <v>13176493</v>
+        <v>13006662</v>
       </c>
       <c r="I916" t="s">
         <v>16</v>
       </c>
       <c r="J916" t="s">
         <v>17</v>
       </c>
       <c r="K916" t="s">
-        <v>2902</v>
+        <v>2886</v>
       </c>
     </row>
     <row r="917" spans="1:11">
       <c r="A917">
-        <v>9762</v>
+        <v>5090</v>
       </c>
       <c r="B917" t="s">
-        <v>2903</v>
+        <v>2887</v>
       </c>
       <c r="C917" t="s">
-        <v>85</v>
+        <v>544</v>
       </c>
       <c r="D917" t="s">
-        <v>90</v>
+        <v>137</v>
       </c>
       <c r="E917" t="s">
-        <v>33</v>
+        <v>484</v>
       </c>
       <c r="F917" t="s">
-        <v>34</v>
+        <v>92</v>
       </c>
       <c r="G917"/>
       <c r="H917">
-        <v>36630598</v>
+        <v>32846174</v>
       </c>
       <c r="I917" t="s">
-        <v>275</v>
+        <v>2888</v>
       </c>
       <c r="J917" t="s">
         <v>17</v>
       </c>
       <c r="K917" t="s">
-        <v>2904</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="918" spans="1:11">
       <c r="A918">
-        <v>21427</v>
+        <v>21453</v>
       </c>
       <c r="B918" t="s">
-        <v>2905</v>
+        <v>2890</v>
       </c>
       <c r="C918"/>
       <c r="D918"/>
       <c r="E918" t="s">
-        <v>479</v>
+        <v>297</v>
       </c>
       <c r="F918" t="s">
-        <v>180</v>
+        <v>298</v>
       </c>
       <c r="G918"/>
       <c r="H918">
-        <v>31412766</v>
+        <v>6880708</v>
       </c>
       <c r="I918" t="s">
-        <v>2035</v>
+        <v>2891</v>
       </c>
       <c r="J918" t="s">
         <v>17</v>
       </c>
       <c r="K918" t="s">
-        <v>2906</v>
+        <v>2892</v>
       </c>
     </row>
     <row r="919" spans="1:11">
       <c r="A919">
-        <v>21438</v>
+        <v>2887</v>
       </c>
       <c r="B919" t="s">
-        <v>2907</v>
-[...4 lines deleted...]
-      </c>
+        <v>2893</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D919"/>
       <c r="E919"/>
-      <c r="F919" t="s">
-[...4 lines deleted...]
-        <v>38383905</v>
+      <c r="F919"/>
+      <c r="G919" t="s">
+        <v>320</v>
+      </c>
+      <c r="H919" t="s">
+        <v>2894</v>
       </c>
       <c r="I919" t="s">
-        <v>2908</v>
+        <v>62</v>
       </c>
       <c r="J919" t="s">
         <v>17</v>
       </c>
       <c r="K919" t="s">
-        <v>2909</v>
+        <v>2895</v>
       </c>
     </row>
     <row r="920" spans="1:11">
       <c r="A920">
-        <v>4510</v>
+        <v>21458</v>
       </c>
       <c r="B920" t="s">
-        <v>2910</v>
-[...7 lines deleted...]
-      <c r="E920"/>
+        <v>2896</v>
+      </c>
+      <c r="C920"/>
+      <c r="D920"/>
+      <c r="E920" t="s">
+        <v>457</v>
+      </c>
       <c r="F920" t="s">
-        <v>22</v>
+        <v>189</v>
       </c>
       <c r="G920"/>
       <c r="H920">
-        <v>6669323</v>
+        <v>32160882</v>
       </c>
       <c r="I920" t="s">
-        <v>2911</v>
+        <v>140</v>
       </c>
       <c r="J920" t="s">
         <v>17</v>
       </c>
       <c r="K920" t="s">
-        <v>2912</v>
+        <v>2897</v>
       </c>
     </row>
     <row r="921" spans="1:11">
       <c r="A921">
-        <v>21449</v>
+        <v>4491</v>
       </c>
       <c r="B921" t="s">
-        <v>2913</v>
+        <v>2898</v>
       </c>
       <c r="C921" t="s">
-        <v>243</v>
+        <v>452</v>
       </c>
       <c r="D921" t="s">
-        <v>137</v>
-[...6 lines deleted...]
-      </c>
+        <v>2899</v>
+      </c>
+      <c r="E921"/>
+      <c r="F921"/>
       <c r="G921"/>
       <c r="H921">
-        <v>33073507</v>
+        <v>35051418</v>
       </c>
       <c r="I921" t="s">
-        <v>2914</v>
+        <v>1169</v>
       </c>
       <c r="J921" t="s">
         <v>17</v>
       </c>
       <c r="K921" t="s">
-        <v>2915</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="922" spans="1:11">
       <c r="A922">
-        <v>21450</v>
+        <v>21466</v>
       </c>
       <c r="B922" t="s">
-        <v>2916</v>
-[...2 lines deleted...]
-      <c r="D922"/>
+        <v>2901</v>
+      </c>
+      <c r="C922" t="s">
+        <v>27</v>
+      </c>
+      <c r="D922" t="s">
+        <v>90</v>
+      </c>
       <c r="E922" t="s">
-        <v>801</v>
+        <v>205</v>
       </c>
       <c r="F922" t="s">
-        <v>149</v>
+        <v>61</v>
       </c>
       <c r="G922"/>
       <c r="H922">
-        <v>32060712</v>
+        <v>20401575</v>
       </c>
       <c r="I922" t="s">
-        <v>160</v>
+        <v>2902</v>
       </c>
       <c r="J922" t="s">
         <v>17</v>
       </c>
       <c r="K922" t="s">
-        <v>2917</v>
+        <v>2903</v>
       </c>
     </row>
     <row r="923" spans="1:11">
       <c r="A923">
-        <v>14513</v>
+        <v>14516</v>
       </c>
       <c r="B923" t="s">
-        <v>2918</v>
+        <v>2904</v>
       </c>
       <c r="C923" t="s">
-        <v>136</v>
+        <v>116</v>
       </c>
       <c r="D923" t="s">
-        <v>137</v>
+        <v>90</v>
       </c>
       <c r="E923" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="F923" t="s">
         <v>76</v>
       </c>
       <c r="G923"/>
       <c r="H923">
-        <v>13006662</v>
+        <v>39456839</v>
       </c>
       <c r="I923" t="s">
-        <v>16</v>
+        <v>2905</v>
       </c>
       <c r="J923" t="s">
         <v>17</v>
       </c>
       <c r="K923" t="s">
-        <v>2919</v>
+        <v>2906</v>
       </c>
     </row>
     <row r="924" spans="1:11">
       <c r="A924">
-        <v>5090</v>
+        <v>21474</v>
       </c>
       <c r="B924" t="s">
-        <v>2920</v>
+        <v>2907</v>
       </c>
       <c r="C924" t="s">
-        <v>551</v>
+        <v>27</v>
       </c>
       <c r="D924" t="s">
-        <v>137</v>
+        <v>90</v>
       </c>
       <c r="E924" t="s">
-        <v>490</v>
+        <v>838</v>
       </c>
       <c r="F924" t="s">
-        <v>92</v>
+        <v>339</v>
       </c>
       <c r="G924"/>
       <c r="H924">
-        <v>32846174</v>
+        <v>32906237</v>
       </c>
       <c r="I924" t="s">
-        <v>2921</v>
+        <v>2908</v>
       </c>
       <c r="J924" t="s">
         <v>17</v>
       </c>
       <c r="K924" t="s">
-        <v>2922</v>
+        <v>2909</v>
       </c>
     </row>
     <row r="925" spans="1:11">
       <c r="A925">
-        <v>21453</v>
+        <v>1803</v>
       </c>
       <c r="B925" t="s">
-        <v>2923</v>
-[...1 lines deleted...]
-      <c r="C925"/>
+        <v>2910</v>
+      </c>
+      <c r="C925" t="s">
+        <v>106</v>
+      </c>
       <c r="D925"/>
-      <c r="E925" t="s">
-[...5 lines deleted...]
-      <c r="G925"/>
+      <c r="E925"/>
+      <c r="F925"/>
+      <c r="G925" t="s">
+        <v>107</v>
+      </c>
       <c r="H925">
-        <v>6880708</v>
+        <v>14096033</v>
       </c>
       <c r="I925" t="s">
-        <v>2924</v>
+        <v>302</v>
       </c>
       <c r="J925" t="s">
         <v>17</v>
       </c>
       <c r="K925" t="s">
-        <v>2925</v>
+        <v>2911</v>
       </c>
     </row>
     <row r="926" spans="1:11">
       <c r="A926">
-        <v>2887</v>
+        <v>21493</v>
       </c>
       <c r="B926" t="s">
-        <v>2926</v>
+        <v>2912</v>
       </c>
       <c r="C926" t="s">
-        <v>2075</v>
-[...8 lines deleted...]
-        <v>2927</v>
+        <v>282</v>
+      </c>
+      <c r="D926" t="s">
+        <v>137</v>
+      </c>
+      <c r="E926" t="s">
+        <v>209</v>
+      </c>
+      <c r="F926" t="s">
+        <v>210</v>
+      </c>
+      <c r="G926"/>
+      <c r="H926">
+        <v>33760486</v>
       </c>
       <c r="I926" t="s">
-        <v>62</v>
+        <v>2913</v>
       </c>
       <c r="J926" t="s">
         <v>17</v>
       </c>
       <c r="K926" t="s">
-        <v>2928</v>
+        <v>2914</v>
       </c>
     </row>
     <row r="927" spans="1:11">
       <c r="A927">
-        <v>21458</v>
+        <v>21501</v>
       </c>
       <c r="B927" t="s">
-        <v>2929</v>
-[...1 lines deleted...]
-      <c r="C927"/>
+        <v>2915</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2916</v>
+      </c>
       <c r="D927"/>
       <c r="E927" t="s">
-        <v>463</v>
+        <v>143</v>
       </c>
       <c r="F927" t="s">
-        <v>189</v>
+        <v>29</v>
       </c>
       <c r="G927"/>
       <c r="H927">
-        <v>32160882</v>
+        <v>34566939</v>
       </c>
       <c r="I927" t="s">
-        <v>140</v>
+        <v>2917</v>
       </c>
       <c r="J927" t="s">
         <v>17</v>
       </c>
       <c r="K927" t="s">
-        <v>2930</v>
+        <v>2918</v>
       </c>
     </row>
     <row r="928" spans="1:11">
       <c r="A928">
-        <v>4491</v>
+        <v>21503</v>
       </c>
       <c r="B928" t="s">
-        <v>2931</v>
+        <v>2919</v>
       </c>
       <c r="C928" t="s">
-        <v>458</v>
+        <v>158</v>
       </c>
       <c r="D928" t="s">
-        <v>2932</v>
-[...2 lines deleted...]
-      <c r="F928"/>
+        <v>13</v>
+      </c>
+      <c r="E928" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F928" t="s">
+        <v>817</v>
+      </c>
       <c r="G928"/>
       <c r="H928">
-        <v>35051418</v>
+        <v>31361981</v>
       </c>
       <c r="I928" t="s">
-        <v>1178</v>
+        <v>1036</v>
       </c>
       <c r="J928" t="s">
         <v>17</v>
       </c>
       <c r="K928" t="s">
-        <v>2933</v>
+        <v>2920</v>
       </c>
     </row>
     <row r="929" spans="1:11">
       <c r="A929">
-        <v>21466</v>
+        <v>21504</v>
       </c>
       <c r="B929" t="s">
-        <v>2934</v>
-[...6 lines deleted...]
-      </c>
+        <v>2921</v>
+      </c>
+      <c r="C929"/>
+      <c r="D929"/>
       <c r="E929" t="s">
-        <v>205</v>
+        <v>1153</v>
       </c>
       <c r="F929" t="s">
-        <v>61</v>
+        <v>1154</v>
       </c>
       <c r="G929"/>
       <c r="H929">
-        <v>20401575</v>
+        <v>11051329</v>
       </c>
       <c r="I929" t="s">
-        <v>2935</v>
+        <v>715</v>
       </c>
       <c r="J929" t="s">
         <v>17</v>
       </c>
       <c r="K929" t="s">
-        <v>2936</v>
+        <v>2922</v>
       </c>
     </row>
     <row r="930" spans="1:11">
       <c r="A930">
-        <v>14516</v>
+        <v>21506</v>
       </c>
       <c r="B930" t="s">
-        <v>2937</v>
-[...6 lines deleted...]
-      </c>
+        <v>2923</v>
+      </c>
+      <c r="C930"/>
+      <c r="D930"/>
       <c r="E930" t="s">
-        <v>435</v>
+        <v>205</v>
       </c>
       <c r="F930" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="G930"/>
       <c r="H930">
-        <v>39456839</v>
+        <v>32792529</v>
       </c>
       <c r="I930" t="s">
-        <v>2938</v>
+        <v>40</v>
       </c>
       <c r="J930" t="s">
         <v>17</v>
       </c>
       <c r="K930" t="s">
-        <v>2939</v>
+        <v>2924</v>
       </c>
     </row>
     <row r="931" spans="1:11">
       <c r="A931">
-        <v>21474</v>
+        <v>7954</v>
       </c>
       <c r="B931" t="s">
-        <v>2940</v>
+        <v>2925</v>
       </c>
       <c r="C931" t="s">
-        <v>27</v>
+        <v>158</v>
       </c>
       <c r="D931" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="E931" t="s">
-        <v>847</v>
+        <v>838</v>
       </c>
       <c r="F931" t="s">
         <v>339</v>
       </c>
       <c r="G931"/>
       <c r="H931">
-        <v>32906237</v>
+        <v>42057879</v>
       </c>
       <c r="I931" t="s">
-        <v>2941</v>
+        <v>45</v>
       </c>
       <c r="J931" t="s">
         <v>17</v>
       </c>
       <c r="K931" t="s">
-        <v>2942</v>
+        <v>2926</v>
       </c>
     </row>
     <row r="932" spans="1:11">
       <c r="A932">
-        <v>1803</v>
+        <v>21516</v>
       </c>
       <c r="B932" t="s">
-        <v>2943</v>
+        <v>2927</v>
       </c>
       <c r="C932" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="D932" t="s">
+        <v>90</v>
+      </c>
+      <c r="E932" t="s">
+        <v>545</v>
+      </c>
+      <c r="F932" t="s">
+        <v>339</v>
+      </c>
+      <c r="G932"/>
       <c r="H932">
-        <v>14096033</v>
+        <v>15054456</v>
       </c>
       <c r="I932" t="s">
-        <v>302</v>
+        <v>2928</v>
       </c>
       <c r="J932" t="s">
         <v>17</v>
       </c>
       <c r="K932" t="s">
-        <v>2944</v>
+        <v>2929</v>
       </c>
     </row>
     <row r="933" spans="1:11">
       <c r="A933">
-        <v>21493</v>
+        <v>7306</v>
       </c>
       <c r="B933" t="s">
-        <v>2945</v>
+        <v>2930</v>
       </c>
       <c r="C933" t="s">
-        <v>282</v>
+        <v>27</v>
       </c>
       <c r="D933" t="s">
-        <v>137</v>
-[...3 lines deleted...]
-      </c>
+        <v>469</v>
+      </c>
+      <c r="E933"/>
       <c r="F933" t="s">
-        <v>210</v>
+        <v>139</v>
       </c>
       <c r="G933"/>
       <c r="H933">
-        <v>33760486</v>
+        <v>33319065</v>
       </c>
       <c r="I933" t="s">
-        <v>2946</v>
+        <v>16</v>
       </c>
       <c r="J933" t="s">
         <v>17</v>
       </c>
       <c r="K933" t="s">
-        <v>2947</v>
+        <v>2931</v>
       </c>
     </row>
     <row r="934" spans="1:11">
       <c r="A934">
-        <v>21501</v>
+        <v>21523</v>
       </c>
       <c r="B934" t="s">
-        <v>2948</v>
+        <v>2932</v>
       </c>
       <c r="C934" t="s">
-        <v>2949</v>
+        <v>952</v>
       </c>
       <c r="D934"/>
       <c r="E934" t="s">
-        <v>143</v>
+        <v>409</v>
       </c>
       <c r="F934" t="s">
-        <v>29</v>
+        <v>410</v>
       </c>
       <c r="G934"/>
       <c r="H934">
-        <v>34566939</v>
+        <v>6833622</v>
       </c>
       <c r="I934" t="s">
-        <v>2950</v>
+        <v>2933</v>
       </c>
       <c r="J934" t="s">
         <v>17</v>
       </c>
       <c r="K934" t="s">
-        <v>2951</v>
+        <v>2934</v>
       </c>
     </row>
     <row r="935" spans="1:11">
       <c r="A935">
-        <v>21503</v>
+        <v>14536</v>
       </c>
       <c r="B935" t="s">
-        <v>2952</v>
+        <v>2935</v>
       </c>
       <c r="C935" t="s">
-        <v>158</v>
+        <v>136</v>
       </c>
       <c r="D935" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="E935" t="s">
-        <v>1330</v>
+        <v>825</v>
       </c>
       <c r="F935" t="s">
-        <v>826</v>
+        <v>76</v>
       </c>
       <c r="G935"/>
       <c r="H935">
-        <v>31361981</v>
+        <v>33931809</v>
       </c>
       <c r="I935" t="s">
-        <v>1045</v>
+        <v>2936</v>
       </c>
       <c r="J935" t="s">
         <v>17</v>
       </c>
       <c r="K935" t="s">
-        <v>2953</v>
+        <v>2937</v>
       </c>
     </row>
     <row r="936" spans="1:11">
       <c r="A936">
-        <v>21504</v>
+        <v>21528</v>
       </c>
       <c r="B936" t="s">
-        <v>2954</v>
+        <v>2938</v>
       </c>
       <c r="C936"/>
       <c r="D936"/>
       <c r="E936" t="s">
-        <v>1162</v>
+        <v>1775</v>
       </c>
       <c r="F936" t="s">
-        <v>1163</v>
+        <v>782</v>
       </c>
       <c r="G936"/>
       <c r="H936">
-        <v>11051329</v>
+        <v>34999682</v>
       </c>
       <c r="I936" t="s">
-        <v>724</v>
+        <v>2939</v>
       </c>
       <c r="J936" t="s">
         <v>17</v>
       </c>
       <c r="K936" t="s">
-        <v>2955</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="937" spans="1:11">
       <c r="A937">
-        <v>21506</v>
+        <v>21532</v>
       </c>
       <c r="B937" t="s">
-        <v>2956</v>
-[...1 lines deleted...]
-      <c r="C937"/>
+        <v>2941</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2942</v>
+      </c>
       <c r="D937"/>
-      <c r="E937" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E937"/>
+      <c r="F937"/>
       <c r="G937"/>
       <c r="H937">
-        <v>32792529</v>
+        <v>33592685</v>
       </c>
       <c r="I937" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="J937" t="s">
         <v>17</v>
       </c>
       <c r="K937" t="s">
-        <v>2957</v>
+        <v>2943</v>
       </c>
     </row>
     <row r="938" spans="1:11">
       <c r="A938">
-        <v>7954</v>
+        <v>4483</v>
       </c>
       <c r="B938" t="s">
-        <v>2958</v>
-[...3 lines deleted...]
-      </c>
+        <v>2944</v>
+      </c>
+      <c r="C938"/>
       <c r="D938" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>2450</v>
+      </c>
+      <c r="E938"/>
       <c r="F938" t="s">
-        <v>339</v>
+        <v>118</v>
       </c>
       <c r="G938"/>
       <c r="H938">
-        <v>42057879</v>
+        <v>31399698</v>
       </c>
       <c r="I938" t="s">
-        <v>45</v>
+        <v>2945</v>
       </c>
       <c r="J938" t="s">
         <v>17</v>
       </c>
       <c r="K938" t="s">
-        <v>2959</v>
+        <v>2946</v>
       </c>
     </row>
     <row r="939" spans="1:11">
       <c r="A939">
-        <v>21516</v>
+        <v>7310</v>
       </c>
       <c r="B939" t="s">
-        <v>2960</v>
+        <v>2947</v>
       </c>
       <c r="C939" t="s">
-        <v>27</v>
+        <v>136</v>
       </c>
       <c r="D939" t="s">
-        <v>90</v>
+        <v>137</v>
       </c>
       <c r="E939" t="s">
-        <v>552</v>
+        <v>201</v>
       </c>
       <c r="F939" t="s">
-        <v>339</v>
+        <v>139</v>
       </c>
       <c r="G939"/>
       <c r="H939">
-        <v>15054456</v>
+        <v>42077858</v>
       </c>
       <c r="I939" t="s">
-        <v>2961</v>
+        <v>45</v>
       </c>
       <c r="J939" t="s">
         <v>17</v>
       </c>
       <c r="K939" t="s">
-        <v>2962</v>
+        <v>2948</v>
       </c>
     </row>
     <row r="940" spans="1:11">
       <c r="A940">
-        <v>7306</v>
+        <v>21546</v>
       </c>
       <c r="B940" t="s">
-        <v>2963</v>
+        <v>2949</v>
       </c>
       <c r="C940" t="s">
-        <v>27</v>
+        <v>147</v>
       </c>
       <c r="D940" t="s">
-        <v>475</v>
-[...1 lines deleted...]
-      <c r="E940"/>
+        <v>137</v>
+      </c>
+      <c r="E940" t="s">
+        <v>188</v>
+      </c>
       <c r="F940" t="s">
-        <v>139</v>
+        <v>189</v>
       </c>
       <c r="G940"/>
       <c r="H940">
-        <v>33319065</v>
+        <v>32876314</v>
       </c>
       <c r="I940" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="J940" t="s">
         <v>17</v>
       </c>
       <c r="K940" t="s">
-        <v>2964</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="941" spans="1:11">
       <c r="A941">
-        <v>21523</v>
+        <v>947</v>
       </c>
       <c r="B941" t="s">
-        <v>2965</v>
-[...3 lines deleted...]
-      </c>
+        <v>2951</v>
+      </c>
+      <c r="C941"/>
       <c r="D941"/>
       <c r="E941" t="s">
-        <v>415</v>
+        <v>394</v>
       </c>
       <c r="F941" t="s">
-        <v>416</v>
+        <v>395</v>
       </c>
       <c r="G941"/>
       <c r="H941">
-        <v>6833622</v>
+        <v>35799477</v>
       </c>
       <c r="I941" t="s">
-        <v>2966</v>
+        <v>2952</v>
       </c>
       <c r="J941" t="s">
         <v>17</v>
       </c>
       <c r="K941" t="s">
-        <v>2967</v>
+        <v>2953</v>
       </c>
     </row>
     <row r="942" spans="1:11">
       <c r="A942">
-        <v>14536</v>
+        <v>1033</v>
       </c>
       <c r="B942" t="s">
-        <v>2968</v>
+        <v>2954</v>
       </c>
       <c r="C942" t="s">
-        <v>136</v>
+        <v>243</v>
       </c>
       <c r="D942" t="s">
         <v>137</v>
       </c>
       <c r="E942" t="s">
-        <v>834</v>
+        <v>874</v>
       </c>
       <c r="F942" t="s">
-        <v>76</v>
+        <v>395</v>
       </c>
       <c r="G942"/>
-      <c r="H942">
-        <v>33931809</v>
+      <c r="H942" t="s">
+        <v>2955</v>
       </c>
       <c r="I942" t="s">
-        <v>2969</v>
+        <v>2956</v>
       </c>
       <c r="J942" t="s">
         <v>17</v>
       </c>
       <c r="K942" t="s">
-        <v>2970</v>
+        <v>2957</v>
       </c>
     </row>
     <row r="943" spans="1:11">
       <c r="A943">
-        <v>21528</v>
+        <v>14542</v>
       </c>
       <c r="B943" t="s">
-        <v>2971</v>
-[...1 lines deleted...]
-      <c r="C943"/>
+        <v>2958</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2959</v>
+      </c>
       <c r="D943"/>
-      <c r="E943" t="s">
-[...5 lines deleted...]
-      <c r="G943"/>
+      <c r="E943"/>
+      <c r="F943"/>
+      <c r="G943" t="s">
+        <v>2960</v>
+      </c>
       <c r="H943">
-        <v>34999682</v>
+        <v>33582014</v>
       </c>
       <c r="I943" t="s">
-        <v>2972</v>
+        <v>1398</v>
       </c>
       <c r="J943" t="s">
         <v>17</v>
       </c>
       <c r="K943" t="s">
-        <v>2973</v>
+        <v>2961</v>
       </c>
     </row>
     <row r="944" spans="1:11">
       <c r="A944">
-        <v>21532</v>
+        <v>14544</v>
       </c>
       <c r="B944" t="s">
-        <v>2974</v>
-[...4 lines deleted...]
-      <c r="D944"/>
+        <v>2962</v>
+      </c>
+      <c r="C944"/>
+      <c r="D944" t="s">
+        <v>179</v>
+      </c>
       <c r="E944"/>
-      <c r="F944"/>
+      <c r="F944" t="s">
+        <v>180</v>
+      </c>
       <c r="G944"/>
       <c r="H944">
-        <v>33592685</v>
+        <v>36678284</v>
       </c>
       <c r="I944" t="s">
-        <v>16</v>
+        <v>275</v>
       </c>
       <c r="J944" t="s">
         <v>17</v>
       </c>
       <c r="K944" t="s">
-        <v>2976</v>
+        <v>2963</v>
       </c>
     </row>
     <row r="945" spans="1:11">
       <c r="A945">
-        <v>4483</v>
+        <v>21560</v>
       </c>
       <c r="B945" t="s">
-        <v>2977</v>
+        <v>2964</v>
       </c>
       <c r="C945"/>
-      <c r="D945" t="s">
-[...2 lines deleted...]
-      <c r="E945"/>
+      <c r="D945"/>
+      <c r="E945" t="s">
+        <v>718</v>
+      </c>
       <c r="F945" t="s">
-        <v>118</v>
+        <v>15</v>
       </c>
       <c r="G945"/>
       <c r="H945">
-        <v>31399698</v>
+        <v>33404590</v>
       </c>
       <c r="I945" t="s">
-        <v>2978</v>
+        <v>999</v>
       </c>
       <c r="J945" t="s">
         <v>17</v>
       </c>
       <c r="K945" t="s">
-        <v>2979</v>
+        <v>2965</v>
       </c>
     </row>
     <row r="946" spans="1:11">
       <c r="A946">
-        <v>7310</v>
+        <v>21563</v>
       </c>
       <c r="B946" t="s">
-        <v>2980</v>
-[...3 lines deleted...]
-      </c>
+        <v>2966</v>
+      </c>
+      <c r="C946"/>
       <c r="D946" t="s">
-        <v>137</v>
-[...3 lines deleted...]
-      </c>
+        <v>2967</v>
+      </c>
+      <c r="E946"/>
       <c r="F946" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="G946"/>
       <c r="H946">
-        <v>42077858</v>
+        <v>31200023</v>
       </c>
       <c r="I946" t="s">
-        <v>45</v>
+        <v>2968</v>
       </c>
       <c r="J946" t="s">
         <v>17</v>
       </c>
       <c r="K946" t="s">
-        <v>2981</v>
+        <v>2969</v>
       </c>
     </row>
     <row r="947" spans="1:11">
       <c r="A947">
-        <v>21546</v>
+        <v>4282</v>
       </c>
       <c r="B947" t="s">
-        <v>2982</v>
+        <v>2970</v>
       </c>
       <c r="C947" t="s">
-        <v>147</v>
-[...10 lines deleted...]
-      <c r="G947"/>
+        <v>2082</v>
+      </c>
+      <c r="D947"/>
+      <c r="E947"/>
+      <c r="F947"/>
+      <c r="G947" t="s">
+        <v>643</v>
+      </c>
       <c r="H947">
-        <v>32876314</v>
+        <v>12083516</v>
       </c>
       <c r="I947" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="J947" t="s">
         <v>17</v>
       </c>
       <c r="K947" t="s">
-        <v>2983</v>
+        <v>2971</v>
       </c>
     </row>
     <row r="948" spans="1:11">
       <c r="A948">
-        <v>947</v>
+        <v>21575</v>
       </c>
       <c r="B948" t="s">
-        <v>2984</v>
+        <v>2972</v>
       </c>
       <c r="C948"/>
       <c r="D948"/>
       <c r="E948" t="s">
-        <v>401</v>
+        <v>792</v>
       </c>
       <c r="F948" t="s">
-        <v>343</v>
+        <v>149</v>
       </c>
       <c r="G948"/>
       <c r="H948">
-        <v>35799477</v>
+        <v>6579908</v>
       </c>
       <c r="I948" t="s">
-        <v>2985</v>
+        <v>546</v>
       </c>
       <c r="J948" t="s">
         <v>17</v>
       </c>
       <c r="K948" t="s">
-        <v>2986</v>
+        <v>2973</v>
       </c>
     </row>
     <row r="949" spans="1:11">
       <c r="A949">
-        <v>1033</v>
+        <v>21576</v>
       </c>
       <c r="B949" t="s">
-        <v>2987</v>
-[...6 lines deleted...]
-      </c>
+        <v>2974</v>
+      </c>
+      <c r="C949"/>
+      <c r="D949"/>
       <c r="E949" t="s">
-        <v>883</v>
+        <v>33</v>
       </c>
       <c r="F949" t="s">
-        <v>343</v>
+        <v>34</v>
       </c>
       <c r="G949"/>
-      <c r="H949" t="s">
-        <v>2988</v>
+      <c r="H949">
+        <v>35164951</v>
       </c>
       <c r="I949" t="s">
-        <v>2989</v>
+        <v>2975</v>
       </c>
       <c r="J949" t="s">
         <v>17</v>
       </c>
       <c r="K949" t="s">
-        <v>2990</v>
+        <v>2976</v>
       </c>
     </row>
     <row r="950" spans="1:11">
       <c r="A950">
-        <v>14542</v>
+        <v>21577</v>
       </c>
       <c r="B950" t="s">
-        <v>2991</v>
+        <v>2977</v>
       </c>
       <c r="C950" t="s">
-        <v>2992</v>
-[...6 lines deleted...]
-      </c>
+        <v>544</v>
+      </c>
+      <c r="D950" t="s">
+        <v>137</v>
+      </c>
+      <c r="E950" t="s">
+        <v>484</v>
+      </c>
+      <c r="F950" t="s">
+        <v>92</v>
+      </c>
+      <c r="G950"/>
       <c r="H950">
-        <v>33582014</v>
+        <v>34548496</v>
       </c>
       <c r="I950" t="s">
-        <v>1411</v>
+        <v>2978</v>
       </c>
       <c r="J950" t="s">
         <v>17</v>
       </c>
       <c r="K950" t="s">
-        <v>2994</v>
+        <v>2979</v>
       </c>
     </row>
     <row r="951" spans="1:11">
       <c r="A951">
-        <v>14544</v>
+        <v>7793</v>
       </c>
       <c r="B951" t="s">
-        <v>2995</v>
+        <v>2980</v>
       </c>
       <c r="C951"/>
       <c r="D951" t="s">
-        <v>179</v>
+        <v>247</v>
       </c>
       <c r="E951"/>
       <c r="F951" t="s">
-        <v>180</v>
+        <v>101</v>
       </c>
       <c r="G951"/>
       <c r="H951">
-        <v>36678284</v>
+        <v>6437057</v>
       </c>
       <c r="I951" t="s">
-        <v>275</v>
+        <v>2981</v>
       </c>
       <c r="J951" t="s">
         <v>17</v>
       </c>
       <c r="K951" t="s">
-        <v>2996</v>
+        <v>2982</v>
       </c>
     </row>
     <row r="952" spans="1:11">
       <c r="A952">
-        <v>21560</v>
+        <v>14563</v>
       </c>
       <c r="B952" t="s">
-        <v>2997</v>
-[...5 lines deleted...]
-      </c>
+        <v>2983</v>
+      </c>
+      <c r="C952" t="s">
+        <v>452</v>
+      </c>
+      <c r="D952" t="s">
+        <v>786</v>
+      </c>
+      <c r="E952"/>
       <c r="F952" t="s">
-        <v>15</v>
+        <v>395</v>
       </c>
       <c r="G952"/>
       <c r="H952">
-        <v>33404590</v>
+        <v>33809616</v>
       </c>
       <c r="I952" t="s">
-        <v>1008</v>
+        <v>16</v>
       </c>
       <c r="J952" t="s">
         <v>17</v>
       </c>
       <c r="K952" t="s">
-        <v>2998</v>
+        <v>2984</v>
       </c>
     </row>
     <row r="953" spans="1:11">
       <c r="A953">
-        <v>21563</v>
+        <v>21603</v>
       </c>
       <c r="B953" t="s">
-        <v>2999</v>
-[...1 lines deleted...]
-      <c r="C953"/>
+        <v>2985</v>
+      </c>
+      <c r="C953" t="s">
+        <v>158</v>
+      </c>
       <c r="D953" t="s">
-        <v>3000</v>
-[...1 lines deleted...]
-      <c r="E953"/>
+        <v>13</v>
+      </c>
+      <c r="E953" t="s">
+        <v>209</v>
+      </c>
       <c r="F953" t="s">
-        <v>180</v>
+        <v>210</v>
       </c>
       <c r="G953"/>
       <c r="H953">
-        <v>31200023</v>
+        <v>36875926</v>
       </c>
       <c r="I953" t="s">
-        <v>3001</v>
+        <v>1660</v>
       </c>
       <c r="J953" t="s">
         <v>17</v>
       </c>
       <c r="K953" t="s">
-        <v>3002</v>
+        <v>2986</v>
       </c>
     </row>
     <row r="954" spans="1:11">
       <c r="A954">
-        <v>4282</v>
+        <v>21612</v>
       </c>
       <c r="B954" t="s">
-        <v>3003</v>
+        <v>2987</v>
       </c>
       <c r="C954" t="s">
-        <v>2099</v>
-[...1 lines deleted...]
-      <c r="D954"/>
+        <v>27</v>
+      </c>
+      <c r="D954" t="s">
+        <v>2988</v>
+      </c>
       <c r="E954"/>
       <c r="F954"/>
-      <c r="G954" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G954"/>
       <c r="H954">
-        <v>12083516</v>
+        <v>38516038</v>
       </c>
       <c r="I954" t="s">
-        <v>62</v>
+        <v>2989</v>
       </c>
       <c r="J954" t="s">
         <v>17</v>
       </c>
       <c r="K954" t="s">
-        <v>3004</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="955" spans="1:11">
       <c r="A955">
-        <v>21575</v>
+        <v>14573</v>
       </c>
       <c r="B955" t="s">
-        <v>3005</v>
-[...1 lines deleted...]
-      <c r="C955"/>
+        <v>2991</v>
+      </c>
+      <c r="C955" t="s">
+        <v>1247</v>
+      </c>
       <c r="D955"/>
-      <c r="E955" t="s">
-[...5 lines deleted...]
-      <c r="G955"/>
+      <c r="E955"/>
+      <c r="F955"/>
+      <c r="G955" t="s">
+        <v>1248</v>
+      </c>
       <c r="H955">
-        <v>6579908</v>
+        <v>33179631</v>
       </c>
       <c r="I955" t="s">
-        <v>553</v>
+        <v>2992</v>
       </c>
       <c r="J955" t="s">
         <v>17</v>
       </c>
       <c r="K955" t="s">
-        <v>3006</v>
+        <v>2993</v>
       </c>
     </row>
     <row r="956" spans="1:11">
       <c r="A956">
-        <v>21576</v>
+        <v>21623</v>
       </c>
       <c r="B956" t="s">
-        <v>3007</v>
+        <v>2994</v>
       </c>
       <c r="C956"/>
       <c r="D956"/>
       <c r="E956" t="s">
-        <v>33</v>
+        <v>718</v>
       </c>
       <c r="F956" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="G956"/>
       <c r="H956">
-        <v>35164951</v>
+        <v>36757844</v>
       </c>
       <c r="I956" t="s">
-        <v>3008</v>
+        <v>497</v>
       </c>
       <c r="J956" t="s">
         <v>17</v>
       </c>
       <c r="K956" t="s">
-        <v>3009</v>
+        <v>2995</v>
       </c>
     </row>
     <row r="957" spans="1:11">
       <c r="A957">
-        <v>21577</v>
+        <v>21635</v>
       </c>
       <c r="B957" t="s">
-        <v>3010</v>
+        <v>2996</v>
       </c>
       <c r="C957" t="s">
-        <v>551</v>
-[...9 lines deleted...]
-      </c>
+        <v>2997</v>
+      </c>
+      <c r="D957"/>
+      <c r="E957"/>
+      <c r="F957"/>
       <c r="G957"/>
       <c r="H957">
-        <v>34548496</v>
+        <v>33798049</v>
       </c>
       <c r="I957" t="s">
-        <v>3011</v>
+        <v>2277</v>
       </c>
       <c r="J957" t="s">
         <v>17</v>
       </c>
       <c r="K957" t="s">
-        <v>3012</v>
+        <v>2998</v>
       </c>
     </row>
     <row r="958" spans="1:11">
       <c r="A958">
-        <v>7793</v>
+        <v>21637</v>
       </c>
       <c r="B958" t="s">
-        <v>3013</v>
+        <v>2999</v>
       </c>
       <c r="C958"/>
-      <c r="D958" t="s">
-[...2 lines deleted...]
-      <c r="E958"/>
+      <c r="D958"/>
+      <c r="E958" t="s">
+        <v>274</v>
+      </c>
       <c r="F958" t="s">
-        <v>101</v>
+        <v>180</v>
       </c>
       <c r="G958"/>
       <c r="H958">
-        <v>6437057</v>
+        <v>38670100</v>
       </c>
       <c r="I958" t="s">
-        <v>3014</v>
+        <v>3000</v>
       </c>
       <c r="J958" t="s">
         <v>17</v>
       </c>
       <c r="K958" t="s">
-        <v>3015</v>
+        <v>3001</v>
       </c>
     </row>
     <row r="959" spans="1:11">
       <c r="A959">
-        <v>14563</v>
+        <v>21640</v>
       </c>
       <c r="B959" t="s">
-        <v>3016</v>
+        <v>3002</v>
       </c>
       <c r="C959" t="s">
-        <v>458</v>
+        <v>282</v>
       </c>
       <c r="D959" t="s">
-        <v>795</v>
-[...1 lines deleted...]
-      <c r="E959"/>
+        <v>137</v>
+      </c>
+      <c r="E959" t="s">
+        <v>484</v>
+      </c>
       <c r="F959" t="s">
-        <v>343</v>
+        <v>92</v>
       </c>
       <c r="G959"/>
       <c r="H959">
-        <v>33809616</v>
+        <v>31328849</v>
       </c>
       <c r="I959" t="s">
-        <v>16</v>
+        <v>228</v>
       </c>
       <c r="J959" t="s">
         <v>17</v>
       </c>
       <c r="K959" t="s">
-        <v>3017</v>
+        <v>3003</v>
       </c>
     </row>
     <row r="960" spans="1:11">
       <c r="A960">
-        <v>21603</v>
+        <v>21642</v>
       </c>
       <c r="B960" t="s">
-        <v>3018</v>
+        <v>3004</v>
       </c>
       <c r="C960" t="s">
-        <v>158</v>
+        <v>20</v>
       </c>
       <c r="D960" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>2634</v>
+      </c>
+      <c r="E960"/>
       <c r="F960" t="s">
-        <v>210</v>
+        <v>189</v>
       </c>
       <c r="G960"/>
       <c r="H960">
-        <v>36875926</v>
+        <v>33338630</v>
       </c>
       <c r="I960" t="s">
-        <v>1675</v>
+        <v>3005</v>
       </c>
       <c r="J960" t="s">
         <v>17</v>
       </c>
       <c r="K960" t="s">
-        <v>3019</v>
+        <v>3006</v>
       </c>
     </row>
     <row r="961" spans="1:11">
       <c r="A961">
-        <v>14573</v>
+        <v>21646</v>
       </c>
       <c r="B961" t="s">
-        <v>3020</v>
+        <v>3007</v>
       </c>
       <c r="C961" t="s">
-        <v>1256</v>
-[...6 lines deleted...]
-      </c>
+        <v>282</v>
+      </c>
+      <c r="D961" t="s">
+        <v>137</v>
+      </c>
+      <c r="E961" t="s">
+        <v>457</v>
+      </c>
+      <c r="F961" t="s">
+        <v>189</v>
+      </c>
+      <c r="G961"/>
       <c r="H961">
-        <v>33179631</v>
+        <v>32645733</v>
       </c>
       <c r="I961" t="s">
-        <v>3021</v>
+        <v>40</v>
       </c>
       <c r="J961" t="s">
         <v>17</v>
       </c>
       <c r="K961" t="s">
-        <v>3022</v>
+        <v>3008</v>
       </c>
     </row>
     <row r="962" spans="1:11">
       <c r="A962">
-        <v>21623</v>
+        <v>21651</v>
       </c>
       <c r="B962" t="s">
-        <v>3023</v>
+        <v>3009</v>
       </c>
       <c r="C962"/>
       <c r="D962"/>
       <c r="E962" t="s">
-        <v>727</v>
+        <v>274</v>
       </c>
       <c r="F962" t="s">
-        <v>15</v>
+        <v>180</v>
       </c>
       <c r="G962"/>
       <c r="H962">
-        <v>36757844</v>
+        <v>31412714</v>
       </c>
       <c r="I962" t="s">
-        <v>503</v>
+        <v>3010</v>
       </c>
       <c r="J962" t="s">
         <v>17</v>
       </c>
       <c r="K962" t="s">
-        <v>3024</v>
+        <v>3011</v>
       </c>
     </row>
     <row r="963" spans="1:11">
       <c r="A963">
-        <v>21635</v>
+        <v>13652</v>
       </c>
       <c r="B963" t="s">
-        <v>3025</v>
+        <v>3012</v>
       </c>
       <c r="C963" t="s">
-        <v>3026</v>
-[...1 lines deleted...]
-      <c r="D963"/>
+        <v>27</v>
+      </c>
+      <c r="D963" t="s">
+        <v>3013</v>
+      </c>
       <c r="E963"/>
       <c r="F963"/>
-      <c r="G963"/>
+      <c r="G963" t="s">
+        <v>2227</v>
+      </c>
       <c r="H963">
-        <v>33798049</v>
+        <v>32783170</v>
       </c>
       <c r="I963" t="s">
-        <v>2301</v>
+        <v>1130</v>
       </c>
       <c r="J963" t="s">
         <v>17</v>
       </c>
       <c r="K963" t="s">
-        <v>3027</v>
+        <v>3014</v>
       </c>
     </row>
     <row r="964" spans="1:11">
       <c r="A964">
-        <v>21637</v>
+        <v>8141</v>
       </c>
       <c r="B964" t="s">
-        <v>3028</v>
-[...2 lines deleted...]
-      <c r="D964"/>
+        <v>3015</v>
+      </c>
+      <c r="C964" t="s">
+        <v>116</v>
+      </c>
+      <c r="D964" t="s">
+        <v>90</v>
+      </c>
       <c r="E964" t="s">
-        <v>274</v>
+        <v>288</v>
       </c>
       <c r="F964" t="s">
-        <v>180</v>
+        <v>139</v>
       </c>
       <c r="G964"/>
       <c r="H964">
-        <v>38670100</v>
+        <v>33927986</v>
       </c>
       <c r="I964" t="s">
-        <v>3029</v>
+        <v>3016</v>
       </c>
       <c r="J964" t="s">
         <v>17</v>
       </c>
       <c r="K964" t="s">
-        <v>3030</v>
+        <v>3017</v>
       </c>
     </row>
     <row r="965" spans="1:11">
       <c r="A965">
-        <v>21640</v>
+        <v>7021</v>
       </c>
       <c r="B965" t="s">
-        <v>3031</v>
-[...3 lines deleted...]
-      </c>
+        <v>3018</v>
+      </c>
+      <c r="C965"/>
       <c r="D965" t="s">
-        <v>137</v>
-[...6 lines deleted...]
-      </c>
+        <v>3019</v>
+      </c>
+      <c r="E965"/>
+      <c r="F965"/>
       <c r="G965"/>
       <c r="H965">
-        <v>31328849</v>
+        <v>14014371</v>
       </c>
       <c r="I965" t="s">
-        <v>228</v>
+        <v>3020</v>
       </c>
       <c r="J965" t="s">
         <v>17</v>
       </c>
       <c r="K965" t="s">
-        <v>3032</v>
+        <v>3021</v>
       </c>
     </row>
     <row r="966" spans="1:11">
       <c r="A966">
-        <v>21642</v>
+        <v>4284</v>
       </c>
       <c r="B966" t="s">
-        <v>3033</v>
+        <v>3022</v>
       </c>
       <c r="C966" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>2082</v>
+      </c>
+      <c r="D966"/>
       <c r="E966"/>
-      <c r="F966" t="s">
-[...2 lines deleted...]
-      <c r="G966"/>
+      <c r="F966"/>
+      <c r="G966" t="s">
+        <v>643</v>
+      </c>
       <c r="H966">
-        <v>33338630</v>
+        <v>32453046</v>
       </c>
       <c r="I966" t="s">
-        <v>3034</v>
+        <v>897</v>
       </c>
       <c r="J966" t="s">
         <v>17</v>
       </c>
       <c r="K966" t="s">
-        <v>3035</v>
+        <v>3023</v>
       </c>
     </row>
     <row r="967" spans="1:11">
       <c r="A967">
-        <v>21646</v>
+        <v>13660</v>
       </c>
       <c r="B967" t="s">
-        <v>3036</v>
+        <v>3024</v>
       </c>
       <c r="C967" t="s">
-        <v>282</v>
-[...9 lines deleted...]
-      </c>
+        <v>3025</v>
+      </c>
+      <c r="D967"/>
+      <c r="E967"/>
+      <c r="F967"/>
       <c r="G967"/>
       <c r="H967">
-        <v>32645733</v>
+        <v>38411347</v>
       </c>
       <c r="I967" t="s">
-        <v>40</v>
+        <v>3026</v>
       </c>
       <c r="J967" t="s">
         <v>17</v>
       </c>
       <c r="K967" t="s">
-        <v>3037</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="968" spans="1:11">
       <c r="A968">
-        <v>21651</v>
+        <v>13661</v>
       </c>
       <c r="B968" t="s">
-        <v>3038</v>
-[...1 lines deleted...]
-      <c r="C968"/>
+        <v>3028</v>
+      </c>
+      <c r="C968" t="s">
+        <v>3029</v>
+      </c>
       <c r="D968"/>
-      <c r="E968" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E968"/>
+      <c r="F968"/>
       <c r="G968"/>
       <c r="H968">
-        <v>31412714</v>
+        <v>33733403</v>
       </c>
       <c r="I968" t="s">
-        <v>3039</v>
+        <v>68</v>
       </c>
       <c r="J968" t="s">
         <v>17</v>
       </c>
       <c r="K968" t="s">
-        <v>3040</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="969" spans="1:11">
       <c r="A969">
-        <v>13652</v>
+        <v>13662</v>
       </c>
       <c r="B969" t="s">
-        <v>3041</v>
-[...3 lines deleted...]
-      </c>
+        <v>3031</v>
+      </c>
+      <c r="C969"/>
       <c r="D969" t="s">
-        <v>3042</v>
+        <v>126</v>
       </c>
       <c r="E969"/>
       <c r="F969"/>
-      <c r="G969" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G969"/>
       <c r="H969">
-        <v>32783170</v>
+        <v>32603001</v>
       </c>
       <c r="I969" t="s">
-        <v>1139</v>
+        <v>3032</v>
       </c>
       <c r="J969" t="s">
         <v>17</v>
       </c>
       <c r="K969" t="s">
-        <v>3043</v>
+        <v>3033</v>
       </c>
     </row>
     <row r="970" spans="1:11">
       <c r="A970">
-        <v>8141</v>
+        <v>13668</v>
       </c>
       <c r="B970" t="s">
-        <v>3044</v>
+        <v>3034</v>
       </c>
       <c r="C970" t="s">
-        <v>116</v>
-[...9 lines deleted...]
-      </c>
+        <v>3035</v>
+      </c>
+      <c r="D970"/>
+      <c r="E970"/>
+      <c r="F970"/>
       <c r="G970"/>
       <c r="H970">
-        <v>33927986</v>
+        <v>33066438</v>
       </c>
       <c r="I970" t="s">
-        <v>3045</v>
+        <v>1019</v>
       </c>
       <c r="J970" t="s">
         <v>17</v>
       </c>
       <c r="K970" t="s">
-        <v>3046</v>
+        <v>3036</v>
       </c>
     </row>
     <row r="971" spans="1:11">
       <c r="A971">
-        <v>7021</v>
+        <v>13679</v>
       </c>
       <c r="B971" t="s">
-        <v>3047</v>
-[...4 lines deleted...]
-      </c>
+        <v>3037</v>
+      </c>
+      <c r="C971" t="s">
+        <v>3038</v>
+      </c>
+      <c r="D971"/>
       <c r="E971"/>
       <c r="F971"/>
       <c r="G971"/>
       <c r="H971">
-        <v>14014371</v>
+        <v>34340981</v>
       </c>
       <c r="I971" t="s">
-        <v>3049</v>
+        <v>637</v>
       </c>
       <c r="J971" t="s">
         <v>17</v>
       </c>
       <c r="K971" t="s">
-        <v>3050</v>
+        <v>3039</v>
       </c>
     </row>
     <row r="972" spans="1:11">
       <c r="A972">
-        <v>4284</v>
+        <v>13680</v>
       </c>
       <c r="B972" t="s">
-        <v>3051</v>
-[...3 lines deleted...]
-      </c>
+        <v>3040</v>
+      </c>
+      <c r="C972"/>
       <c r="D972"/>
-      <c r="E972"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E972" t="s">
+        <v>3041</v>
+      </c>
+      <c r="F972" t="s">
+        <v>1243</v>
+      </c>
+      <c r="G972"/>
       <c r="H972">
-        <v>32453046</v>
+        <v>14049118</v>
       </c>
       <c r="I972" t="s">
-        <v>906</v>
+        <v>3042</v>
       </c>
       <c r="J972" t="s">
         <v>17</v>
       </c>
       <c r="K972" t="s">
-        <v>3052</v>
+        <v>3043</v>
       </c>
     </row>
     <row r="973" spans="1:11">
       <c r="A973">
-        <v>13660</v>
+        <v>13695</v>
       </c>
       <c r="B973" t="s">
-        <v>3053</v>
-[...3 lines deleted...]
-      </c>
+        <v>3044</v>
+      </c>
+      <c r="C973"/>
       <c r="D973"/>
-      <c r="E973"/>
-      <c r="F973"/>
+      <c r="E973" t="s">
+        <v>328</v>
+      </c>
+      <c r="F973" t="s">
+        <v>329</v>
+      </c>
       <c r="G973"/>
       <c r="H973">
-        <v>38411347</v>
+        <v>42036010</v>
       </c>
       <c r="I973" t="s">
-        <v>3055</v>
+        <v>62</v>
       </c>
       <c r="J973" t="s">
         <v>17</v>
       </c>
       <c r="K973" t="s">
-        <v>3056</v>
+        <v>3045</v>
       </c>
     </row>
     <row r="974" spans="1:11">
       <c r="A974">
-        <v>13661</v>
+        <v>13697</v>
       </c>
       <c r="B974" t="s">
-        <v>3057</v>
-[...3 lines deleted...]
-      </c>
+        <v>3046</v>
+      </c>
+      <c r="C974"/>
       <c r="D974"/>
-      <c r="E974"/>
-      <c r="F974"/>
+      <c r="E974" t="s">
+        <v>60</v>
+      </c>
+      <c r="F974" t="s">
+        <v>61</v>
+      </c>
       <c r="G974"/>
       <c r="H974">
-        <v>33733403</v>
+        <v>31469364</v>
       </c>
       <c r="I974" t="s">
-        <v>529</v>
+        <v>3047</v>
       </c>
       <c r="J974" t="s">
         <v>17</v>
       </c>
       <c r="K974" t="s">
-        <v>3059</v>
+        <v>3048</v>
       </c>
     </row>
     <row r="975" spans="1:11">
       <c r="A975">
-        <v>13662</v>
+        <v>13701</v>
       </c>
       <c r="B975" t="s">
-        <v>3060</v>
-[...4 lines deleted...]
-      </c>
+        <v>3049</v>
+      </c>
+      <c r="C975" t="s">
+        <v>3050</v>
+      </c>
+      <c r="D975"/>
       <c r="E975"/>
-      <c r="F975"/>
+      <c r="F975" t="s">
+        <v>189</v>
+      </c>
       <c r="G975"/>
       <c r="H975">
-        <v>32603001</v>
+        <v>35004041</v>
       </c>
       <c r="I975" t="s">
-        <v>3061</v>
+        <v>3051</v>
       </c>
       <c r="J975" t="s">
         <v>17</v>
       </c>
       <c r="K975" t="s">
-        <v>3062</v>
+        <v>3052</v>
       </c>
     </row>
     <row r="976" spans="1:11">
       <c r="A976">
-        <v>13668</v>
+        <v>13707</v>
       </c>
       <c r="B976" t="s">
-        <v>3063</v>
-[...3 lines deleted...]
-      </c>
+        <v>3053</v>
+      </c>
+      <c r="C976"/>
       <c r="D976"/>
-      <c r="E976"/>
-      <c r="F976"/>
+      <c r="E976" t="s">
+        <v>209</v>
+      </c>
+      <c r="F976" t="s">
+        <v>210</v>
+      </c>
       <c r="G976"/>
       <c r="H976">
-        <v>33066438</v>
+        <v>42099960</v>
       </c>
       <c r="I976" t="s">
-        <v>1028</v>
+        <v>1937</v>
       </c>
       <c r="J976" t="s">
         <v>17</v>
       </c>
       <c r="K976" t="s">
-        <v>3065</v>
+        <v>3054</v>
       </c>
     </row>
     <row r="977" spans="1:11">
       <c r="A977">
-        <v>13679</v>
+        <v>13708</v>
       </c>
       <c r="B977" t="s">
-        <v>3066</v>
+        <v>3055</v>
       </c>
       <c r="C977" t="s">
-        <v>3067</v>
+        <v>187</v>
       </c>
       <c r="D977"/>
-      <c r="E977"/>
-      <c r="F977"/>
+      <c r="E977" t="s">
+        <v>3056</v>
+      </c>
+      <c r="F977" t="s">
+        <v>3057</v>
+      </c>
       <c r="G977"/>
       <c r="H977">
-        <v>34340981</v>
+        <v>11040553</v>
       </c>
       <c r="I977" t="s">
-        <v>645</v>
+        <v>2822</v>
       </c>
       <c r="J977" t="s">
         <v>17</v>
       </c>
       <c r="K977" t="s">
-        <v>3068</v>
+        <v>3058</v>
       </c>
     </row>
     <row r="978" spans="1:11">
       <c r="A978">
-        <v>13680</v>
+        <v>13711</v>
       </c>
       <c r="B978" t="s">
-        <v>3069</v>
-[...1 lines deleted...]
-      <c r="C978"/>
+        <v>3059</v>
+      </c>
+      <c r="C978" t="s">
+        <v>3060</v>
+      </c>
       <c r="D978"/>
-      <c r="E978" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E978"/>
+      <c r="F978"/>
       <c r="G978"/>
       <c r="H978">
-        <v>14049118</v>
+        <v>35429788</v>
       </c>
       <c r="I978" t="s">
-        <v>3071</v>
+        <v>3061</v>
       </c>
       <c r="J978" t="s">
         <v>17</v>
       </c>
       <c r="K978" t="s">
-        <v>3072</v>
+        <v>3062</v>
       </c>
     </row>
     <row r="979" spans="1:11">
       <c r="A979">
-        <v>13695</v>
+        <v>9657</v>
       </c>
       <c r="B979" t="s">
-        <v>3073</v>
+        <v>3063</v>
       </c>
       <c r="C979"/>
-      <c r="D979"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D979" t="s">
+        <v>525</v>
+      </c>
+      <c r="E979"/>
       <c r="F979" t="s">
-        <v>329</v>
+        <v>526</v>
       </c>
       <c r="G979"/>
       <c r="H979">
-        <v>42036010</v>
+        <v>42183515</v>
       </c>
       <c r="I979" t="s">
-        <v>62</v>
+        <v>140</v>
       </c>
       <c r="J979" t="s">
         <v>17</v>
       </c>
       <c r="K979" t="s">
-        <v>3074</v>
+        <v>3064</v>
       </c>
     </row>
     <row r="980" spans="1:11">
       <c r="A980">
-        <v>13697</v>
+        <v>13715</v>
       </c>
       <c r="B980" t="s">
-        <v>3075</v>
-[...1 lines deleted...]
-      <c r="C980"/>
+        <v>3065</v>
+      </c>
+      <c r="C980" t="s">
+        <v>3066</v>
+      </c>
       <c r="D980"/>
-      <c r="E980" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E980"/>
+      <c r="F980"/>
       <c r="G980"/>
       <c r="H980">
-        <v>31469364</v>
+        <v>38448815</v>
       </c>
       <c r="I980" t="s">
-        <v>3076</v>
+        <v>3067</v>
       </c>
       <c r="J980" t="s">
         <v>17</v>
       </c>
       <c r="K980" t="s">
-        <v>3077</v>
+        <v>3068</v>
       </c>
     </row>
     <row r="981" spans="1:11">
       <c r="A981">
-        <v>13701</v>
+        <v>13716</v>
       </c>
       <c r="B981" t="s">
-        <v>3078</v>
+        <v>3069</v>
       </c>
       <c r="C981" t="s">
-        <v>3079</v>
-[...2 lines deleted...]
-      <c r="E981"/>
+        <v>337</v>
+      </c>
+      <c r="D981" t="s">
+        <v>13</v>
+      </c>
+      <c r="E981" t="s">
+        <v>621</v>
+      </c>
       <c r="F981" t="s">
-        <v>189</v>
+        <v>307</v>
       </c>
       <c r="G981"/>
       <c r="H981">
-        <v>35004041</v>
+        <v>35609163</v>
       </c>
       <c r="I981" t="s">
-        <v>3080</v>
+        <v>1299</v>
       </c>
       <c r="J981" t="s">
         <v>17</v>
       </c>
       <c r="K981" t="s">
-        <v>3081</v>
+        <v>3070</v>
       </c>
     </row>
     <row r="982" spans="1:11">
       <c r="A982">
-        <v>13707</v>
+        <v>2360</v>
       </c>
       <c r="B982" t="s">
-        <v>3082</v>
-[...1 lines deleted...]
-      <c r="C982"/>
+        <v>3071</v>
+      </c>
+      <c r="C982" t="s">
+        <v>3072</v>
+      </c>
       <c r="D982"/>
-      <c r="E982" t="s">
-[...5 lines deleted...]
-      <c r="G982"/>
+      <c r="E982"/>
+      <c r="F982"/>
+      <c r="G982" t="s">
+        <v>3073</v>
+      </c>
       <c r="H982">
-        <v>42099960</v>
+        <v>39272378</v>
       </c>
       <c r="I982" t="s">
-        <v>1954</v>
+        <v>546</v>
       </c>
       <c r="J982" t="s">
         <v>17</v>
       </c>
       <c r="K982" t="s">
-        <v>3083</v>
+        <v>3074</v>
       </c>
     </row>
     <row r="983" spans="1:11">
       <c r="A983">
-        <v>13708</v>
+        <v>13722</v>
       </c>
       <c r="B983" t="s">
-        <v>3084</v>
-[...3 lines deleted...]
-      </c>
+        <v>3075</v>
+      </c>
+      <c r="C983"/>
       <c r="D983"/>
       <c r="E983" t="s">
-        <v>3085</v>
+        <v>91</v>
       </c>
       <c r="F983" t="s">
-        <v>3086</v>
+        <v>92</v>
       </c>
       <c r="G983"/>
       <c r="H983">
-        <v>11040553</v>
+        <v>37244228</v>
       </c>
       <c r="I983" t="s">
-        <v>2852</v>
+        <v>235</v>
       </c>
       <c r="J983" t="s">
         <v>17</v>
       </c>
       <c r="K983" t="s">
-        <v>3087</v>
+        <v>3076</v>
       </c>
     </row>
     <row r="984" spans="1:11">
       <c r="A984">
-        <v>13711</v>
+        <v>13725</v>
       </c>
       <c r="B984" t="s">
-        <v>3088</v>
+        <v>3077</v>
       </c>
       <c r="C984" t="s">
-        <v>3089</v>
+        <v>2582</v>
       </c>
       <c r="D984"/>
       <c r="E984"/>
       <c r="F984"/>
       <c r="G984"/>
       <c r="H984">
-        <v>35429788</v>
+        <v>35917150</v>
       </c>
       <c r="I984" t="s">
-        <v>3090</v>
+        <v>1169</v>
       </c>
       <c r="J984" t="s">
         <v>17</v>
       </c>
       <c r="K984" t="s">
-        <v>3091</v>
+        <v>3078</v>
       </c>
     </row>
     <row r="985" spans="1:11">
       <c r="A985">
-        <v>9657</v>
+        <v>563</v>
       </c>
       <c r="B985" t="s">
-        <v>3092</v>
-[...4 lines deleted...]
-      </c>
+        <v>3079</v>
+      </c>
+      <c r="C985" t="s">
+        <v>3080</v>
+      </c>
+      <c r="D985"/>
       <c r="E985"/>
-      <c r="F985" t="s">
-[...2 lines deleted...]
-      <c r="G985"/>
+      <c r="F985"/>
+      <c r="G985" t="s">
+        <v>1737</v>
+      </c>
       <c r="H985">
-        <v>42183515</v>
+        <v>33167490</v>
       </c>
       <c r="I985" t="s">
-        <v>140</v>
+        <v>3081</v>
       </c>
       <c r="J985" t="s">
         <v>17</v>
       </c>
       <c r="K985" t="s">
-        <v>3093</v>
+        <v>3082</v>
       </c>
     </row>
     <row r="986" spans="1:11">
       <c r="A986">
-        <v>13715</v>
+        <v>13729</v>
       </c>
       <c r="B986" t="s">
-        <v>3094</v>
-[...4 lines deleted...]
-      <c r="D986"/>
+        <v>3083</v>
+      </c>
+      <c r="C986"/>
+      <c r="D986" t="s">
+        <v>3084</v>
+      </c>
       <c r="E986"/>
       <c r="F986"/>
       <c r="G986"/>
       <c r="H986">
-        <v>38448815</v>
+        <v>31309260</v>
       </c>
       <c r="I986" t="s">
-        <v>3096</v>
+        <v>1030</v>
       </c>
       <c r="J986" t="s">
         <v>17</v>
       </c>
       <c r="K986" t="s">
-        <v>3097</v>
+        <v>3085</v>
       </c>
     </row>
     <row r="987" spans="1:11">
       <c r="A987">
-        <v>13716</v>
+        <v>13732</v>
       </c>
       <c r="B987" t="s">
-        <v>3098</v>
+        <v>3086</v>
       </c>
       <c r="C987" t="s">
-        <v>337</v>
+        <v>282</v>
       </c>
       <c r="D987" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="E987" t="s">
-        <v>629</v>
+        <v>75</v>
       </c>
       <c r="F987" t="s">
-        <v>307</v>
+        <v>76</v>
       </c>
       <c r="G987"/>
       <c r="H987">
-        <v>35609163</v>
+        <v>38546988</v>
       </c>
       <c r="I987" t="s">
-        <v>1308</v>
+        <v>3087</v>
       </c>
       <c r="J987" t="s">
         <v>17</v>
       </c>
       <c r="K987" t="s">
-        <v>3099</v>
+        <v>3088</v>
       </c>
     </row>
     <row r="988" spans="1:11">
       <c r="A988">
-        <v>2360</v>
+        <v>13738</v>
       </c>
       <c r="B988" t="s">
-        <v>3100</v>
+        <v>3089</v>
       </c>
       <c r="C988" t="s">
-        <v>3101</v>
+        <v>377</v>
       </c>
       <c r="D988"/>
       <c r="E988"/>
       <c r="F988"/>
       <c r="G988" t="s">
-        <v>3102</v>
+        <v>3090</v>
       </c>
       <c r="H988">
-        <v>39272378</v>
+        <v>31468092</v>
       </c>
       <c r="I988" t="s">
-        <v>553</v>
+        <v>2752</v>
       </c>
       <c r="J988" t="s">
         <v>17</v>
       </c>
       <c r="K988" t="s">
-        <v>3103</v>
+        <v>3091</v>
       </c>
     </row>
     <row r="989" spans="1:11">
       <c r="A989">
-        <v>13722</v>
+        <v>13753</v>
       </c>
       <c r="B989" t="s">
-        <v>3104</v>
+        <v>3092</v>
       </c>
       <c r="C989"/>
-      <c r="D989"/>
-[...5 lines deleted...]
-      </c>
+      <c r="D989" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E989"/>
+      <c r="F989"/>
       <c r="G989"/>
       <c r="H989">
-        <v>37244228</v>
+        <v>37395430</v>
       </c>
       <c r="I989" t="s">
-        <v>398</v>
+        <v>3093</v>
       </c>
       <c r="J989" t="s">
         <v>17</v>
       </c>
       <c r="K989" t="s">
-        <v>3105</v>
+        <v>3094</v>
       </c>
     </row>
     <row r="990" spans="1:11">
       <c r="A990">
-        <v>13725</v>
+        <v>13763</v>
       </c>
       <c r="B990" t="s">
-        <v>3106</v>
-[...3 lines deleted...]
-      </c>
+        <v>3095</v>
+      </c>
+      <c r="C990"/>
       <c r="D990"/>
-      <c r="E990"/>
-      <c r="F990"/>
+      <c r="E990" t="s">
+        <v>197</v>
+      </c>
+      <c r="F990" t="s">
+        <v>180</v>
+      </c>
       <c r="G990"/>
       <c r="H990">
-        <v>35917150</v>
+        <v>31202282</v>
       </c>
       <c r="I990" t="s">
-        <v>1178</v>
+        <v>818</v>
       </c>
       <c r="J990" t="s">
         <v>17</v>
       </c>
       <c r="K990" t="s">
-        <v>3107</v>
+        <v>3096</v>
       </c>
     </row>
     <row r="991" spans="1:11">
       <c r="A991">
-        <v>563</v>
+        <v>842</v>
       </c>
       <c r="B991" t="s">
-        <v>3108</v>
+        <v>3097</v>
       </c>
       <c r="C991" t="s">
-        <v>2219</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="D991" t="s">
+        <v>13</v>
+      </c>
+      <c r="E991" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F991" t="s">
+        <v>395</v>
+      </c>
+      <c r="G991"/>
       <c r="H991">
-        <v>33167490</v>
+        <v>32516813</v>
       </c>
       <c r="I991" t="s">
-        <v>3109</v>
+        <v>1703</v>
       </c>
       <c r="J991" t="s">
         <v>17</v>
       </c>
       <c r="K991" t="s">
-        <v>3110</v>
+        <v>3098</v>
       </c>
     </row>
     <row r="992" spans="1:11">
       <c r="A992">
-        <v>13729</v>
+        <v>13767</v>
       </c>
       <c r="B992" t="s">
-        <v>3111</v>
+        <v>3099</v>
       </c>
       <c r="C992"/>
       <c r="D992" t="s">
-        <v>3112</v>
+        <v>2540</v>
       </c>
       <c r="E992"/>
       <c r="F992"/>
       <c r="G992"/>
       <c r="H992">
-        <v>31309260</v>
+        <v>36602513</v>
       </c>
       <c r="I992" t="s">
-        <v>1039</v>
+        <v>275</v>
       </c>
       <c r="J992" t="s">
         <v>17</v>
       </c>
       <c r="K992" t="s">
-        <v>3113</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="993" spans="1:11">
       <c r="A993">
-        <v>13732</v>
+        <v>13770</v>
       </c>
       <c r="B993" t="s">
-        <v>3114</v>
-[...3 lines deleted...]
-      </c>
+        <v>3101</v>
+      </c>
+      <c r="C993"/>
       <c r="D993" t="s">
-        <v>137</v>
-[...6 lines deleted...]
-      </c>
+        <v>234</v>
+      </c>
+      <c r="E993"/>
+      <c r="F993"/>
       <c r="G993"/>
       <c r="H993">
-        <v>38546988</v>
+        <v>33597026</v>
       </c>
       <c r="I993" t="s">
-        <v>3115</v>
+        <v>16</v>
       </c>
       <c r="J993" t="s">
         <v>17</v>
       </c>
       <c r="K993" t="s">
-        <v>3116</v>
+        <v>3102</v>
       </c>
     </row>
     <row r="994" spans="1:11">
       <c r="A994">
-        <v>13738</v>
+        <v>13771</v>
       </c>
       <c r="B994" t="s">
-        <v>3117</v>
-[...4 lines deleted...]
-      <c r="D994"/>
+        <v>3103</v>
+      </c>
+      <c r="C994"/>
+      <c r="D994" t="s">
+        <v>796</v>
+      </c>
       <c r="E994"/>
       <c r="F994"/>
-      <c r="G994" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G994"/>
       <c r="H994">
-        <v>31468092</v>
+        <v>34427095</v>
       </c>
       <c r="I994" t="s">
-        <v>2783</v>
+        <v>3104</v>
       </c>
       <c r="J994" t="s">
         <v>17</v>
       </c>
       <c r="K994" t="s">
-        <v>3119</v>
+        <v>3105</v>
       </c>
     </row>
     <row r="995" spans="1:11">
       <c r="A995">
-        <v>13753</v>
+        <v>13773</v>
       </c>
       <c r="B995" t="s">
-        <v>3120</v>
-[...1 lines deleted...]
-      <c r="C995"/>
+        <v>3106</v>
+      </c>
+      <c r="C995" t="s">
+        <v>158</v>
+      </c>
       <c r="D995" t="s">
-        <v>1171</v>
-[...2 lines deleted...]
-      <c r="F995"/>
+        <v>13</v>
+      </c>
+      <c r="E995" t="s">
+        <v>278</v>
+      </c>
+      <c r="F995" t="s">
+        <v>149</v>
+      </c>
       <c r="G995"/>
       <c r="H995">
-        <v>37395430</v>
+        <v>42175200</v>
       </c>
       <c r="I995" t="s">
-        <v>3121</v>
+        <v>140</v>
       </c>
       <c r="J995" t="s">
         <v>17</v>
       </c>
       <c r="K995" t="s">
-        <v>3122</v>
+        <v>3107</v>
       </c>
     </row>
     <row r="996" spans="1:11">
       <c r="A996">
-        <v>13763</v>
+        <v>864</v>
       </c>
       <c r="B996" t="s">
-        <v>3123</v>
+        <v>3108</v>
       </c>
       <c r="C996"/>
       <c r="D996"/>
       <c r="E996" t="s">
-        <v>197</v>
+        <v>1150</v>
       </c>
       <c r="F996" t="s">
-        <v>180</v>
+        <v>395</v>
       </c>
       <c r="G996"/>
       <c r="H996">
-        <v>31202282</v>
+        <v>32503293</v>
       </c>
       <c r="I996" t="s">
-        <v>827</v>
+        <v>3109</v>
       </c>
       <c r="J996" t="s">
         <v>17</v>
       </c>
       <c r="K996" t="s">
-        <v>3124</v>
+        <v>3110</v>
       </c>
     </row>
     <row r="997" spans="1:11">
       <c r="A997">
-        <v>842</v>
+        <v>8285</v>
       </c>
       <c r="B997" t="s">
-        <v>3125</v>
+        <v>3111</v>
       </c>
       <c r="C997" t="s">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c r="D997" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>469</v>
+      </c>
+      <c r="E997"/>
       <c r="F997" t="s">
-        <v>343</v>
+        <v>139</v>
       </c>
       <c r="G997"/>
       <c r="H997">
-        <v>32516813</v>
+        <v>39545226</v>
       </c>
       <c r="I997" t="s">
-        <v>1718</v>
+        <v>546</v>
       </c>
       <c r="J997" t="s">
         <v>17</v>
       </c>
       <c r="K997" t="s">
-        <v>3126</v>
+        <v>3112</v>
       </c>
     </row>
     <row r="998" spans="1:11">
       <c r="A998">
-        <v>13767</v>
+        <v>13803</v>
       </c>
       <c r="B998" t="s">
-        <v>3127</v>
+        <v>3113</v>
       </c>
       <c r="C998"/>
-      <c r="D998" t="s">
-[...3 lines deleted...]
-      <c r="F998"/>
+      <c r="D998"/>
+      <c r="E998" t="s">
+        <v>60</v>
+      </c>
+      <c r="F998" t="s">
+        <v>61</v>
+      </c>
       <c r="G998"/>
       <c r="H998">
-        <v>36602513</v>
+        <v>32113099</v>
       </c>
       <c r="I998" t="s">
-        <v>275</v>
+        <v>140</v>
       </c>
       <c r="J998" t="s">
         <v>17</v>
       </c>
       <c r="K998" t="s">
-        <v>3128</v>
+        <v>3114</v>
       </c>
     </row>
     <row r="999" spans="1:11">
       <c r="A999">
-        <v>13770</v>
+        <v>13810</v>
       </c>
       <c r="B999" t="s">
-        <v>3129</v>
-[...4 lines deleted...]
-      </c>
+        <v>3115</v>
+      </c>
+      <c r="C999" t="s">
+        <v>3116</v>
+      </c>
+      <c r="D999"/>
       <c r="E999"/>
       <c r="F999"/>
       <c r="G999"/>
       <c r="H999">
-        <v>33597026</v>
+        <v>34460581</v>
       </c>
       <c r="I999" t="s">
-        <v>16</v>
+        <v>3117</v>
       </c>
       <c r="J999" t="s">
         <v>17</v>
       </c>
       <c r="K999" t="s">
-        <v>3130</v>
+        <v>3118</v>
       </c>
     </row>
     <row r="1000" spans="1:11">
       <c r="A1000">
-        <v>13771</v>
+        <v>7952</v>
       </c>
       <c r="B1000" t="s">
-        <v>3131</v>
-[...1 lines deleted...]
-      <c r="C1000"/>
+        <v>3119</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>116</v>
+      </c>
       <c r="D1000" t="s">
-        <v>805</v>
-[...2 lines deleted...]
-      <c r="F1000"/>
+        <v>90</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>444</v>
+      </c>
+      <c r="F1000" t="s">
+        <v>92</v>
+      </c>
       <c r="G1000"/>
       <c r="H1000">
-        <v>34427095</v>
+        <v>34290661</v>
       </c>
       <c r="I1000" t="s">
-        <v>3132</v>
+        <v>1861</v>
       </c>
       <c r="J1000" t="s">
         <v>17</v>
       </c>
       <c r="K1000" t="s">
-        <v>3133</v>
+        <v>3120</v>
       </c>
     </row>
     <row r="1001" spans="1:11">
       <c r="A1001">
-        <v>13773</v>
+        <v>5610</v>
       </c>
       <c r="B1001" t="s">
-        <v>3134</v>
-[...6 lines deleted...]
-      </c>
+        <v>3121</v>
+      </c>
+      <c r="C1001"/>
+      <c r="D1001"/>
       <c r="E1001" t="s">
-        <v>278</v>
+        <v>718</v>
       </c>
       <c r="F1001" t="s">
-        <v>149</v>
+        <v>15</v>
       </c>
       <c r="G1001"/>
       <c r="H1001">
-        <v>42175200</v>
+        <v>38324140</v>
       </c>
       <c r="I1001" t="s">
-        <v>140</v>
+        <v>3122</v>
       </c>
       <c r="J1001" t="s">
         <v>17</v>
       </c>
       <c r="K1001" t="s">
-        <v>3135</v>
+        <v>3123</v>
       </c>
     </row>
     <row r="1002" spans="1:11">
       <c r="A1002">
-        <v>864</v>
+        <v>13825</v>
       </c>
       <c r="B1002" t="s">
-        <v>3136</v>
+        <v>3124</v>
       </c>
       <c r="C1002"/>
-      <c r="D1002"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D1002" t="s">
+        <v>3125</v>
+      </c>
+      <c r="E1002"/>
       <c r="F1002" t="s">
-        <v>343</v>
+        <v>87</v>
       </c>
       <c r="G1002"/>
       <c r="H1002">
-        <v>32503293</v>
+        <v>34473758</v>
       </c>
       <c r="I1002" t="s">
-        <v>3137</v>
+        <v>3126</v>
       </c>
       <c r="J1002" t="s">
         <v>17</v>
       </c>
       <c r="K1002" t="s">
-        <v>3138</v>
+        <v>3127</v>
       </c>
     </row>
     <row r="1003" spans="1:11">
       <c r="A1003">
-        <v>8285</v>
+        <v>9017</v>
       </c>
       <c r="B1003" t="s">
-        <v>3139</v>
+        <v>3128</v>
       </c>
       <c r="C1003" t="s">
         <v>85</v>
       </c>
       <c r="D1003" t="s">
-        <v>475</v>
-[...1 lines deleted...]
-      <c r="E1003"/>
+        <v>90</v>
+      </c>
+      <c r="E1003" t="s">
+        <v>201</v>
+      </c>
       <c r="F1003" t="s">
         <v>139</v>
       </c>
       <c r="G1003"/>
       <c r="H1003">
-        <v>39545226</v>
+        <v>38491632</v>
       </c>
       <c r="I1003" t="s">
-        <v>553</v>
+        <v>3129</v>
       </c>
       <c r="J1003" t="s">
         <v>17</v>
       </c>
       <c r="K1003" t="s">
-        <v>3140</v>
+        <v>3130</v>
       </c>
     </row>
     <row r="1004" spans="1:11">
       <c r="A1004">
-        <v>13803</v>
+        <v>13828</v>
       </c>
       <c r="B1004" t="s">
-        <v>3141</v>
+        <v>3131</v>
       </c>
       <c r="C1004"/>
       <c r="D1004"/>
       <c r="E1004" t="s">
-        <v>60</v>
+        <v>865</v>
       </c>
       <c r="F1004" t="s">
-        <v>61</v>
+        <v>329</v>
       </c>
       <c r="G1004"/>
       <c r="H1004">
-        <v>32113099</v>
+        <v>39261702</v>
       </c>
       <c r="I1004" t="s">
-        <v>140</v>
+        <v>3132</v>
       </c>
       <c r="J1004" t="s">
         <v>17</v>
       </c>
       <c r="K1004" t="s">
-        <v>3142</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="1005" spans="1:11">
       <c r="A1005">
-        <v>13810</v>
+        <v>13829</v>
       </c>
       <c r="B1005" t="s">
-        <v>3143</v>
+        <v>3134</v>
       </c>
       <c r="C1005" t="s">
-        <v>3144</v>
-[...3 lines deleted...]
-      <c r="F1005"/>
+        <v>85</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1005" t="s">
+        <v>255</v>
+      </c>
+      <c r="F1005" t="s">
+        <v>15</v>
+      </c>
       <c r="G1005"/>
       <c r="H1005">
-        <v>34460581</v>
+        <v>39405336</v>
       </c>
       <c r="I1005" t="s">
-        <v>3145</v>
+        <v>1627</v>
       </c>
       <c r="J1005" t="s">
         <v>17</v>
       </c>
       <c r="K1005" t="s">
-        <v>3146</v>
+        <v>3135</v>
       </c>
     </row>
     <row r="1006" spans="1:11">
       <c r="A1006">
-        <v>7952</v>
+        <v>6021</v>
       </c>
       <c r="B1006" t="s">
-        <v>3147</v>
+        <v>3136</v>
       </c>
       <c r="C1006" t="s">
-        <v>116</v>
-[...12 lines deleted...]
-        <v>34290661</v>
+        <v>3137</v>
+      </c>
+      <c r="D1006"/>
+      <c r="E1006"/>
+      <c r="F1006"/>
+      <c r="G1006" t="s">
+        <v>3138</v>
+      </c>
+      <c r="H1006" t="s">
+        <v>3139</v>
       </c>
       <c r="I1006" t="s">
-        <v>1878</v>
+        <v>1342</v>
       </c>
       <c r="J1006" t="s">
         <v>17</v>
       </c>
       <c r="K1006" t="s">
-        <v>3148</v>
+        <v>3140</v>
       </c>
     </row>
     <row r="1007" spans="1:11">
       <c r="A1007">
-        <v>5610</v>
+        <v>9025</v>
       </c>
       <c r="B1007" t="s">
-        <v>3149</v>
-[...2 lines deleted...]
-      <c r="D1007"/>
+        <v>3141</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>13</v>
+      </c>
       <c r="E1007" t="s">
-        <v>727</v>
+        <v>138</v>
       </c>
       <c r="F1007" t="s">
-        <v>15</v>
+        <v>139</v>
       </c>
       <c r="G1007"/>
       <c r="H1007">
-        <v>38324140</v>
+        <v>18002987</v>
       </c>
       <c r="I1007" t="s">
-        <v>3150</v>
+        <v>3142</v>
       </c>
       <c r="J1007" t="s">
         <v>17</v>
       </c>
       <c r="K1007" t="s">
-        <v>3151</v>
+        <v>3143</v>
       </c>
     </row>
     <row r="1008" spans="1:11">
       <c r="A1008">
-        <v>13825</v>
+        <v>13850</v>
       </c>
       <c r="B1008" t="s">
-        <v>3152</v>
+        <v>3144</v>
       </c>
       <c r="C1008"/>
-      <c r="D1008" t="s">
-[...2 lines deleted...]
-      <c r="E1008"/>
+      <c r="D1008"/>
+      <c r="E1008" t="s">
+        <v>1775</v>
+      </c>
       <c r="F1008" t="s">
-        <v>87</v>
+        <v>782</v>
       </c>
       <c r="G1008"/>
       <c r="H1008">
-        <v>34473758</v>
+        <v>35676843</v>
       </c>
       <c r="I1008" t="s">
-        <v>3154</v>
+        <v>1502</v>
       </c>
       <c r="J1008" t="s">
         <v>17</v>
       </c>
       <c r="K1008" t="s">
-        <v>3155</v>
+        <v>3145</v>
       </c>
     </row>
     <row r="1009" spans="1:11">
       <c r="A1009">
-        <v>9017</v>
+        <v>13851</v>
       </c>
       <c r="B1009" t="s">
-        <v>3156</v>
+        <v>3146</v>
       </c>
       <c r="C1009" t="s">
-        <v>85</v>
-[...10 lines deleted...]
-      <c r="G1009"/>
+        <v>3147</v>
+      </c>
+      <c r="D1009"/>
+      <c r="E1009"/>
+      <c r="F1009"/>
+      <c r="G1009" t="s">
+        <v>3148</v>
+      </c>
       <c r="H1009">
-        <v>38491632</v>
+        <v>36352591</v>
       </c>
       <c r="I1009" t="s">
-        <v>3157</v>
+        <v>275</v>
       </c>
       <c r="J1009" t="s">
         <v>17</v>
       </c>
       <c r="K1009" t="s">
-        <v>3158</v>
+        <v>3149</v>
       </c>
     </row>
     <row r="1010" spans="1:11">
       <c r="A1010">
-        <v>13828</v>
+        <v>13853</v>
       </c>
       <c r="B1010" t="s">
-        <v>3159</v>
-[...1 lines deleted...]
-      <c r="C1010"/>
+        <v>3150</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>3151</v>
+      </c>
       <c r="D1010"/>
-      <c r="E1010" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E1010"/>
+      <c r="F1010"/>
       <c r="G1010"/>
       <c r="H1010">
-        <v>39261702</v>
+        <v>38368570</v>
       </c>
       <c r="I1010" t="s">
-        <v>3160</v>
+        <v>3152</v>
       </c>
       <c r="J1010" t="s">
         <v>17</v>
       </c>
       <c r="K1010" t="s">
-        <v>3161</v>
+        <v>3153</v>
       </c>
     </row>
     <row r="1011" spans="1:11">
       <c r="A1011">
-        <v>13829</v>
+        <v>13857</v>
       </c>
       <c r="B1011" t="s">
-        <v>3162</v>
-[...6 lines deleted...]
-      </c>
+        <v>3154</v>
+      </c>
+      <c r="C1011"/>
+      <c r="D1011"/>
       <c r="E1011" t="s">
-        <v>255</v>
+        <v>421</v>
       </c>
       <c r="F1011" t="s">
-        <v>15</v>
+        <v>422</v>
       </c>
       <c r="G1011"/>
       <c r="H1011">
-        <v>39405336</v>
+        <v>39240291</v>
       </c>
       <c r="I1011" t="s">
-        <v>1642</v>
+        <v>546</v>
       </c>
       <c r="J1011" t="s">
         <v>17</v>
       </c>
       <c r="K1011" t="s">
-        <v>3163</v>
+        <v>3155</v>
       </c>
     </row>
     <row r="1012" spans="1:11">
       <c r="A1012">
-        <v>6021</v>
+        <v>13862</v>
       </c>
       <c r="B1012" t="s">
-        <v>3164</v>
-[...4 lines deleted...]
-      <c r="D1012"/>
+        <v>3156</v>
+      </c>
+      <c r="C1012"/>
+      <c r="D1012" t="s">
+        <v>214</v>
+      </c>
       <c r="E1012"/>
-      <c r="F1012"/>
-[...4 lines deleted...]
-        <v>3167</v>
+      <c r="F1012" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1012"/>
+      <c r="H1012">
+        <v>38247692</v>
       </c>
       <c r="I1012" t="s">
-        <v>1352</v>
+        <v>1334</v>
       </c>
       <c r="J1012" t="s">
         <v>17</v>
       </c>
       <c r="K1012" t="s">
-        <v>3168</v>
+        <v>3157</v>
       </c>
     </row>
     <row r="1013" spans="1:11">
       <c r="A1013">
-        <v>9025</v>
+        <v>1200</v>
       </c>
       <c r="B1013" t="s">
-        <v>3169</v>
+        <v>3158</v>
       </c>
       <c r="C1013" t="s">
-        <v>12</v>
-[...10 lines deleted...]
-      <c r="G1013"/>
+        <v>3159</v>
+      </c>
+      <c r="D1013"/>
+      <c r="E1013"/>
+      <c r="F1013"/>
+      <c r="G1013" t="s">
+        <v>1010</v>
+      </c>
       <c r="H1013">
-        <v>18002987</v>
+        <v>16039671</v>
       </c>
       <c r="I1013" t="s">
-        <v>3170</v>
+        <v>3160</v>
       </c>
       <c r="J1013" t="s">
         <v>17</v>
       </c>
       <c r="K1013" t="s">
-        <v>3171</v>
+        <v>3161</v>
       </c>
     </row>
     <row r="1014" spans="1:11">
       <c r="A1014">
-        <v>13850</v>
+        <v>8499</v>
       </c>
       <c r="B1014" t="s">
-        <v>3172</v>
-[...2 lines deleted...]
-      <c r="D1014"/>
+        <v>3162</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>27</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>90</v>
+      </c>
       <c r="E1014" t="s">
-        <v>1792</v>
+        <v>138</v>
       </c>
       <c r="F1014" t="s">
-        <v>791</v>
+        <v>139</v>
       </c>
       <c r="G1014"/>
       <c r="H1014">
-        <v>35676843</v>
+        <v>35112908</v>
       </c>
       <c r="I1014" t="s">
-        <v>1515</v>
+        <v>3163</v>
       </c>
       <c r="J1014" t="s">
         <v>17</v>
       </c>
       <c r="K1014" t="s">
-        <v>3173</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="1015" spans="1:11">
       <c r="A1015">
-        <v>13851</v>
+        <v>13866</v>
       </c>
       <c r="B1015" t="s">
-        <v>3174</v>
+        <v>3165</v>
       </c>
       <c r="C1015" t="s">
-        <v>3175</v>
+        <v>337</v>
       </c>
       <c r="D1015"/>
-      <c r="E1015"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E1015" t="s">
+        <v>545</v>
+      </c>
+      <c r="F1015" t="s">
+        <v>339</v>
+      </c>
+      <c r="G1015"/>
       <c r="H1015">
-        <v>36352591</v>
+        <v>19097254</v>
       </c>
       <c r="I1015" t="s">
-        <v>275</v>
+        <v>546</v>
       </c>
       <c r="J1015" t="s">
         <v>17</v>
       </c>
       <c r="K1015" t="s">
-        <v>3177</v>
+        <v>3166</v>
       </c>
     </row>
     <row r="1016" spans="1:11">
       <c r="A1016">
-        <v>13853</v>
+        <v>13872</v>
       </c>
       <c r="B1016" t="s">
-        <v>3178</v>
+        <v>3167</v>
       </c>
       <c r="C1016" t="s">
-        <v>3179</v>
-[...3 lines deleted...]
-      <c r="F1016"/>
+        <v>85</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>90</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>409</v>
+      </c>
+      <c r="F1016" t="s">
+        <v>410</v>
+      </c>
       <c r="G1016"/>
       <c r="H1016">
-        <v>38368570</v>
+        <v>36427300</v>
       </c>
       <c r="I1016" t="s">
-        <v>3180</v>
+        <v>3168</v>
       </c>
       <c r="J1016" t="s">
         <v>17</v>
       </c>
       <c r="K1016" t="s">
-        <v>3181</v>
+        <v>3169</v>
       </c>
     </row>
     <row r="1017" spans="1:11">
       <c r="A1017">
-        <v>13857</v>
+        <v>8239</v>
       </c>
       <c r="B1017" t="s">
-        <v>3182</v>
-[...2 lines deleted...]
-      <c r="D1017"/>
+        <v>3170</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>136</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>137</v>
+      </c>
       <c r="E1017" t="s">
-        <v>427</v>
+        <v>201</v>
       </c>
       <c r="F1017" t="s">
-        <v>428</v>
+        <v>139</v>
       </c>
       <c r="G1017"/>
       <c r="H1017">
-        <v>39240291</v>
+        <v>33218362</v>
       </c>
       <c r="I1017" t="s">
-        <v>150</v>
+        <v>3171</v>
       </c>
       <c r="J1017" t="s">
         <v>17</v>
       </c>
       <c r="K1017" t="s">
-        <v>3183</v>
+        <v>3172</v>
       </c>
     </row>
     <row r="1018" spans="1:11">
       <c r="A1018">
-        <v>3768</v>
+        <v>13879</v>
       </c>
       <c r="B1018" t="s">
-        <v>3184</v>
+        <v>3173</v>
       </c>
       <c r="C1018" t="s">
-        <v>319</v>
-[...6 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>90</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>75</v>
+      </c>
+      <c r="F1018" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1018"/>
       <c r="H1018">
-        <v>32385827</v>
+        <v>42044342</v>
       </c>
       <c r="I1018" t="s">
-        <v>3185</v>
+        <v>140</v>
       </c>
       <c r="J1018" t="s">
         <v>17</v>
       </c>
       <c r="K1018" t="s">
-        <v>3186</v>
+        <v>3174</v>
       </c>
     </row>
     <row r="1019" spans="1:11">
       <c r="A1019">
-        <v>13862</v>
+        <v>13882</v>
       </c>
       <c r="B1019" t="s">
-        <v>3187</v>
+        <v>3175</v>
       </c>
       <c r="C1019"/>
-      <c r="D1019" t="s">
-[...2 lines deleted...]
-      <c r="E1019"/>
+      <c r="D1019"/>
+      <c r="E1019" t="s">
+        <v>66</v>
+      </c>
       <c r="F1019" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="G1019"/>
       <c r="H1019">
-        <v>38247692</v>
+        <v>38545940</v>
       </c>
       <c r="I1019" t="s">
-        <v>1344</v>
+        <v>1334</v>
       </c>
       <c r="J1019" t="s">
         <v>17</v>
       </c>
       <c r="K1019" t="s">
-        <v>3188</v>
+        <v>3176</v>
       </c>
     </row>
     <row r="1020" spans="1:11">
       <c r="A1020">
-        <v>1200</v>
+        <v>13892</v>
       </c>
       <c r="B1020" t="s">
-        <v>3189</v>
-[...3 lines deleted...]
-      </c>
+        <v>3177</v>
+      </c>
+      <c r="C1020"/>
       <c r="D1020"/>
-      <c r="E1020"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E1020" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1020" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1020"/>
       <c r="H1020">
-        <v>16039671</v>
+        <v>42063427</v>
       </c>
       <c r="I1020" t="s">
-        <v>3191</v>
+        <v>40</v>
       </c>
       <c r="J1020" t="s">
         <v>17</v>
       </c>
       <c r="K1020" t="s">
-        <v>3192</v>
+        <v>3178</v>
       </c>
     </row>
     <row r="1021" spans="1:11">
       <c r="A1021">
-        <v>8499</v>
+        <v>13895</v>
       </c>
       <c r="B1021" t="s">
-        <v>3193</v>
+        <v>3179</v>
       </c>
       <c r="C1021" t="s">
-        <v>27</v>
+        <v>158</v>
       </c>
       <c r="D1021" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="E1021" t="s">
-        <v>138</v>
+        <v>825</v>
       </c>
       <c r="F1021" t="s">
-        <v>139</v>
+        <v>76</v>
       </c>
       <c r="G1021"/>
       <c r="H1021">
-        <v>35112908</v>
+        <v>33155704</v>
       </c>
       <c r="I1021" t="s">
-        <v>3194</v>
+        <v>3180</v>
       </c>
       <c r="J1021" t="s">
         <v>17</v>
       </c>
       <c r="K1021" t="s">
-        <v>3195</v>
+        <v>3181</v>
       </c>
     </row>
     <row r="1022" spans="1:11">
       <c r="A1022">
-        <v>13866</v>
+        <v>4975</v>
       </c>
       <c r="B1022" t="s">
-        <v>3196</v>
+        <v>3182</v>
       </c>
       <c r="C1022" t="s">
-        <v>337</v>
-[...1 lines deleted...]
-      <c r="D1022"/>
+        <v>12</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>13</v>
+      </c>
       <c r="E1022" t="s">
-        <v>552</v>
+        <v>338</v>
       </c>
       <c r="F1022" t="s">
         <v>339</v>
       </c>
       <c r="G1022"/>
       <c r="H1022">
-        <v>19097254</v>
+        <v>39400724</v>
       </c>
       <c r="I1022" t="s">
-        <v>553</v>
+        <v>3183</v>
       </c>
       <c r="J1022" t="s">
         <v>17</v>
       </c>
       <c r="K1022" t="s">
-        <v>3197</v>
+        <v>3184</v>
       </c>
     </row>
     <row r="1023" spans="1:11">
       <c r="A1023">
-        <v>13872</v>
+        <v>21676</v>
       </c>
       <c r="B1023" t="s">
-        <v>3198</v>
-[...6 lines deleted...]
-      </c>
+        <v>3185</v>
+      </c>
+      <c r="C1023"/>
+      <c r="D1023"/>
       <c r="E1023" t="s">
-        <v>415</v>
+        <v>1029</v>
       </c>
       <c r="F1023" t="s">
-        <v>416</v>
+        <v>210</v>
       </c>
       <c r="G1023"/>
       <c r="H1023">
-        <v>36427300</v>
+        <v>38474919</v>
       </c>
       <c r="I1023" t="s">
-        <v>3199</v>
+        <v>3186</v>
       </c>
       <c r="J1023" t="s">
         <v>17</v>
       </c>
       <c r="K1023" t="s">
-        <v>3200</v>
+        <v>3187</v>
       </c>
     </row>
     <row r="1024" spans="1:11">
       <c r="A1024">
-        <v>8239</v>
+        <v>7103</v>
       </c>
       <c r="B1024" t="s">
-        <v>3201</v>
+        <v>3188</v>
       </c>
       <c r="C1024" t="s">
-        <v>136</v>
-[...10 lines deleted...]
-      <c r="G1024"/>
+        <v>1366</v>
+      </c>
+      <c r="D1024"/>
+      <c r="E1024"/>
+      <c r="F1024"/>
+      <c r="G1024" t="s">
+        <v>748</v>
+      </c>
       <c r="H1024">
-        <v>33218362</v>
+        <v>32718855</v>
       </c>
       <c r="I1024" t="s">
-        <v>3202</v>
+        <v>45</v>
       </c>
       <c r="J1024" t="s">
         <v>17</v>
       </c>
       <c r="K1024" t="s">
-        <v>3203</v>
+        <v>3189</v>
       </c>
     </row>
     <row r="1025" spans="1:11">
       <c r="A1025">
-        <v>13879</v>
+        <v>21684</v>
       </c>
       <c r="B1025" t="s">
-        <v>3204</v>
-[...3 lines deleted...]
-      </c>
+        <v>3190</v>
+      </c>
+      <c r="C1025"/>
       <c r="D1025" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>3191</v>
+      </c>
+      <c r="E1025"/>
       <c r="F1025" t="s">
-        <v>76</v>
+        <v>15</v>
       </c>
       <c r="G1025"/>
       <c r="H1025">
-        <v>42044342</v>
+        <v>38393551</v>
       </c>
       <c r="I1025" t="s">
-        <v>140</v>
+        <v>2132</v>
       </c>
       <c r="J1025" t="s">
         <v>17</v>
       </c>
       <c r="K1025" t="s">
-        <v>3205</v>
+        <v>3192</v>
       </c>
     </row>
     <row r="1026" spans="1:11">
       <c r="A1026">
-        <v>13882</v>
+        <v>21689</v>
       </c>
       <c r="B1026" t="s">
-        <v>3206</v>
-[...1 lines deleted...]
-      <c r="C1026"/>
+        <v>3193</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>2033</v>
+      </c>
       <c r="D1026"/>
-      <c r="E1026" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E1026"/>
+      <c r="F1026"/>
       <c r="G1026"/>
       <c r="H1026">
-        <v>38545940</v>
+        <v>34940130</v>
       </c>
       <c r="I1026" t="s">
-        <v>1344</v>
+        <v>1550</v>
       </c>
       <c r="J1026" t="s">
         <v>17</v>
       </c>
       <c r="K1026" t="s">
-        <v>3207</v>
+        <v>3194</v>
       </c>
     </row>
     <row r="1027" spans="1:11">
       <c r="A1027">
-        <v>13892</v>
+        <v>704</v>
       </c>
       <c r="B1027" t="s">
-        <v>3208</v>
-[...1 lines deleted...]
-      <c r="C1027"/>
+        <v>3195</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>3196</v>
+      </c>
       <c r="D1027"/>
-      <c r="E1027" t="s">
-[...5 lines deleted...]
-      <c r="G1027"/>
+      <c r="E1027"/>
+      <c r="F1027"/>
+      <c r="G1027" t="s">
+        <v>2810</v>
+      </c>
       <c r="H1027">
-        <v>42063427</v>
+        <v>32317543</v>
       </c>
       <c r="I1027" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="J1027" t="s">
         <v>17</v>
       </c>
       <c r="K1027" t="s">
-        <v>3209</v>
+        <v>3197</v>
       </c>
     </row>
     <row r="1028" spans="1:11">
       <c r="A1028">
-        <v>13895</v>
+        <v>4790</v>
       </c>
       <c r="B1028" t="s">
-        <v>3210</v>
+        <v>3198</v>
       </c>
       <c r="C1028" t="s">
-        <v>158</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="D1028"/>
       <c r="E1028" t="s">
-        <v>834</v>
+        <v>792</v>
       </c>
       <c r="F1028" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="G1028"/>
+        <v>149</v>
+      </c>
+      <c r="G1028" t="s">
+        <v>2227</v>
+      </c>
       <c r="H1028">
-        <v>33155704</v>
+        <v>31435231</v>
       </c>
       <c r="I1028" t="s">
-        <v>3211</v>
+        <v>1030</v>
       </c>
       <c r="J1028" t="s">
         <v>17</v>
       </c>
       <c r="K1028" t="s">
-        <v>3212</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="1029" spans="1:11">
       <c r="A1029">
-        <v>4975</v>
+        <v>8181</v>
       </c>
       <c r="B1029" t="s">
-        <v>3213</v>
+        <v>3200</v>
       </c>
       <c r="C1029" t="s">
-        <v>12</v>
+        <v>305</v>
       </c>
       <c r="D1029" t="s">
         <v>13</v>
       </c>
       <c r="E1029" t="s">
-        <v>338</v>
+        <v>934</v>
       </c>
       <c r="F1029" t="s">
         <v>339</v>
       </c>
       <c r="G1029"/>
-      <c r="H1029">
-        <v>39400724</v>
+      <c r="H1029" t="s">
+        <v>3201</v>
       </c>
       <c r="I1029" t="s">
-        <v>3214</v>
+        <v>1708</v>
       </c>
       <c r="J1029" t="s">
         <v>17</v>
       </c>
       <c r="K1029" t="s">
-        <v>3215</v>
+        <v>3202</v>
       </c>
     </row>
     <row r="1030" spans="1:11">
       <c r="A1030">
-        <v>21676</v>
+        <v>21701</v>
       </c>
       <c r="B1030" t="s">
-        <v>3216</v>
-[...1 lines deleted...]
-      <c r="C1030"/>
+        <v>3203</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>3204</v>
+      </c>
       <c r="D1030"/>
-      <c r="E1030" t="s">
-[...7 lines deleted...]
-        <v>38474919</v>
+      <c r="E1030"/>
+      <c r="F1030"/>
+      <c r="G1030" t="s">
+        <v>3205</v>
+      </c>
+      <c r="H1030" t="s">
+        <v>3206</v>
       </c>
       <c r="I1030" t="s">
-        <v>3217</v>
+        <v>973</v>
       </c>
       <c r="J1030" t="s">
         <v>17</v>
       </c>
       <c r="K1030" t="s">
-        <v>3218</v>
+        <v>3207</v>
       </c>
     </row>
     <row r="1031" spans="1:11">
       <c r="A1031">
-        <v>7103</v>
+        <v>21708</v>
       </c>
       <c r="B1031" t="s">
-        <v>3219</v>
+        <v>3208</v>
       </c>
       <c r="C1031" t="s">
-        <v>1376</v>
-[...6 lines deleted...]
-      </c>
+        <v>544</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>137</v>
+      </c>
+      <c r="E1031" t="s">
+        <v>394</v>
+      </c>
+      <c r="F1031" t="s">
+        <v>395</v>
+      </c>
+      <c r="G1031"/>
       <c r="H1031">
-        <v>32718855</v>
+        <v>36739939</v>
       </c>
       <c r="I1031" t="s">
-        <v>45</v>
+        <v>497</v>
       </c>
       <c r="J1031" t="s">
         <v>17</v>
       </c>
       <c r="K1031" t="s">
-        <v>3220</v>
+        <v>3209</v>
       </c>
     </row>
     <row r="1032" spans="1:11">
       <c r="A1032">
-        <v>21684</v>
+        <v>14598</v>
       </c>
       <c r="B1032" t="s">
-        <v>3221</v>
+        <v>3210</v>
       </c>
       <c r="C1032"/>
       <c r="D1032" t="s">
-        <v>3222</v>
+        <v>1681</v>
       </c>
       <c r="E1032"/>
-      <c r="F1032" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F1032"/>
       <c r="G1032"/>
-      <c r="H1032">
-        <v>38393551</v>
+      <c r="H1032" t="s">
+        <v>3211</v>
       </c>
       <c r="I1032" t="s">
-        <v>2149</v>
+        <v>3212</v>
       </c>
       <c r="J1032" t="s">
         <v>17</v>
       </c>
       <c r="K1032" t="s">
-        <v>3223</v>
+        <v>3213</v>
       </c>
     </row>
     <row r="1033" spans="1:11">
       <c r="A1033">
-        <v>21689</v>
+        <v>21712</v>
       </c>
       <c r="B1033" t="s">
-        <v>3224</v>
+        <v>3214</v>
       </c>
       <c r="C1033" t="s">
-        <v>2050</v>
+        <v>3215</v>
       </c>
       <c r="D1033"/>
       <c r="E1033"/>
       <c r="F1033"/>
       <c r="G1033"/>
       <c r="H1033">
-        <v>34940130</v>
+        <v>33256984</v>
       </c>
       <c r="I1033" t="s">
-        <v>1565</v>
+        <v>3216</v>
       </c>
       <c r="J1033" t="s">
         <v>17</v>
       </c>
       <c r="K1033" t="s">
-        <v>3225</v>
+        <v>3217</v>
       </c>
     </row>
     <row r="1034" spans="1:11">
       <c r="A1034">
-        <v>704</v>
+        <v>21720</v>
       </c>
       <c r="B1034" t="s">
-        <v>3226</v>
-[...3 lines deleted...]
-      </c>
+        <v>3218</v>
+      </c>
+      <c r="C1034"/>
       <c r="D1034"/>
-      <c r="E1034"/>
-      <c r="F1034"/>
+      <c r="E1034" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1034" t="s">
+        <v>15</v>
+      </c>
       <c r="G1034" t="s">
-        <v>2841</v>
+        <v>187</v>
       </c>
       <c r="H1034">
-        <v>32317543</v>
+        <v>31278694</v>
       </c>
       <c r="I1034" t="s">
-        <v>16</v>
+        <v>2018</v>
       </c>
       <c r="J1034" t="s">
         <v>17</v>
       </c>
       <c r="K1034" t="s">
-        <v>3228</v>
+        <v>3219</v>
       </c>
     </row>
     <row r="1035" spans="1:11">
       <c r="A1035">
-        <v>4790</v>
+        <v>21727</v>
       </c>
       <c r="B1035" t="s">
-        <v>3229</v>
-[...3 lines deleted...]
-      </c>
+        <v>3220</v>
+      </c>
+      <c r="C1035"/>
       <c r="D1035"/>
       <c r="E1035" t="s">
-        <v>801</v>
+        <v>1147</v>
       </c>
       <c r="F1035" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="G1035"/>
       <c r="H1035">
-        <v>31435231</v>
+        <v>34170204</v>
       </c>
       <c r="I1035" t="s">
-        <v>1039</v>
+        <v>3221</v>
       </c>
       <c r="J1035" t="s">
         <v>17</v>
       </c>
       <c r="K1035" t="s">
-        <v>3230</v>
+        <v>3222</v>
       </c>
     </row>
     <row r="1036" spans="1:11">
       <c r="A1036">
-        <v>8181</v>
+        <v>21731</v>
       </c>
       <c r="B1036" t="s">
-        <v>3231</v>
-[...6 lines deleted...]
-      </c>
+        <v>3223</v>
+      </c>
+      <c r="C1036"/>
+      <c r="D1036"/>
       <c r="E1036" t="s">
-        <v>943</v>
+        <v>60</v>
       </c>
       <c r="F1036" t="s">
-        <v>339</v>
+        <v>61</v>
       </c>
       <c r="G1036"/>
-      <c r="H1036" t="s">
-        <v>3232</v>
+      <c r="H1036">
+        <v>34512517</v>
       </c>
       <c r="I1036" t="s">
-        <v>1723</v>
+        <v>3224</v>
       </c>
       <c r="J1036" t="s">
         <v>17</v>
       </c>
       <c r="K1036" t="s">
-        <v>3233</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="1037" spans="1:11">
       <c r="A1037">
-        <v>21701</v>
+        <v>4522</v>
       </c>
       <c r="B1037" t="s">
-        <v>3234</v>
+        <v>3226</v>
       </c>
       <c r="C1037" t="s">
-        <v>3235</v>
+        <v>3227</v>
       </c>
       <c r="D1037"/>
       <c r="E1037"/>
-      <c r="F1037"/>
-[...4 lines deleted...]
-        <v>3237</v>
+      <c r="F1037" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1037"/>
+      <c r="H1037">
+        <v>32683785</v>
       </c>
       <c r="I1037" t="s">
-        <v>982</v>
+        <v>3228</v>
       </c>
       <c r="J1037" t="s">
         <v>17</v>
       </c>
       <c r="K1037" t="s">
-        <v>3238</v>
+        <v>3229</v>
       </c>
     </row>
     <row r="1038" spans="1:11">
       <c r="A1038">
-        <v>21708</v>
+        <v>21733</v>
       </c>
       <c r="B1038" t="s">
-        <v>3239</v>
+        <v>3230</v>
       </c>
       <c r="C1038" t="s">
-        <v>551</v>
-[...9 lines deleted...]
-      </c>
+        <v>353</v>
+      </c>
+      <c r="D1038"/>
+      <c r="E1038"/>
+      <c r="F1038"/>
       <c r="G1038"/>
       <c r="H1038">
-        <v>36739939</v>
+        <v>37596644</v>
       </c>
       <c r="I1038" t="s">
-        <v>503</v>
+        <v>3231</v>
       </c>
       <c r="J1038" t="s">
         <v>17</v>
       </c>
       <c r="K1038" t="s">
-        <v>3240</v>
+        <v>3232</v>
       </c>
     </row>
     <row r="1039" spans="1:11">
       <c r="A1039">
-        <v>14598</v>
+        <v>21738</v>
       </c>
       <c r="B1039" t="s">
-        <v>3241</v>
-[...1 lines deleted...]
-      <c r="C1039"/>
+        <v>3233</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>243</v>
+      </c>
       <c r="D1039" t="s">
-        <v>1696</v>
-[...2 lines deleted...]
-      <c r="F1039"/>
+        <v>137</v>
+      </c>
+      <c r="E1039" t="s">
+        <v>288</v>
+      </c>
+      <c r="F1039" t="s">
+        <v>139</v>
+      </c>
       <c r="G1039"/>
-      <c r="H1039" t="s">
-        <v>3242</v>
+      <c r="H1039">
+        <v>6250908</v>
       </c>
       <c r="I1039" t="s">
-        <v>3243</v>
+        <v>3234</v>
       </c>
       <c r="J1039" t="s">
         <v>17</v>
       </c>
       <c r="K1039" t="s">
-        <v>3244</v>
+        <v>3235</v>
       </c>
     </row>
     <row r="1040" spans="1:11">
       <c r="A1040">
-        <v>21712</v>
+        <v>21741</v>
       </c>
       <c r="B1040" t="s">
-        <v>3245</v>
-[...4 lines deleted...]
-      <c r="D1040"/>
+        <v>3236</v>
+      </c>
+      <c r="C1040"/>
+      <c r="D1040" t="s">
+        <v>1047</v>
+      </c>
       <c r="E1040"/>
       <c r="F1040"/>
       <c r="G1040"/>
       <c r="H1040">
-        <v>33256984</v>
+        <v>33105183</v>
       </c>
       <c r="I1040" t="s">
-        <v>3247</v>
+        <v>16</v>
       </c>
       <c r="J1040" t="s">
         <v>17</v>
       </c>
       <c r="K1040" t="s">
-        <v>3248</v>
+        <v>3237</v>
       </c>
     </row>
     <row r="1041" spans="1:11">
       <c r="A1041">
-        <v>21720</v>
+        <v>21743</v>
       </c>
       <c r="B1041" t="s">
-        <v>3249</v>
+        <v>3238</v>
       </c>
       <c r="C1041"/>
       <c r="D1041"/>
       <c r="E1041" t="s">
-        <v>14</v>
+        <v>3239</v>
       </c>
       <c r="F1041" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>422</v>
+      </c>
+      <c r="G1041"/>
       <c r="H1041">
-        <v>31278694</v>
+        <v>19082292</v>
       </c>
       <c r="I1041" t="s">
-        <v>2035</v>
+        <v>3240</v>
       </c>
       <c r="J1041" t="s">
         <v>17</v>
       </c>
       <c r="K1041" t="s">
-        <v>3250</v>
+        <v>3241</v>
       </c>
     </row>
     <row r="1042" spans="1:11">
       <c r="A1042">
-        <v>21727</v>
+        <v>4290</v>
       </c>
       <c r="B1042" t="s">
-        <v>3251</v>
-[...1 lines deleted...]
-      <c r="C1042"/>
+        <v>3242</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>3243</v>
+      </c>
       <c r="D1042"/>
-      <c r="E1042" t="s">
-[...5 lines deleted...]
-      <c r="G1042"/>
+      <c r="E1042"/>
+      <c r="F1042"/>
+      <c r="G1042" t="s">
+        <v>643</v>
+      </c>
       <c r="H1042">
-        <v>34170204</v>
+        <v>34366107</v>
       </c>
       <c r="I1042" t="s">
-        <v>3252</v>
+        <v>2461</v>
       </c>
       <c r="J1042" t="s">
         <v>17</v>
       </c>
       <c r="K1042" t="s">
-        <v>3253</v>
+        <v>3244</v>
       </c>
     </row>
     <row r="1043" spans="1:11">
       <c r="A1043">
-        <v>21731</v>
+        <v>21762</v>
       </c>
       <c r="B1043" t="s">
-        <v>3254</v>
+        <v>3245</v>
       </c>
       <c r="C1043"/>
-      <c r="D1043"/>
-[...5 lines deleted...]
-      </c>
+      <c r="D1043" t="s">
+        <v>2540</v>
+      </c>
+      <c r="E1043"/>
+      <c r="F1043"/>
       <c r="G1043"/>
       <c r="H1043">
-        <v>34512517</v>
+        <v>33566083</v>
       </c>
       <c r="I1043" t="s">
-        <v>3255</v>
+        <v>68</v>
       </c>
       <c r="J1043" t="s">
         <v>17</v>
       </c>
       <c r="K1043" t="s">
-        <v>3256</v>
+        <v>3246</v>
       </c>
     </row>
     <row r="1044" spans="1:11">
       <c r="A1044">
-        <v>4522</v>
+        <v>3551</v>
       </c>
       <c r="B1044" t="s">
-        <v>3257</v>
+        <v>3247</v>
       </c>
       <c r="C1044" t="s">
-        <v>3258</v>
-[...1 lines deleted...]
-      <c r="D1044"/>
+        <v>2853</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>247</v>
+      </c>
       <c r="E1044"/>
       <c r="F1044" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="G1044"/>
-      <c r="H1044">
-        <v>32683785</v>
+      <c r="H1044" t="s">
+        <v>3248</v>
       </c>
       <c r="I1044" t="s">
-        <v>3259</v>
+        <v>1321</v>
       </c>
       <c r="J1044" t="s">
         <v>17</v>
       </c>
       <c r="K1044" t="s">
-        <v>3260</v>
+        <v>3249</v>
       </c>
     </row>
     <row r="1045" spans="1:11">
       <c r="A1045">
-        <v>21738</v>
+        <v>21769</v>
       </c>
       <c r="B1045" t="s">
-        <v>3261</v>
-[...3 lines deleted...]
-      </c>
+        <v>3250</v>
+      </c>
+      <c r="C1045"/>
       <c r="D1045" t="s">
-        <v>137</v>
-[...6 lines deleted...]
-      </c>
+        <v>3251</v>
+      </c>
+      <c r="E1045"/>
+      <c r="F1045"/>
       <c r="G1045"/>
       <c r="H1045">
-        <v>6250908</v>
+        <v>12007015</v>
       </c>
       <c r="I1045" t="s">
-        <v>3262</v>
+        <v>40</v>
       </c>
       <c r="J1045" t="s">
         <v>17</v>
       </c>
       <c r="K1045" t="s">
-        <v>3263</v>
+        <v>3252</v>
       </c>
     </row>
     <row r="1046" spans="1:11">
       <c r="A1046">
-        <v>21741</v>
+        <v>21771</v>
       </c>
       <c r="B1046" t="s">
-        <v>3264</v>
-[...1 lines deleted...]
-      <c r="C1046"/>
+        <v>3253</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>544</v>
+      </c>
       <c r="D1046" t="s">
-        <v>1056</v>
-[...2 lines deleted...]
-      <c r="F1046"/>
+        <v>13</v>
+      </c>
+      <c r="E1046" t="s">
+        <v>457</v>
+      </c>
+      <c r="F1046" t="s">
+        <v>189</v>
+      </c>
       <c r="G1046"/>
-      <c r="H1046">
-        <v>33105183</v>
+      <c r="H1046" t="s">
+        <v>3254</v>
       </c>
       <c r="I1046" t="s">
-        <v>16</v>
+        <v>497</v>
       </c>
       <c r="J1046" t="s">
         <v>17</v>
       </c>
       <c r="K1046" t="s">
-        <v>3265</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="1047" spans="1:11">
       <c r="A1047">
-        <v>21743</v>
+        <v>14624</v>
       </c>
       <c r="B1047" t="s">
-        <v>3266</v>
-[...1 lines deleted...]
-      <c r="C1047"/>
+        <v>3256</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>3257</v>
+      </c>
       <c r="D1047"/>
-      <c r="E1047" t="s">
-[...7 lines deleted...]
-        <v>19082292</v>
+      <c r="E1047"/>
+      <c r="F1047"/>
+      <c r="G1047" t="s">
+        <v>3258</v>
+      </c>
+      <c r="H1047" t="s">
+        <v>3259</v>
       </c>
       <c r="I1047" t="s">
-        <v>3268</v>
+        <v>3260</v>
       </c>
       <c r="J1047" t="s">
         <v>17</v>
       </c>
       <c r="K1047" t="s">
-        <v>3269</v>
+        <v>3261</v>
       </c>
     </row>
     <row r="1048" spans="1:11">
       <c r="A1048">
-        <v>4290</v>
+        <v>21789</v>
       </c>
       <c r="B1048" t="s">
-        <v>3270</v>
-[...3 lines deleted...]
-      </c>
+        <v>3262</v>
+      </c>
+      <c r="C1048"/>
       <c r="D1048"/>
-      <c r="E1048"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E1048" t="s">
+        <v>718</v>
+      </c>
+      <c r="F1048" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1048"/>
       <c r="H1048">
-        <v>34366107</v>
+        <v>42176243</v>
       </c>
       <c r="I1048" t="s">
-        <v>2484</v>
+        <v>62</v>
       </c>
       <c r="J1048" t="s">
         <v>17</v>
       </c>
       <c r="K1048" t="s">
-        <v>3272</v>
+        <v>3263</v>
       </c>
     </row>
     <row r="1049" spans="1:11">
       <c r="A1049">
-        <v>21762</v>
+        <v>2341</v>
       </c>
       <c r="B1049" t="s">
-        <v>3273</v>
-[...1 lines deleted...]
-      <c r="C1049"/>
+        <v>3264</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>65</v>
+      </c>
       <c r="D1049" t="s">
-        <v>2563</v>
-[...2 lines deleted...]
-      <c r="F1049"/>
+        <v>13</v>
+      </c>
+      <c r="E1049" t="s">
+        <v>838</v>
+      </c>
+      <c r="F1049" t="s">
+        <v>339</v>
+      </c>
       <c r="G1049"/>
       <c r="H1049">
-        <v>33566083</v>
+        <v>35288882</v>
       </c>
       <c r="I1049" t="s">
-        <v>68</v>
+        <v>681</v>
       </c>
       <c r="J1049" t="s">
         <v>17</v>
       </c>
       <c r="K1049" t="s">
-        <v>3274</v>
+        <v>3265</v>
       </c>
     </row>
     <row r="1050" spans="1:11">
       <c r="A1050">
-        <v>3551</v>
+        <v>21799</v>
       </c>
       <c r="B1050" t="s">
-        <v>3275</v>
+        <v>3266</v>
       </c>
       <c r="C1050" t="s">
-        <v>2884</v>
+        <v>27</v>
       </c>
       <c r="D1050" t="s">
-        <v>247</v>
-[...1 lines deleted...]
-      <c r="E1050"/>
+        <v>90</v>
+      </c>
+      <c r="E1050" t="s">
+        <v>880</v>
+      </c>
       <c r="F1050" t="s">
-        <v>101</v>
+        <v>61</v>
       </c>
       <c r="G1050"/>
-      <c r="H1050" t="s">
-        <v>3276</v>
+      <c r="H1050">
+        <v>31168680</v>
       </c>
       <c r="I1050" t="s">
-        <v>1331</v>
+        <v>494</v>
       </c>
       <c r="J1050" t="s">
         <v>17</v>
       </c>
       <c r="K1050" t="s">
-        <v>3277</v>
+        <v>3267</v>
       </c>
     </row>
     <row r="1051" spans="1:11">
       <c r="A1051">
-        <v>21769</v>
+        <v>14632</v>
       </c>
       <c r="B1051" t="s">
-        <v>3278</v>
+        <v>3268</v>
       </c>
       <c r="C1051"/>
       <c r="D1051" t="s">
-        <v>3279</v>
+        <v>3269</v>
       </c>
       <c r="E1051"/>
       <c r="F1051"/>
       <c r="G1051"/>
       <c r="H1051">
-        <v>12007015</v>
+        <v>33065201</v>
       </c>
       <c r="I1051" t="s">
-        <v>40</v>
+        <v>1019</v>
       </c>
       <c r="J1051" t="s">
         <v>17</v>
       </c>
       <c r="K1051" t="s">
-        <v>3280</v>
+        <v>3270</v>
       </c>
     </row>
     <row r="1052" spans="1:11">
       <c r="A1052">
-        <v>21771</v>
+        <v>21818</v>
       </c>
       <c r="B1052" t="s">
-        <v>3281</v>
+        <v>3271</v>
       </c>
       <c r="C1052" t="s">
-        <v>551</v>
+        <v>12</v>
       </c>
       <c r="D1052" t="s">
         <v>13</v>
       </c>
       <c r="E1052" t="s">
-        <v>463</v>
+        <v>138</v>
       </c>
       <c r="F1052" t="s">
-        <v>189</v>
-[...3 lines deleted...]
-        <v>3282</v>
+        <v>139</v>
+      </c>
+      <c r="G1052" t="s">
+        <v>2227</v>
+      </c>
+      <c r="H1052">
+        <v>34213930</v>
       </c>
       <c r="I1052" t="s">
-        <v>503</v>
+        <v>3272</v>
       </c>
       <c r="J1052" t="s">
         <v>17</v>
       </c>
       <c r="K1052" t="s">
-        <v>3283</v>
+        <v>3273</v>
       </c>
     </row>
     <row r="1053" spans="1:11">
       <c r="A1053">
-        <v>14624</v>
+        <v>14637</v>
       </c>
       <c r="B1053" t="s">
-        <v>3284</v>
-[...3 lines deleted...]
-      </c>
+        <v>3274</v>
+      </c>
+      <c r="C1053"/>
       <c r="D1053"/>
-      <c r="E1053"/>
-[...5 lines deleted...]
-        <v>3287</v>
+      <c r="E1053" t="s">
+        <v>473</v>
+      </c>
+      <c r="F1053" t="s">
+        <v>180</v>
+      </c>
+      <c r="G1053"/>
+      <c r="H1053">
+        <v>38510655</v>
       </c>
       <c r="I1053" t="s">
-        <v>3288</v>
+        <v>3275</v>
       </c>
       <c r="J1053" t="s">
         <v>17</v>
       </c>
       <c r="K1053" t="s">
-        <v>3289</v>
+        <v>3276</v>
       </c>
     </row>
     <row r="1054" spans="1:11">
       <c r="A1054">
-        <v>21789</v>
+        <v>21821</v>
       </c>
       <c r="B1054" t="s">
-        <v>3290</v>
+        <v>3277</v>
       </c>
       <c r="C1054"/>
       <c r="D1054"/>
       <c r="E1054" t="s">
-        <v>727</v>
+        <v>297</v>
       </c>
       <c r="F1054" t="s">
-        <v>15</v>
+        <v>298</v>
       </c>
       <c r="G1054"/>
       <c r="H1054">
-        <v>42176243</v>
+        <v>42133905</v>
       </c>
       <c r="I1054" t="s">
         <v>62</v>
       </c>
       <c r="J1054" t="s">
         <v>17</v>
       </c>
       <c r="K1054" t="s">
-        <v>3291</v>
+        <v>3278</v>
       </c>
     </row>
     <row r="1055" spans="1:11">
       <c r="A1055">
-        <v>2341</v>
+        <v>21822</v>
       </c>
       <c r="B1055" t="s">
-        <v>3292</v>
+        <v>3279</v>
       </c>
       <c r="C1055" t="s">
-        <v>65</v>
+        <v>282</v>
       </c>
       <c r="D1055" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="E1055" t="s">
-        <v>847</v>
+        <v>394</v>
       </c>
       <c r="F1055" t="s">
-        <v>339</v>
+        <v>395</v>
       </c>
       <c r="G1055"/>
       <c r="H1055">
-        <v>35288882</v>
+        <v>39205282</v>
       </c>
       <c r="I1055" t="s">
-        <v>689</v>
+        <v>299</v>
       </c>
       <c r="J1055" t="s">
         <v>17</v>
       </c>
       <c r="K1055" t="s">
-        <v>3293</v>
+        <v>3280</v>
       </c>
     </row>
     <row r="1056" spans="1:11">
       <c r="A1056">
-        <v>21799</v>
+        <v>21825</v>
       </c>
       <c r="B1056" t="s">
-        <v>3294</v>
+        <v>3281</v>
       </c>
       <c r="C1056" t="s">
-        <v>27</v>
+        <v>65</v>
       </c>
       <c r="D1056" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="E1056" t="s">
-        <v>889</v>
+        <v>288</v>
       </c>
       <c r="F1056" t="s">
-        <v>61</v>
+        <v>139</v>
       </c>
       <c r="G1056"/>
       <c r="H1056">
-        <v>31168680</v>
+        <v>42054478</v>
       </c>
       <c r="I1056" t="s">
-        <v>500</v>
+        <v>3282</v>
       </c>
       <c r="J1056" t="s">
         <v>17</v>
       </c>
       <c r="K1056" t="s">
-        <v>3295</v>
+        <v>3283</v>
       </c>
     </row>
     <row r="1057" spans="1:11">
       <c r="A1057">
-        <v>14632</v>
+        <v>14638</v>
       </c>
       <c r="B1057" t="s">
-        <v>3296</v>
+        <v>3284</v>
       </c>
       <c r="C1057"/>
-      <c r="D1057" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1057"/>
       <c r="E1057"/>
       <c r="F1057"/>
-      <c r="G1057"/>
-[...1 lines deleted...]
-        <v>33065201</v>
+      <c r="G1057" t="s">
+        <v>500</v>
+      </c>
+      <c r="H1057" t="s">
+        <v>3285</v>
       </c>
       <c r="I1057" t="s">
-        <v>1028</v>
+        <v>1703</v>
       </c>
       <c r="J1057" t="s">
         <v>17</v>
       </c>
       <c r="K1057" t="s">
-        <v>3298</v>
+        <v>3286</v>
       </c>
     </row>
     <row r="1058" spans="1:11">
       <c r="A1058">
-        <v>21818</v>
+        <v>21832</v>
       </c>
       <c r="B1058" t="s">
-        <v>3299</v>
+        <v>3287</v>
       </c>
       <c r="C1058" t="s">
-        <v>12</v>
+        <v>2853</v>
       </c>
       <c r="D1058" t="s">
-        <v>13</v>
-[...6 lines deleted...]
-      </c>
+        <v>1162</v>
+      </c>
+      <c r="E1058"/>
+      <c r="F1058"/>
       <c r="G1058" t="s">
-        <v>2251</v>
+        <v>3288</v>
       </c>
       <c r="H1058">
-        <v>34213930</v>
+        <v>39419676</v>
       </c>
       <c r="I1058" t="s">
-        <v>3300</v>
+        <v>3289</v>
       </c>
       <c r="J1058" t="s">
         <v>17</v>
       </c>
       <c r="K1058" t="s">
-        <v>3301</v>
+        <v>3290</v>
       </c>
     </row>
     <row r="1059" spans="1:11">
       <c r="A1059">
-        <v>14637</v>
+        <v>21833</v>
       </c>
       <c r="B1059" t="s">
-        <v>3302</v>
+        <v>3291</v>
       </c>
       <c r="C1059"/>
       <c r="D1059"/>
       <c r="E1059" t="s">
-        <v>479</v>
+        <v>367</v>
       </c>
       <c r="F1059" t="s">
-        <v>180</v>
+        <v>368</v>
       </c>
       <c r="G1059"/>
       <c r="H1059">
-        <v>38510655</v>
+        <v>6933376</v>
       </c>
       <c r="I1059" t="s">
-        <v>3303</v>
+        <v>3292</v>
       </c>
       <c r="J1059" t="s">
         <v>17</v>
       </c>
       <c r="K1059" t="s">
-        <v>3304</v>
+        <v>3293</v>
       </c>
     </row>
     <row r="1060" spans="1:11">
       <c r="A1060">
-        <v>21821</v>
+        <v>21840</v>
       </c>
       <c r="B1060" t="s">
-        <v>3305</v>
+        <v>3294</v>
       </c>
       <c r="C1060"/>
-      <c r="D1060"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D1060" t="s">
+        <v>612</v>
+      </c>
+      <c r="E1060"/>
       <c r="F1060" t="s">
-        <v>298</v>
+        <v>87</v>
       </c>
       <c r="G1060"/>
       <c r="H1060">
-        <v>42133905</v>
+        <v>34837799</v>
       </c>
       <c r="I1060" t="s">
-        <v>62</v>
+        <v>3295</v>
       </c>
       <c r="J1060" t="s">
         <v>17</v>
       </c>
       <c r="K1060" t="s">
-        <v>3306</v>
+        <v>3296</v>
       </c>
     </row>
     <row r="1061" spans="1:11">
       <c r="A1061">
-        <v>21822</v>
+        <v>21841</v>
       </c>
       <c r="B1061" t="s">
-        <v>3307</v>
+        <v>3297</v>
       </c>
       <c r="C1061" t="s">
-        <v>282</v>
+        <v>116</v>
       </c>
       <c r="D1061" t="s">
-        <v>137</v>
+        <v>90</v>
       </c>
       <c r="E1061" t="s">
-        <v>401</v>
+        <v>512</v>
       </c>
       <c r="F1061" t="s">
-        <v>343</v>
+        <v>298</v>
       </c>
       <c r="G1061"/>
       <c r="H1061">
-        <v>39205282</v>
+        <v>34849291</v>
       </c>
       <c r="I1061" t="s">
-        <v>299</v>
+        <v>3298</v>
       </c>
       <c r="J1061" t="s">
         <v>17</v>
       </c>
       <c r="K1061" t="s">
-        <v>3308</v>
+        <v>3299</v>
       </c>
     </row>
     <row r="1062" spans="1:11">
       <c r="A1062">
-        <v>21825</v>
+        <v>21846</v>
       </c>
       <c r="B1062" t="s">
-        <v>3309</v>
-[...3 lines deleted...]
-      </c>
+        <v>3300</v>
+      </c>
+      <c r="C1062"/>
       <c r="D1062" t="s">
-        <v>13</v>
-[...6 lines deleted...]
-      </c>
+        <v>653</v>
+      </c>
+      <c r="E1062"/>
+      <c r="F1062"/>
       <c r="G1062"/>
       <c r="H1062">
-        <v>42054478</v>
+        <v>37510425</v>
       </c>
       <c r="I1062" t="s">
-        <v>3310</v>
+        <v>3301</v>
       </c>
       <c r="J1062" t="s">
         <v>17</v>
       </c>
       <c r="K1062" t="s">
-        <v>3311</v>
+        <v>3302</v>
       </c>
     </row>
     <row r="1063" spans="1:11">
       <c r="A1063">
-        <v>14638</v>
+        <v>21850</v>
       </c>
       <c r="B1063" t="s">
-        <v>3312</v>
-[...1 lines deleted...]
-      <c r="C1063"/>
+        <v>3303</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>721</v>
+      </c>
       <c r="D1063"/>
       <c r="E1063"/>
       <c r="F1063"/>
-      <c r="G1063" t="s">
-[...3 lines deleted...]
-        <v>3313</v>
+      <c r="G1063"/>
+      <c r="H1063">
+        <v>32684007</v>
       </c>
       <c r="I1063" t="s">
-        <v>1718</v>
+        <v>40</v>
       </c>
       <c r="J1063" t="s">
         <v>17</v>
       </c>
       <c r="K1063" t="s">
-        <v>3314</v>
+        <v>3304</v>
       </c>
     </row>
     <row r="1064" spans="1:11">
       <c r="A1064">
-        <v>21832</v>
+        <v>1350</v>
       </c>
       <c r="B1064" t="s">
-        <v>3315</v>
-[...11 lines deleted...]
-      </c>
+        <v>3305</v>
+      </c>
+      <c r="C1064"/>
+      <c r="D1064"/>
+      <c r="E1064" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F1064" t="s">
+        <v>395</v>
+      </c>
+      <c r="G1064"/>
       <c r="H1064">
-        <v>39419676</v>
+        <v>38630353</v>
       </c>
       <c r="I1064" t="s">
-        <v>3317</v>
+        <v>194</v>
       </c>
       <c r="J1064" t="s">
         <v>17</v>
       </c>
       <c r="K1064" t="s">
-        <v>3318</v>
+        <v>3306</v>
       </c>
     </row>
     <row r="1065" spans="1:11">
       <c r="A1065">
-        <v>21833</v>
+        <v>14648</v>
       </c>
       <c r="B1065" t="s">
-        <v>3319</v>
-[...1 lines deleted...]
-      <c r="C1065"/>
+        <v>3307</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>3308</v>
+      </c>
       <c r="D1065"/>
-      <c r="E1065" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E1065"/>
+      <c r="F1065"/>
       <c r="G1065"/>
       <c r="H1065">
-        <v>6933376</v>
+        <v>33726531</v>
       </c>
       <c r="I1065" t="s">
-        <v>3320</v>
+        <v>68</v>
       </c>
       <c r="J1065" t="s">
         <v>17</v>
       </c>
       <c r="K1065" t="s">
-        <v>3321</v>
+        <v>3309</v>
       </c>
     </row>
     <row r="1066" spans="1:11">
       <c r="A1066">
-        <v>21840</v>
+        <v>21872</v>
       </c>
       <c r="B1066" t="s">
-        <v>3322</v>
-[...4 lines deleted...]
-      </c>
+        <v>3310</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>3311</v>
+      </c>
+      <c r="D1066"/>
       <c r="E1066"/>
-      <c r="F1066" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F1066"/>
       <c r="G1066"/>
       <c r="H1066">
-        <v>34837799</v>
+        <v>36020365</v>
       </c>
       <c r="I1066" t="s">
-        <v>3323</v>
+        <v>497</v>
       </c>
       <c r="J1066" t="s">
         <v>17</v>
       </c>
       <c r="K1066" t="s">
-        <v>3324</v>
+        <v>3312</v>
       </c>
     </row>
     <row r="1067" spans="1:11">
       <c r="A1067">
-        <v>21841</v>
+        <v>21877</v>
       </c>
       <c r="B1067" t="s">
-        <v>3325</v>
+        <v>3313</v>
       </c>
       <c r="C1067" t="s">
-        <v>116</v>
+        <v>65</v>
       </c>
       <c r="D1067" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="E1067" t="s">
-        <v>518</v>
+        <v>934</v>
       </c>
       <c r="F1067" t="s">
-        <v>298</v>
+        <v>339</v>
       </c>
       <c r="G1067"/>
       <c r="H1067">
-        <v>34849291</v>
+        <v>19187567</v>
       </c>
       <c r="I1067" t="s">
-        <v>3326</v>
+        <v>3314</v>
       </c>
       <c r="J1067" t="s">
         <v>17</v>
       </c>
       <c r="K1067" t="s">
-        <v>3327</v>
+        <v>3315</v>
       </c>
     </row>
     <row r="1068" spans="1:11">
       <c r="A1068">
-        <v>21846</v>
+        <v>21879</v>
       </c>
       <c r="B1068" t="s">
-        <v>3328</v>
-[...4 lines deleted...]
-      </c>
+        <v>3316</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>3317</v>
+      </c>
+      <c r="D1068"/>
       <c r="E1068"/>
       <c r="F1068"/>
       <c r="G1068"/>
       <c r="H1068">
-        <v>37510425</v>
+        <v>34459225</v>
       </c>
       <c r="I1068" t="s">
-        <v>3329</v>
+        <v>3318</v>
       </c>
       <c r="J1068" t="s">
         <v>17</v>
       </c>
       <c r="K1068" t="s">
-        <v>3330</v>
+        <v>3319</v>
       </c>
     </row>
     <row r="1069" spans="1:11">
       <c r="A1069">
-        <v>21850</v>
+        <v>5260</v>
       </c>
       <c r="B1069" t="s">
-        <v>3331</v>
+        <v>3320</v>
       </c>
       <c r="C1069" t="s">
-        <v>730</v>
+        <v>3321</v>
       </c>
       <c r="D1069"/>
       <c r="E1069"/>
       <c r="F1069"/>
       <c r="G1069"/>
       <c r="H1069">
-        <v>32684007</v>
+        <v>34537150</v>
       </c>
       <c r="I1069" t="s">
-        <v>40</v>
+        <v>3322</v>
       </c>
       <c r="J1069" t="s">
         <v>17</v>
       </c>
       <c r="K1069" t="s">
-        <v>3332</v>
+        <v>3323</v>
       </c>
     </row>
     <row r="1070" spans="1:11">
       <c r="A1070">
-        <v>1350</v>
+        <v>21882</v>
       </c>
       <c r="B1070" t="s">
-        <v>3333</v>
+        <v>3324</v>
       </c>
       <c r="C1070"/>
       <c r="D1070"/>
       <c r="E1070" t="s">
-        <v>1159</v>
+        <v>364</v>
       </c>
       <c r="F1070" t="s">
-        <v>343</v>
+        <v>298</v>
       </c>
       <c r="G1070"/>
       <c r="H1070">
-        <v>38630353</v>
+        <v>32401312</v>
       </c>
       <c r="I1070" t="s">
-        <v>194</v>
+        <v>40</v>
       </c>
       <c r="J1070" t="s">
         <v>17</v>
       </c>
       <c r="K1070" t="s">
-        <v>3334</v>
+        <v>3325</v>
       </c>
     </row>
     <row r="1071" spans="1:11">
       <c r="A1071">
-        <v>14648</v>
+        <v>21884</v>
       </c>
       <c r="B1071" t="s">
-        <v>3335</v>
+        <v>3326</v>
       </c>
       <c r="C1071" t="s">
-        <v>3336</v>
+        <v>3327</v>
       </c>
       <c r="D1071"/>
       <c r="E1071"/>
       <c r="F1071"/>
       <c r="G1071"/>
       <c r="H1071">
-        <v>33726531</v>
+        <v>35108240</v>
       </c>
       <c r="I1071" t="s">
-        <v>3337</v>
+        <v>520</v>
       </c>
       <c r="J1071" t="s">
         <v>17</v>
       </c>
       <c r="K1071" t="s">
-        <v>3338</v>
+        <v>3328</v>
       </c>
     </row>
     <row r="1072" spans="1:11">
       <c r="A1072">
-        <v>21872</v>
+        <v>21887</v>
       </c>
       <c r="B1072" t="s">
-        <v>3339</v>
+        <v>3329</v>
       </c>
       <c r="C1072" t="s">
-        <v>3340</v>
+        <v>3330</v>
       </c>
       <c r="D1072"/>
       <c r="E1072"/>
       <c r="F1072"/>
       <c r="G1072"/>
       <c r="H1072">
-        <v>36020365</v>
+        <v>38195760</v>
       </c>
       <c r="I1072" t="s">
-        <v>503</v>
+        <v>3331</v>
       </c>
       <c r="J1072" t="s">
         <v>17</v>
       </c>
       <c r="K1072" t="s">
-        <v>3341</v>
+        <v>3332</v>
       </c>
     </row>
     <row r="1073" spans="1:11">
       <c r="A1073">
-        <v>21877</v>
+        <v>5452</v>
       </c>
       <c r="B1073" t="s">
-        <v>3342</v>
+        <v>3333</v>
       </c>
       <c r="C1073" t="s">
-        <v>65</v>
+        <v>337</v>
       </c>
       <c r="D1073" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>3334</v>
+      </c>
+      <c r="E1073"/>
       <c r="F1073" t="s">
-        <v>339</v>
+        <v>101</v>
       </c>
       <c r="G1073"/>
       <c r="H1073">
-        <v>19187567</v>
+        <v>6579919</v>
       </c>
       <c r="I1073" t="s">
-        <v>3343</v>
+        <v>546</v>
       </c>
       <c r="J1073" t="s">
         <v>17</v>
       </c>
       <c r="K1073" t="s">
-        <v>3344</v>
+        <v>3335</v>
       </c>
     </row>
     <row r="1074" spans="1:11">
       <c r="A1074">
-        <v>21879</v>
+        <v>21919</v>
       </c>
       <c r="B1074" t="s">
-        <v>3345</v>
-[...4 lines deleted...]
-      <c r="D1074"/>
+        <v>3336</v>
+      </c>
+      <c r="C1074"/>
+      <c r="D1074" t="s">
+        <v>3337</v>
+      </c>
       <c r="E1074"/>
-      <c r="F1074"/>
+      <c r="F1074" t="s">
+        <v>329</v>
+      </c>
       <c r="G1074"/>
       <c r="H1074">
-        <v>34459225</v>
+        <v>14038542</v>
       </c>
       <c r="I1074" t="s">
-        <v>3347</v>
+        <v>3338</v>
       </c>
       <c r="J1074" t="s">
         <v>17</v>
       </c>
       <c r="K1074" t="s">
-        <v>3348</v>
+        <v>3339</v>
       </c>
     </row>
     <row r="1075" spans="1:11">
       <c r="A1075">
-        <v>5260</v>
+        <v>8328</v>
       </c>
       <c r="B1075" t="s">
-        <v>3349</v>
-[...3 lines deleted...]
-      </c>
+        <v>3340</v>
+      </c>
+      <c r="C1075"/>
       <c r="D1075"/>
-      <c r="E1075"/>
-      <c r="F1075"/>
+      <c r="E1075" t="s">
+        <v>874</v>
+      </c>
+      <c r="F1075" t="s">
+        <v>395</v>
+      </c>
       <c r="G1075"/>
       <c r="H1075">
-        <v>34537150</v>
+        <v>36326693</v>
       </c>
       <c r="I1075" t="s">
-        <v>3351</v>
+        <v>275</v>
       </c>
       <c r="J1075" t="s">
         <v>17</v>
       </c>
       <c r="K1075" t="s">
-        <v>3352</v>
+        <v>3341</v>
       </c>
     </row>
     <row r="1076" spans="1:11">
       <c r="A1076">
-        <v>21882</v>
+        <v>21922</v>
       </c>
       <c r="B1076" t="s">
-        <v>3353</v>
-[...2 lines deleted...]
-      <c r="D1076"/>
+        <v>3342</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>85</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>90</v>
+      </c>
       <c r="E1076" t="s">
-        <v>370</v>
+        <v>209</v>
       </c>
       <c r="F1076" t="s">
-        <v>298</v>
+        <v>210</v>
       </c>
       <c r="G1076"/>
       <c r="H1076">
-        <v>32401312</v>
+        <v>42142687</v>
       </c>
       <c r="I1076" t="s">
-        <v>40</v>
+        <v>3343</v>
       </c>
       <c r="J1076" t="s">
         <v>17</v>
       </c>
       <c r="K1076" t="s">
-        <v>3354</v>
+        <v>3344</v>
       </c>
     </row>
     <row r="1077" spans="1:11">
       <c r="A1077">
-        <v>21884</v>
+        <v>21923</v>
       </c>
       <c r="B1077" t="s">
-        <v>3355</v>
+        <v>3345</v>
       </c>
       <c r="C1077" t="s">
-        <v>3356</v>
-[...3 lines deleted...]
-      <c r="F1077"/>
+        <v>27</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>90</v>
+      </c>
+      <c r="E1077" t="s">
+        <v>288</v>
+      </c>
+      <c r="F1077" t="s">
+        <v>139</v>
+      </c>
       <c r="G1077"/>
       <c r="H1077">
-        <v>35108240</v>
+        <v>31299189</v>
       </c>
       <c r="I1077" t="s">
-        <v>526</v>
+        <v>3346</v>
       </c>
       <c r="J1077" t="s">
         <v>17</v>
       </c>
       <c r="K1077" t="s">
-        <v>3357</v>
+        <v>3347</v>
       </c>
     </row>
     <row r="1078" spans="1:11">
       <c r="A1078">
-        <v>21887</v>
+        <v>21935</v>
       </c>
       <c r="B1078" t="s">
-        <v>3358</v>
+        <v>3348</v>
       </c>
       <c r="C1078" t="s">
-        <v>3359</v>
-[...4 lines deleted...]
-      <c r="G1078"/>
+        <v>116</v>
+      </c>
+      <c r="D1078" t="s">
+        <v>90</v>
+      </c>
+      <c r="E1078" t="s">
+        <v>1175</v>
+      </c>
+      <c r="F1078" t="s">
+        <v>1176</v>
+      </c>
+      <c r="G1078" t="s">
+        <v>2227</v>
+      </c>
       <c r="H1078">
-        <v>38195760</v>
+        <v>32218194</v>
       </c>
       <c r="I1078" t="s">
-        <v>3360</v>
+        <v>62</v>
       </c>
       <c r="J1078" t="s">
         <v>17</v>
       </c>
       <c r="K1078" t="s">
-        <v>3361</v>
+        <v>3349</v>
       </c>
     </row>
     <row r="1079" spans="1:11">
       <c r="A1079">
-        <v>5452</v>
+        <v>21937</v>
       </c>
       <c r="B1079" t="s">
-        <v>3362</v>
+        <v>3350</v>
       </c>
       <c r="C1079" t="s">
-        <v>337</v>
+        <v>12</v>
       </c>
       <c r="D1079" t="s">
-        <v>3363</v>
-[...1 lines deleted...]
-      <c r="E1079"/>
+        <v>13</v>
+      </c>
+      <c r="E1079" t="s">
+        <v>14</v>
+      </c>
       <c r="F1079" t="s">
-        <v>101</v>
+        <v>15</v>
       </c>
       <c r="G1079"/>
       <c r="H1079">
-        <v>6579919</v>
+        <v>33906818</v>
       </c>
       <c r="I1079" t="s">
-        <v>553</v>
+        <v>3351</v>
       </c>
       <c r="J1079" t="s">
         <v>17</v>
       </c>
       <c r="K1079" t="s">
-        <v>3364</v>
+        <v>3352</v>
       </c>
     </row>
     <row r="1080" spans="1:11">
       <c r="A1080">
-        <v>21919</v>
+        <v>21939</v>
       </c>
       <c r="B1080" t="s">
-        <v>3365</v>
+        <v>3353</v>
       </c>
       <c r="C1080"/>
-      <c r="D1080" t="s">
-[...2 lines deleted...]
-      <c r="E1080"/>
+      <c r="D1080"/>
+      <c r="E1080" t="s">
+        <v>3354</v>
+      </c>
       <c r="F1080" t="s">
-        <v>329</v>
+        <v>368</v>
       </c>
       <c r="G1080"/>
       <c r="H1080">
-        <v>14038542</v>
+        <v>31298679</v>
       </c>
       <c r="I1080" t="s">
-        <v>3367</v>
+        <v>1030</v>
       </c>
       <c r="J1080" t="s">
         <v>17</v>
       </c>
       <c r="K1080" t="s">
-        <v>3368</v>
+        <v>3355</v>
       </c>
     </row>
     <row r="1081" spans="1:11">
       <c r="A1081">
-        <v>8328</v>
+        <v>21941</v>
       </c>
       <c r="B1081" t="s">
-        <v>3369</v>
+        <v>3356</v>
       </c>
       <c r="C1081"/>
       <c r="D1081"/>
       <c r="E1081" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
       <c r="F1081" t="s">
-        <v>343</v>
+        <v>61</v>
       </c>
       <c r="G1081"/>
       <c r="H1081">
-        <v>36326693</v>
+        <v>20224616</v>
       </c>
       <c r="I1081" t="s">
-        <v>275</v>
+        <v>897</v>
       </c>
       <c r="J1081" t="s">
         <v>17</v>
       </c>
       <c r="K1081" t="s">
-        <v>3370</v>
+        <v>3357</v>
       </c>
     </row>
     <row r="1082" spans="1:11">
       <c r="A1082">
-        <v>21922</v>
+        <v>21944</v>
       </c>
       <c r="B1082" t="s">
-        <v>3371</v>
-[...3 lines deleted...]
-      </c>
+        <v>3358</v>
+      </c>
+      <c r="C1082"/>
       <c r="D1082" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>234</v>
+      </c>
+      <c r="E1082"/>
+      <c r="F1082"/>
       <c r="G1082"/>
       <c r="H1082">
-        <v>42142687</v>
+        <v>34958713</v>
       </c>
       <c r="I1082" t="s">
-        <v>3372</v>
+        <v>3359</v>
       </c>
       <c r="J1082" t="s">
         <v>17</v>
       </c>
       <c r="K1082" t="s">
-        <v>3373</v>
+        <v>3360</v>
       </c>
     </row>
     <row r="1083" spans="1:11">
       <c r="A1083">
-        <v>21923</v>
+        <v>962</v>
       </c>
       <c r="B1083" t="s">
-        <v>3374</v>
+        <v>3361</v>
       </c>
       <c r="C1083" t="s">
         <v>27</v>
       </c>
       <c r="D1083" t="s">
         <v>90</v>
       </c>
       <c r="E1083" t="s">
-        <v>288</v>
+        <v>874</v>
       </c>
       <c r="F1083" t="s">
-        <v>139</v>
+        <v>395</v>
       </c>
       <c r="G1083"/>
       <c r="H1083">
-        <v>31299189</v>
+        <v>37521563</v>
       </c>
       <c r="I1083" t="s">
-        <v>3375</v>
+        <v>3362</v>
       </c>
       <c r="J1083" t="s">
         <v>17</v>
       </c>
       <c r="K1083" t="s">
-        <v>3376</v>
+        <v>3363</v>
       </c>
     </row>
     <row r="1084" spans="1:11">
       <c r="A1084">
-        <v>21935</v>
+        <v>21949</v>
       </c>
       <c r="B1084" t="s">
-        <v>3377</v>
-[...6 lines deleted...]
-      </c>
+        <v>3364</v>
+      </c>
+      <c r="C1084"/>
+      <c r="D1084"/>
       <c r="E1084" t="s">
-        <v>1184</v>
+        <v>984</v>
       </c>
       <c r="F1084" t="s">
-        <v>1185</v>
-[...3 lines deleted...]
-      </c>
+        <v>985</v>
+      </c>
+      <c r="G1084"/>
       <c r="H1084">
-        <v>32218194</v>
+        <v>39051921</v>
       </c>
       <c r="I1084" t="s">
-        <v>62</v>
+        <v>3365</v>
       </c>
       <c r="J1084" t="s">
         <v>17</v>
       </c>
       <c r="K1084" t="s">
-        <v>3378</v>
+        <v>3366</v>
       </c>
     </row>
     <row r="1085" spans="1:11">
       <c r="A1085">
-        <v>21937</v>
+        <v>4288</v>
       </c>
       <c r="B1085" t="s">
-        <v>3379</v>
+        <v>3367</v>
       </c>
       <c r="C1085" t="s">
-        <v>12</v>
-[...10 lines deleted...]
-      <c r="G1085"/>
+        <v>642</v>
+      </c>
+      <c r="D1085"/>
+      <c r="E1085"/>
+      <c r="F1085"/>
+      <c r="G1085" t="s">
+        <v>643</v>
+      </c>
       <c r="H1085">
-        <v>33906818</v>
+        <v>37019026</v>
       </c>
       <c r="I1085" t="s">
-        <v>3380</v>
+        <v>3368</v>
       </c>
       <c r="J1085" t="s">
         <v>17</v>
       </c>
       <c r="K1085" t="s">
-        <v>3381</v>
+        <v>3369</v>
       </c>
     </row>
     <row r="1086" spans="1:11">
       <c r="A1086">
-        <v>21939</v>
+        <v>21951</v>
       </c>
       <c r="B1086" t="s">
-        <v>3382</v>
+        <v>3370</v>
       </c>
       <c r="C1086"/>
       <c r="D1086"/>
       <c r="E1086" t="s">
-        <v>3383</v>
+        <v>880</v>
       </c>
       <c r="F1086" t="s">
-        <v>374</v>
+        <v>61</v>
       </c>
       <c r="G1086"/>
       <c r="H1086">
-        <v>31298679</v>
+        <v>33583009</v>
       </c>
       <c r="I1086" t="s">
-        <v>1039</v>
+        <v>999</v>
       </c>
       <c r="J1086" t="s">
         <v>17</v>
       </c>
       <c r="K1086" t="s">
-        <v>3384</v>
+        <v>3371</v>
       </c>
     </row>
     <row r="1087" spans="1:11">
       <c r="A1087">
-        <v>21941</v>
+        <v>21954</v>
       </c>
       <c r="B1087" t="s">
-        <v>3385</v>
-[...1 lines deleted...]
-      <c r="C1087"/>
+        <v>3372</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>3373</v>
+      </c>
       <c r="D1087"/>
-      <c r="E1087" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E1087"/>
+      <c r="F1087"/>
       <c r="G1087"/>
       <c r="H1087">
-        <v>20224616</v>
+        <v>37608784</v>
       </c>
       <c r="I1087" t="s">
-        <v>906</v>
+        <v>3374</v>
       </c>
       <c r="J1087" t="s">
         <v>17</v>
       </c>
       <c r="K1087" t="s">
-        <v>3386</v>
+        <v>3375</v>
       </c>
     </row>
     <row r="1088" spans="1:11">
       <c r="A1088">
-        <v>21944</v>
+        <v>6461</v>
       </c>
       <c r="B1088" t="s">
-        <v>3387</v>
+        <v>3376</v>
       </c>
       <c r="C1088"/>
       <c r="D1088" t="s">
-        <v>234</v>
+        <v>3377</v>
       </c>
       <c r="E1088"/>
       <c r="F1088"/>
       <c r="G1088"/>
       <c r="H1088">
-        <v>34958713</v>
+        <v>34554382</v>
       </c>
       <c r="I1088" t="s">
-        <v>3388</v>
+        <v>3378</v>
       </c>
       <c r="J1088" t="s">
         <v>17</v>
       </c>
       <c r="K1088" t="s">
-        <v>3389</v>
+        <v>3379</v>
       </c>
     </row>
     <row r="1089" spans="1:11">
       <c r="A1089">
-        <v>962</v>
+        <v>21956</v>
       </c>
       <c r="B1089" t="s">
-        <v>3390</v>
-[...6 lines deleted...]
-      </c>
+        <v>3380</v>
+      </c>
+      <c r="C1089"/>
+      <c r="D1089"/>
       <c r="E1089" t="s">
-        <v>883</v>
+        <v>3381</v>
       </c>
       <c r="F1089" t="s">
-        <v>343</v>
+        <v>2512</v>
       </c>
       <c r="G1089"/>
       <c r="H1089">
-        <v>37521563</v>
+        <v>18013424</v>
       </c>
       <c r="I1089" t="s">
-        <v>3391</v>
+        <v>3382</v>
       </c>
       <c r="J1089" t="s">
         <v>17</v>
       </c>
       <c r="K1089" t="s">
-        <v>3392</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="1090" spans="1:11">
       <c r="A1090">
-        <v>21949</v>
+        <v>4499</v>
       </c>
       <c r="B1090" t="s">
-        <v>3393</v>
+        <v>3384</v>
       </c>
       <c r="C1090"/>
-      <c r="D1090"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D1090" t="s">
+        <v>378</v>
+      </c>
+      <c r="E1090"/>
       <c r="F1090" t="s">
-        <v>994</v>
+        <v>118</v>
       </c>
       <c r="G1090"/>
       <c r="H1090">
-        <v>39051921</v>
+        <v>36904650</v>
       </c>
       <c r="I1090" t="s">
-        <v>3394</v>
+        <v>3385</v>
       </c>
       <c r="J1090" t="s">
         <v>17</v>
       </c>
       <c r="K1090" t="s">
-        <v>3395</v>
+        <v>3386</v>
       </c>
     </row>
     <row r="1091" spans="1:11">
       <c r="A1091">
-        <v>4288</v>
+        <v>21962</v>
       </c>
       <c r="B1091" t="s">
-        <v>3396</v>
+        <v>3387</v>
       </c>
       <c r="C1091" t="s">
-        <v>650</v>
-[...6 lines deleted...]
-      </c>
+        <v>305</v>
+      </c>
+      <c r="D1091" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1091" t="s">
+        <v>159</v>
+      </c>
+      <c r="F1091" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1091"/>
       <c r="H1091">
-        <v>37019026</v>
+        <v>39248649</v>
       </c>
       <c r="I1091" t="s">
-        <v>3397</v>
+        <v>3388</v>
       </c>
       <c r="J1091" t="s">
         <v>17</v>
       </c>
       <c r="K1091" t="s">
-        <v>3398</v>
+        <v>3389</v>
       </c>
     </row>
     <row r="1092" spans="1:11">
       <c r="A1092">
-        <v>21951</v>
+        <v>21967</v>
       </c>
       <c r="B1092" t="s">
-        <v>3399</v>
+        <v>3390</v>
       </c>
       <c r="C1092"/>
       <c r="D1092"/>
       <c r="E1092" t="s">
-        <v>889</v>
+        <v>849</v>
       </c>
       <c r="F1092" t="s">
-        <v>61</v>
+        <v>633</v>
       </c>
       <c r="G1092"/>
       <c r="H1092">
-        <v>33583009</v>
+        <v>36107114</v>
       </c>
       <c r="I1092" t="s">
-        <v>1008</v>
+        <v>289</v>
       </c>
       <c r="J1092" t="s">
         <v>17</v>
       </c>
       <c r="K1092" t="s">
-        <v>3400</v>
+        <v>3391</v>
       </c>
     </row>
     <row r="1093" spans="1:11">
       <c r="A1093">
-        <v>21954</v>
+        <v>21968</v>
       </c>
       <c r="B1093" t="s">
-        <v>3401</v>
+        <v>3392</v>
       </c>
       <c r="C1093" t="s">
-        <v>3402</v>
+        <v>3393</v>
       </c>
       <c r="D1093"/>
       <c r="E1093"/>
       <c r="F1093"/>
       <c r="G1093"/>
       <c r="H1093">
-        <v>37608784</v>
+        <v>34067054</v>
       </c>
       <c r="I1093" t="s">
-        <v>3403</v>
+        <v>3394</v>
       </c>
       <c r="J1093" t="s">
         <v>17</v>
       </c>
       <c r="K1093" t="s">
-        <v>3404</v>
+        <v>3395</v>
       </c>
     </row>
     <row r="1094" spans="1:11">
       <c r="A1094">
-        <v>6461</v>
+        <v>2343</v>
       </c>
       <c r="B1094" t="s">
-        <v>3405</v>
-[...1 lines deleted...]
-      <c r="C1094"/>
+        <v>3396</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>85</v>
+      </c>
       <c r="D1094" t="s">
-        <v>3406</v>
-[...2 lines deleted...]
-      <c r="F1094"/>
+        <v>90</v>
+      </c>
+      <c r="E1094" t="s">
+        <v>838</v>
+      </c>
+      <c r="F1094" t="s">
+        <v>339</v>
+      </c>
       <c r="G1094"/>
       <c r="H1094">
-        <v>34554382</v>
+        <v>6660703</v>
       </c>
       <c r="I1094" t="s">
-        <v>3407</v>
+        <v>3397</v>
       </c>
       <c r="J1094" t="s">
         <v>17</v>
       </c>
       <c r="K1094" t="s">
-        <v>3408</v>
+        <v>3398</v>
       </c>
     </row>
     <row r="1095" spans="1:11">
       <c r="A1095">
-        <v>21956</v>
+        <v>21974</v>
       </c>
       <c r="B1095" t="s">
-        <v>3409</v>
-[...1 lines deleted...]
-      <c r="C1095"/>
+        <v>3399</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>3400</v>
+      </c>
       <c r="D1095"/>
-      <c r="E1095" t="s">
-[...7 lines deleted...]
-        <v>18013424</v>
+      <c r="E1095"/>
+      <c r="F1095"/>
+      <c r="G1095" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1095" t="s">
+        <v>3401</v>
       </c>
       <c r="I1095" t="s">
-        <v>3411</v>
+        <v>3402</v>
       </c>
       <c r="J1095" t="s">
         <v>17</v>
       </c>
       <c r="K1095" t="s">
-        <v>3412</v>
+        <v>3403</v>
       </c>
     </row>
     <row r="1096" spans="1:11">
       <c r="A1096">
-        <v>4499</v>
+        <v>21977</v>
       </c>
       <c r="B1096" t="s">
-        <v>3413</v>
+        <v>3404</v>
       </c>
       <c r="C1096"/>
       <c r="D1096" t="s">
-        <v>384</v>
+        <v>3405</v>
       </c>
       <c r="E1096"/>
-      <c r="F1096" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F1096"/>
       <c r="G1096"/>
       <c r="H1096">
-        <v>36904650</v>
+        <v>39331499</v>
       </c>
       <c r="I1096" t="s">
-        <v>3414</v>
+        <v>3406</v>
       </c>
       <c r="J1096" t="s">
         <v>17</v>
       </c>
       <c r="K1096" t="s">
-        <v>3415</v>
+        <v>3407</v>
       </c>
     </row>
     <row r="1097" spans="1:11">
       <c r="A1097">
-        <v>21962</v>
+        <v>21981</v>
       </c>
       <c r="B1097" t="s">
-        <v>3416</v>
-[...3 lines deleted...]
-      </c>
+        <v>3408</v>
+      </c>
+      <c r="C1097"/>
       <c r="D1097" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>2634</v>
+      </c>
+      <c r="E1097"/>
       <c r="F1097" t="s">
-        <v>92</v>
+        <v>189</v>
       </c>
       <c r="G1097"/>
       <c r="H1097">
-        <v>39248649</v>
+        <v>42140153</v>
       </c>
       <c r="I1097" t="s">
-        <v>3417</v>
+        <v>490</v>
       </c>
       <c r="J1097" t="s">
         <v>17</v>
       </c>
       <c r="K1097" t="s">
-        <v>3418</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="1098" spans="1:11">
       <c r="A1098">
-        <v>21967</v>
+        <v>21982</v>
       </c>
       <c r="B1098" t="s">
-        <v>3419</v>
+        <v>3410</v>
       </c>
       <c r="C1098"/>
-      <c r="D1098"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D1098" t="s">
+        <v>214</v>
+      </c>
+      <c r="E1098"/>
       <c r="F1098" t="s">
-        <v>641</v>
+        <v>15</v>
       </c>
       <c r="G1098"/>
       <c r="H1098">
-        <v>36107114</v>
+        <v>6905131</v>
       </c>
       <c r="I1098" t="s">
-        <v>289</v>
+        <v>3411</v>
       </c>
       <c r="J1098" t="s">
         <v>17</v>
       </c>
       <c r="K1098" t="s">
-        <v>3420</v>
+        <v>3412</v>
       </c>
     </row>
     <row r="1099" spans="1:11">
       <c r="A1099">
-        <v>21968</v>
+        <v>7385</v>
       </c>
       <c r="B1099" t="s">
-        <v>3421</v>
+        <v>3413</v>
       </c>
       <c r="C1099" t="s">
-        <v>3422</v>
-[...3 lines deleted...]
-      <c r="F1099"/>
+        <v>544</v>
+      </c>
+      <c r="D1099" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1099" t="s">
+        <v>138</v>
+      </c>
+      <c r="F1099" t="s">
+        <v>139</v>
+      </c>
       <c r="G1099"/>
-      <c r="H1099">
-        <v>34067054</v>
+      <c r="H1099" t="s">
+        <v>3414</v>
       </c>
       <c r="I1099" t="s">
-        <v>3423</v>
+        <v>3415</v>
       </c>
       <c r="J1099" t="s">
         <v>17</v>
       </c>
       <c r="K1099" t="s">
-        <v>3424</v>
+        <v>3416</v>
       </c>
     </row>
     <row r="1100" spans="1:11">
       <c r="A1100">
-        <v>2343</v>
+        <v>21987</v>
       </c>
       <c r="B1100" t="s">
-        <v>3425</v>
-[...6 lines deleted...]
-      </c>
+        <v>3417</v>
+      </c>
+      <c r="C1100"/>
+      <c r="D1100"/>
       <c r="E1100" t="s">
-        <v>847</v>
+        <v>880</v>
       </c>
       <c r="F1100" t="s">
-        <v>339</v>
+        <v>61</v>
       </c>
       <c r="G1100"/>
       <c r="H1100">
-        <v>6660703</v>
+        <v>38546303</v>
       </c>
       <c r="I1100" t="s">
-        <v>3426</v>
+        <v>1334</v>
       </c>
       <c r="J1100" t="s">
         <v>17</v>
       </c>
       <c r="K1100" t="s">
-        <v>3427</v>
+        <v>3418</v>
       </c>
     </row>
     <row r="1101" spans="1:11">
       <c r="A1101">
-        <v>21974</v>
+        <v>21988</v>
       </c>
       <c r="B1101" t="s">
-        <v>3428</v>
+        <v>3419</v>
       </c>
       <c r="C1101" t="s">
-        <v>3429</v>
+        <v>38</v>
       </c>
       <c r="D1101"/>
       <c r="E1101"/>
       <c r="F1101"/>
       <c r="G1101" t="s">
         <v>39</v>
       </c>
-      <c r="H1101" t="s">
-        <v>3430</v>
+      <c r="H1101">
+        <v>33587408</v>
       </c>
       <c r="I1101" t="s">
-        <v>3431</v>
+        <v>16</v>
       </c>
       <c r="J1101" t="s">
         <v>17</v>
       </c>
       <c r="K1101" t="s">
-        <v>3432</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="1102" spans="1:11">
       <c r="A1102">
-        <v>21977</v>
+        <v>13914</v>
       </c>
       <c r="B1102" t="s">
-        <v>3433</v>
+        <v>3421</v>
       </c>
       <c r="C1102"/>
-      <c r="D1102" t="s">
-[...3 lines deleted...]
-      <c r="F1102"/>
+      <c r="D1102"/>
+      <c r="E1102" t="s">
+        <v>1147</v>
+      </c>
+      <c r="F1102" t="s">
+        <v>34</v>
+      </c>
       <c r="G1102"/>
       <c r="H1102">
-        <v>39331499</v>
+        <v>34950410</v>
       </c>
       <c r="I1102" t="s">
-        <v>3435</v>
+        <v>3422</v>
       </c>
       <c r="J1102" t="s">
         <v>17</v>
       </c>
       <c r="K1102" t="s">
-        <v>3436</v>
+        <v>3423</v>
       </c>
     </row>
     <row r="1103" spans="1:11">
       <c r="A1103">
-        <v>21981</v>
+        <v>13919</v>
       </c>
       <c r="B1103" t="s">
-        <v>3437</v>
+        <v>3424</v>
       </c>
       <c r="C1103"/>
-      <c r="D1103" t="s">
-[...2 lines deleted...]
-      <c r="E1103"/>
+      <c r="D1103"/>
+      <c r="E1103" t="s">
+        <v>880</v>
+      </c>
       <c r="F1103" t="s">
-        <v>189</v>
+        <v>61</v>
       </c>
       <c r="G1103"/>
       <c r="H1103">
-        <v>42140153</v>
+        <v>33306865</v>
       </c>
       <c r="I1103" t="s">
-        <v>496</v>
+        <v>509</v>
       </c>
       <c r="J1103" t="s">
         <v>17</v>
       </c>
       <c r="K1103" t="s">
-        <v>3438</v>
+        <v>3425</v>
       </c>
     </row>
     <row r="1104" spans="1:11">
       <c r="A1104">
-        <v>21982</v>
+        <v>13924</v>
       </c>
       <c r="B1104" t="s">
-        <v>3439</v>
+        <v>3426</v>
       </c>
       <c r="C1104"/>
       <c r="D1104" t="s">
-        <v>214</v>
+        <v>810</v>
       </c>
       <c r="E1104"/>
       <c r="F1104" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="G1104"/>
       <c r="H1104">
-        <v>6905131</v>
+        <v>14047120</v>
       </c>
       <c r="I1104" t="s">
-        <v>3440</v>
+        <v>3427</v>
       </c>
       <c r="J1104" t="s">
         <v>17</v>
       </c>
       <c r="K1104" t="s">
-        <v>3441</v>
+        <v>3428</v>
       </c>
     </row>
     <row r="1105" spans="1:11">
       <c r="A1105">
-        <v>7385</v>
+        <v>7396</v>
       </c>
       <c r="B1105" t="s">
-        <v>3442</v>
+        <v>3429</v>
       </c>
       <c r="C1105" t="s">
-        <v>551</v>
+        <v>544</v>
       </c>
       <c r="D1105" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="E1105" t="s">
-        <v>138</v>
+        <v>484</v>
       </c>
       <c r="F1105" t="s">
-        <v>139</v>
+        <v>92</v>
       </c>
       <c r="G1105"/>
-      <c r="H1105" t="s">
-        <v>3443</v>
+      <c r="H1105">
+        <v>20308605</v>
       </c>
       <c r="I1105" t="s">
-        <v>3444</v>
+        <v>16</v>
       </c>
       <c r="J1105" t="s">
         <v>17</v>
       </c>
       <c r="K1105" t="s">
-        <v>3445</v>
+        <v>3430</v>
       </c>
     </row>
     <row r="1106" spans="1:11">
       <c r="A1106">
-        <v>21987</v>
+        <v>13932</v>
       </c>
       <c r="B1106" t="s">
-        <v>3446</v>
+        <v>3431</v>
       </c>
       <c r="C1106"/>
       <c r="D1106"/>
       <c r="E1106" t="s">
-        <v>889</v>
+        <v>621</v>
       </c>
       <c r="F1106" t="s">
-        <v>61</v>
+        <v>307</v>
       </c>
       <c r="G1106"/>
       <c r="H1106">
-        <v>38546303</v>
+        <v>15104399</v>
       </c>
       <c r="I1106" t="s">
-        <v>1344</v>
+        <v>1050</v>
       </c>
       <c r="J1106" t="s">
         <v>17</v>
       </c>
       <c r="K1106" t="s">
-        <v>3447</v>
+        <v>3432</v>
       </c>
     </row>
     <row r="1107" spans="1:11">
       <c r="A1107">
-        <v>21988</v>
+        <v>13934</v>
       </c>
       <c r="B1107" t="s">
-        <v>3448</v>
+        <v>3433</v>
       </c>
       <c r="C1107" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="D1107" t="s">
+        <v>137</v>
+      </c>
+      <c r="E1107" t="s">
+        <v>398</v>
+      </c>
+      <c r="F1107" t="s">
+        <v>329</v>
+      </c>
+      <c r="G1107"/>
       <c r="H1107">
-        <v>33587408</v>
+        <v>38683331</v>
       </c>
       <c r="I1107" t="s">
-        <v>16</v>
+        <v>3434</v>
       </c>
       <c r="J1107" t="s">
         <v>17</v>
       </c>
       <c r="K1107" t="s">
-        <v>3449</v>
+        <v>3435</v>
       </c>
     </row>
     <row r="1108" spans="1:11">
       <c r="A1108">
-        <v>13914</v>
+        <v>13943</v>
       </c>
       <c r="B1108" t="s">
-        <v>3450</v>
-[...2 lines deleted...]
-      <c r="D1108"/>
+        <v>3436</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>544</v>
+      </c>
+      <c r="D1108" t="s">
+        <v>137</v>
+      </c>
       <c r="E1108" t="s">
-        <v>1156</v>
+        <v>91</v>
       </c>
       <c r="F1108" t="s">
-        <v>34</v>
+        <v>92</v>
       </c>
       <c r="G1108"/>
       <c r="H1108">
-        <v>34950410</v>
+        <v>35689106</v>
       </c>
       <c r="I1108" t="s">
-        <v>3451</v>
+        <v>894</v>
       </c>
       <c r="J1108" t="s">
         <v>17</v>
       </c>
       <c r="K1108" t="s">
-        <v>3452</v>
+        <v>3437</v>
       </c>
     </row>
     <row r="1109" spans="1:11">
       <c r="A1109">
-        <v>13919</v>
+        <v>23003</v>
       </c>
       <c r="B1109" t="s">
-        <v>3453</v>
+        <v>3438</v>
       </c>
       <c r="C1109"/>
-      <c r="D1109"/>
-[...5 lines deleted...]
-      </c>
+      <c r="D1109" t="s">
+        <v>3439</v>
+      </c>
+      <c r="E1109"/>
+      <c r="F1109"/>
       <c r="G1109"/>
       <c r="H1109">
-        <v>33306865</v>
+        <v>32857557</v>
       </c>
       <c r="I1109" t="s">
-        <v>515</v>
+        <v>1952</v>
       </c>
       <c r="J1109" t="s">
         <v>17</v>
       </c>
       <c r="K1109" t="s">
-        <v>3454</v>
+        <v>3440</v>
       </c>
     </row>
     <row r="1110" spans="1:11">
       <c r="A1110">
-        <v>13924</v>
+        <v>7391</v>
       </c>
       <c r="B1110" t="s">
-        <v>3455</v>
-[...1 lines deleted...]
-      <c r="C1110"/>
+        <v>3441</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>12</v>
+      </c>
       <c r="D1110" t="s">
-        <v>819</v>
-[...1 lines deleted...]
-      <c r="E1110"/>
+        <v>137</v>
+      </c>
+      <c r="E1110" t="s">
+        <v>934</v>
+      </c>
       <c r="F1110" t="s">
-        <v>61</v>
+        <v>339</v>
       </c>
       <c r="G1110"/>
       <c r="H1110">
-        <v>14047120</v>
+        <v>13125052</v>
       </c>
       <c r="I1110" t="s">
-        <v>3456</v>
+        <v>16</v>
       </c>
       <c r="J1110" t="s">
         <v>17</v>
       </c>
       <c r="K1110" t="s">
-        <v>3457</v>
+        <v>3442</v>
       </c>
     </row>
     <row r="1111" spans="1:11">
       <c r="A1111">
-        <v>7396</v>
+        <v>22992</v>
       </c>
       <c r="B1111" t="s">
-        <v>3458</v>
+        <v>3443</v>
       </c>
       <c r="C1111" t="s">
-        <v>551</v>
+        <v>158</v>
       </c>
       <c r="D1111" t="s">
-        <v>137</v>
+        <v>13</v>
       </c>
       <c r="E1111" t="s">
-        <v>490</v>
+        <v>255</v>
       </c>
       <c r="F1111" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="G1111"/>
+        <v>15</v>
+      </c>
+      <c r="G1111" t="s">
+        <v>2227</v>
+      </c>
       <c r="H1111">
-        <v>20308605</v>
+        <v>38680776</v>
       </c>
       <c r="I1111" t="s">
-        <v>16</v>
+        <v>3444</v>
       </c>
       <c r="J1111" t="s">
         <v>17</v>
       </c>
       <c r="K1111" t="s">
-        <v>3459</v>
+        <v>3445</v>
       </c>
     </row>
     <row r="1112" spans="1:11">
       <c r="A1112">
-        <v>13932</v>
+        <v>4501</v>
       </c>
       <c r="B1112" t="s">
-        <v>3460</v>
-[...5 lines deleted...]
-      </c>
+        <v>3446</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>27</v>
+      </c>
+      <c r="D1112" t="s">
+        <v>378</v>
+      </c>
+      <c r="E1112"/>
       <c r="F1112" t="s">
-        <v>307</v>
+        <v>118</v>
       </c>
       <c r="G1112"/>
       <c r="H1112">
-        <v>15104399</v>
+        <v>38438708</v>
       </c>
       <c r="I1112" t="s">
-        <v>1059</v>
+        <v>68</v>
       </c>
       <c r="J1112" t="s">
         <v>17</v>
       </c>
       <c r="K1112" t="s">
-        <v>3461</v>
+        <v>3447</v>
       </c>
     </row>
     <row r="1113" spans="1:11">
       <c r="A1113">
-        <v>13934</v>
+        <v>22983</v>
       </c>
       <c r="B1113" t="s">
-        <v>3462</v>
-[...6 lines deleted...]
-      </c>
+        <v>3448</v>
+      </c>
+      <c r="C1113"/>
+      <c r="D1113"/>
       <c r="E1113" t="s">
-        <v>404</v>
+        <v>197</v>
       </c>
       <c r="F1113" t="s">
-        <v>329</v>
+        <v>180</v>
       </c>
       <c r="G1113"/>
       <c r="H1113">
-        <v>38683331</v>
+        <v>31380283</v>
       </c>
       <c r="I1113" t="s">
-        <v>3463</v>
+        <v>3449</v>
       </c>
       <c r="J1113" t="s">
         <v>17</v>
       </c>
       <c r="K1113" t="s">
-        <v>3464</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="1114" spans="1:11">
       <c r="A1114">
-        <v>13943</v>
+        <v>22973</v>
       </c>
       <c r="B1114" t="s">
-        <v>3465</v>
-[...6 lines deleted...]
-      </c>
+        <v>3451</v>
+      </c>
+      <c r="C1114"/>
+      <c r="D1114"/>
       <c r="E1114" t="s">
-        <v>91</v>
+        <v>255</v>
       </c>
       <c r="F1114" t="s">
-        <v>92</v>
+        <v>15</v>
       </c>
       <c r="G1114"/>
       <c r="H1114">
-        <v>35689106</v>
+        <v>39116283</v>
       </c>
       <c r="I1114" t="s">
-        <v>903</v>
+        <v>588</v>
       </c>
       <c r="J1114" t="s">
         <v>17</v>
       </c>
       <c r="K1114" t="s">
-        <v>3466</v>
-[...183 lines deleted...]
-        <v>3481</v>
+        <v>3452</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">